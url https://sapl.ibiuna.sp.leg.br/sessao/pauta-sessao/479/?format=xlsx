--- v0 (2026-02-04)
+++ v1 (2026-04-08)
@@ -54,51 +54,51 @@
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 12 de 2026</t>
   </si>
   <si>
     <t>Charles Guimarães</t>
   </si>
   <si>
     <t>“Prorroga o prazo de funcionamento da Comissão Especial de Vereadores constituída pela Resolução nº 05 de 25 de junho de 2025 e dá outras providências.”</t>
   </si>
   <si>
     <t>Matéria Protocolada</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 4 de 2026</t>
   </si>
   <si>
     <t>Carlinhos</t>
   </si>
   <si>
-    <t>Concede o Título de Cidadã Ibiunense à Sra. Julia Aiko Torii Tanaka.</t>
+    <t>"Concede o Título de Cidadã Ibiunense à Sra. Julia Aiko Torii Tanaka."</t>
   </si>
   <si>
     <t>Requerimento nº 1 de 2026</t>
   </si>
   <si>
     <t>Francine Bello</t>
   </si>
   <si>
     <t>"Requerimento ao Prefeito Municipal e à Sabesp, solicitando informações sobre a falta de abastecimento de água no Centro da cidade."</t>
   </si>
   <si>
     <t>Requerimento nº 2 de 2026</t>
   </si>
   <si>
     <t>"Requerimento ao Prefeito Municipal, assim como à Guarda Municipal, solicitando informações sobre aplicação de multas no período de festas de fim de ano e início do ano, no centro da cidade."</t>
   </si>
   <si>
     <t>Requerimento nº 3 de 2026</t>
   </si>
   <si>
     <t>"Requerimento ao Prefeito Municipal, assim como à Secretaria Municipal de Saúde, solicitando esclarecimentos sobre a mudança do local de atendimento da Farmácia de Alto Custo."</t>
   </si>
   <si>
     <t>Requerimento nº 4 de 2026</t>
   </si>
@@ -114,78 +114,78 @@
   <si>
     <t>Requerimento nº 6 de 2026</t>
   </si>
   <si>
     <t>"Requerimento ao Chefe do Poder Executivo Municipal, assim como à Secretaria de Educação, solicitando informações sobre a desativação do prédio da creche localizada na área central."</t>
   </si>
   <si>
     <t>Requerimento nº 137 de 2025</t>
   </si>
   <si>
     <t>"Requerimento ao Prefeito Municipal, Secretário Municipal de Segurança Pública e ao Comandante da GCM solicitando informações sobre a situação de abandono da base da GCM localizada na entrada da cidade, além de providências para a reativação do espaço."</t>
   </si>
   <si>
     <t>Requerimento nº 7 de 2026</t>
   </si>
   <si>
     <t>Tiago Godinho</t>
   </si>
   <si>
     <t>"Requerimento ao Chefe do Executivo Municipal para que forneça informações quanto à empresa contratada para manutenção e substituição das luminárias públicas."</t>
   </si>
   <si>
     <t>Requerimento nº 8 de 2026</t>
   </si>
   <si>
-    <t>Requerimento ao Chefe do Executivo Municipal, para que preste informações quanto a falta de insumos no Posto de Saúde do bairro Lageadinho.</t>
+    <t>"Requerimento ao Chefe do Executivo Municipal solicitando informações a respeito da falta de insumos no Posto de Saúde do bairro Lageadinho."</t>
   </si>
   <si>
     <t>Requerimento nº 10 de 2026</t>
   </si>
   <si>
-    <t>Requerimento ao Chefe do Executivo Municipal, para que forneça informações quanto a obra do Calçadão da Rodoviária.</t>
+    <t>"Requerimento ao Chefe do Executivo Municipal para que forneça informações quanto a obra do Calçadão da Rodoviária."</t>
   </si>
   <si>
     <t>Requerimento nº 11 de 2026</t>
   </si>
   <si>
-    <t>Requerimento ao Chefe do Executivo Municipal, para que preste esclarecimento quanto a operação "tapa-buraco".</t>
+    <t>"Requerimento ao Chefe do Executivo Municipal solicitando esclarecimentos quanto à operação "tapa-buraco"."</t>
   </si>
   <si>
     <t>Requerimento nº 9 de 2026</t>
   </si>
   <si>
     <t>Lucas Pires</t>
   </si>
   <si>
     <t>Solicitação de informações acerca do Centro de Atenção Psicossocial - CAPS (Adulto e Infantil)</t>
   </si>
   <si>
     <t>Requerimento nº 12 de 2026</t>
   </si>
   <si>
-    <t>Requerimento de informações e documentos  referentes ao contrato firmado entre o Município de Ibiúna e a empresa Med Life</t>
+    <t>"Requerimento ao Prefeito Municipal solicitando informações e documentos referentes ao contrato firmado entre o Município de Ibiúna e a empresa "Med Life"."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>