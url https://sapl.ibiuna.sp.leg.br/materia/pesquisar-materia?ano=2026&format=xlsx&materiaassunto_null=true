--- v0 (2026-02-21)
+++ v1 (2026-06-22)
@@ -10,305 +10,1139 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="676" uniqueCount="363">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>19699</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Charles Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19699/indicacao_022.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19699/indicacao_022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção nas ruas Marcolino José Leite, Francisco Alberto Peres e Maria Cândida de Oliveira, no Real Parque Morumbi, bairro Cachoeira.</t>
   </si>
   <si>
     <t>19743</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19743/indicacao_065.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19743/indicacao_065.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, Mário Pires, e ao Vice-Prefeito e Secretário de Desenvolvimento Urbano, Naldo Firmino, solicitando a instalação de tubos para escoamento de águas pluviais, atravessando a Estrada do Aníbal, localizada no Bairro Dois Córregos.</t>
   </si>
   <si>
     <t>19754</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Francine Bello</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19754/indicacao_072.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19754/indicacao_072.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção  de luminária na Alameda Riverside, bairro Votorantim</t>
   </si>
   <si>
     <t>19787</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Dr. Rodrigo Moraes</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19787/indicacao_088.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19787/indicacao_088.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando a manutenção e cascalhamento da Rua Raimundo Molena, no bairro dos Paes."</t>
   </si>
   <si>
     <t>19805</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Lucas do Samu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19805/indicacao_102.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19805/indicacao_102.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal para que verifique o correto cumprimento do Piso da Enfermagem."</t>
   </si>
   <si>
     <t>19839</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19839/indicacao_estrada_rouxinol.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19839/indicacao_128.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando a troca de luminárias e manutenção da iluminação pública na Estrada Rouxinol, Bairro dos Paes."</t>
   </si>
   <si>
+    <t>19855</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>Abel do Cupim</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19855/indicacao_136.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando o serviço de tapa-buraco em toda a extensão da estrada Bairro Colégio."</t>
+  </si>
+  <si>
+    <t>19883</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19883/indicacao_159.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando troca e manutenção de luminária na Alameda das Framboesas, Bairro Pomar Yuri II."</t>
+  </si>
+  <si>
+    <t>19939</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19939/indicacao_202.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando a determinação, com urgência, de manutenção e cascalhamento da Rua José Benedito Soares Vieira Gonçalves, no bairro do Paiol Pequeno."</t>
+  </si>
+  <si>
+    <t>20098</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20098/indicacao_292.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando reparos com cascalhamento da Rua Camberra, nº 09, Bairro dos Pintos.</t>
+  </si>
+  <si>
+    <t>20099</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20099/ind_293.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando instalação de câmeras de monitoramento nas rotatórias da avenida Antônio Falci.</t>
+  </si>
+  <si>
+    <t>20100</t>
+  </si>
+  <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20100/ind_294.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando instalação de lombada no km 10,5 Estrada Vereador Ernesto Pires de Oliveira.</t>
+  </si>
+  <si>
+    <t>20101</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20101/ind_295.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando roçagem e limpeza de terreno da prefeitura na Rua Vicente Ferraz Campos, Jemima.</t>
+  </si>
+  <si>
+    <t>20145</t>
+  </si>
+  <si>
+    <t>323</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20145/ind_323.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando motoniveladora e cascalhamento à partir do antigo mercado leite bairro Paiol Grande.</t>
+  </si>
+  <si>
+    <t>20188</t>
+  </si>
+  <si>
+    <t>363</t>
+  </si>
+  <si>
+    <t>Paulinho Dias</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20188/ind_363.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção na Estrada Mun. do Paiol Grande próximo ao Rancho do Digão.</t>
+  </si>
+  <si>
+    <t>20189</t>
+  </si>
+  <si>
+    <t>364</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20189/19.05_-indicacao_2026-_manutencao_e_reparo_nas_estradas_do_bairro_do_gabriel_com_servicos_de_motoniveladora_e_pedra.doc</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção e Reparo nas estradas do Bairro do Gabriel.</t>
+  </si>
+  <si>
+    <t>20190</t>
+  </si>
+  <si>
+    <t>365</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20190/ind_365.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo na Rua Braz Vieira de Goes - Bairro do Piai.</t>
+  </si>
+  <si>
+    <t>20191</t>
+  </si>
+  <si>
+    <t>366</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20191/ind_366.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção bocas de lobo e tapa buracos - Residencial Europa</t>
+  </si>
+  <si>
+    <t>20211</t>
+  </si>
+  <si>
+    <t>379</t>
+  </si>
+  <si>
+    <t>Lucas Pires</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20211/ind_379.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando recolhimento de veículo aparentemente abandonado na Rua Benjamin Constant, Centro.</t>
+  </si>
+  <si>
+    <t>20237</t>
+  </si>
+  <si>
+    <t>388</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20237/ind_388.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando a execução dos serviços de limpeza e pintura das guias do bairro Cupim.</t>
+  </si>
+  <si>
+    <t>20238</t>
+  </si>
+  <si>
+    <t>389</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20238/ind_389.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando a execução dos serviços de limpeza e pintura das guias do bairro Recanto Primavera sentido zoonoses.</t>
+  </si>
+  <si>
+    <t>20239</t>
+  </si>
+  <si>
+    <t>390</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20239/ind_390.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando cercamento com alambrado em volta  do campo de futebol no Bairro Recanto Primavera.</t>
+  </si>
+  <si>
+    <t>20240</t>
+  </si>
+  <si>
+    <t>391</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20240/ind_391.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando a reforma geral do  banheiro e vestiário  do campo de futebol no bairro Recanto Primavera.</t>
+  </si>
+  <si>
+    <t>20241</t>
+  </si>
+  <si>
+    <t>392</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20241/ind_392.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando motoniveladora e cascalhamento na Rua: Antônio Godinho Dias no bairro Godinho.</t>
+  </si>
+  <si>
+    <t>20242</t>
+  </si>
+  <si>
+    <t>393</t>
+  </si>
+  <si>
+    <t>Dr. Rodrigo Lima</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20242/ind_393.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando reparo em toda a iluminação pública do Bairro Verava</t>
+  </si>
+  <si>
+    <t>20243</t>
+  </si>
+  <si>
+    <t>394</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20243/ind_394.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção na Rua Benedito Gabriel Machado, Gabriel.</t>
+  </si>
+  <si>
+    <t>20246</t>
+  </si>
+  <si>
+    <t>395</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20246/038__-_instalacao_de_refletores_no_campo_do_piai.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando a instalação de refletores no Campo do Cruzeiro, localizado no bairro Piaí.</t>
+  </si>
+  <si>
+    <t>20247</t>
+  </si>
+  <si>
+    <t>396</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20247/039_-_instalacao_de_placa_nomeacao_de_via_-_rua_pomderosa_figueira_cachoeira.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando a instalação de placa de identificação da Rua Ponderosa, bairro Figueira/Cachoeira, bem como a identificação das demais vias públicas regularmente cadastradas no município.</t>
+  </si>
+  <si>
+    <t>20248</t>
+  </si>
+  <si>
+    <t>397</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20248/041_-_providencias_quanto_a_cacamba_de_lixo_instalada_na_rua_uruguai_-_marco_mafra.docx.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando a adoção de providências quanto à caçamba de resíduos instalada na Rua Uruguai, visando aprimorar o atendimento da demanda local.</t>
+  </si>
+  <si>
+    <t>20249</t>
+  </si>
+  <si>
+    <t>398</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20249/indicacao_rua_franboesa.docx</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção da rua e troca de luminárias na Rua Framboesa, Pomar Yuri, no Bairro Lageadinho.</t>
+  </si>
+  <si>
+    <t>20250</t>
+  </si>
+  <si>
+    <t>399</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20250/indicacao_sinalizacao_rio_de_una.docx</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando sinalização e pintura das lombadas na Estrada Vicinal do Rio de Una, sentido Areia Vermelha.</t>
+  </si>
+  <si>
+    <t>20251</t>
+  </si>
+  <si>
+    <t>400</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20251/indicacao_rua_abacate.docx</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção da rua e troca de luminárias na Rua Abacate, Pomar Yuri, no Bairro Lageadinho.</t>
+  </si>
+  <si>
+    <t>20252</t>
+  </si>
+  <si>
+    <t>401</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20252/indicacao_rua_adilson_ribeiro_vasconcelos.docx</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando de manutenção da Rua Adilson Ribeiro Vasconcelos, Bairro Cachoeira, próximo ao Clube de Campo.</t>
+  </si>
+  <si>
+    <t>20253</t>
+  </si>
+  <si>
+    <t>402</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20253/indicacao_estrada_pedreira_2_corregos.docx</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção da Estrada da Pedreira, Bairro Dois Córregos, próximo à Serraria Dois Córregos.</t>
+  </si>
+  <si>
+    <t>20254</t>
+  </si>
+  <si>
+    <t>403</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20254/indicacao_iluminacao_recanto_cachoeira.docx</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando troca de luminária queimada localizada em frente à entrada do Condomínio Recanto Cachoeira, Km 3,5.</t>
+  </si>
+  <si>
+    <t>20255</t>
+  </si>
+  <si>
+    <t>404</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20255/indicacao_pedras_estrada_samano.docx</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção da estrada com distribuição de pedras na estrada do final da Vargem do Salto, Bairro Samano, rua sem saída do Takahashi.</t>
+  </si>
+  <si>
+    <t>20256</t>
+  </si>
+  <si>
+    <t>405</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20256/indicacao_iluminacao_tavares.docx</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando instalação de luminária na Rua Salvador Barbagalo, em frente ao nº 45, Bairro Tavares.</t>
+  </si>
+  <si>
+    <t>20257</t>
+  </si>
+  <si>
+    <t>406</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20257/indicacao_lombada_lageadinho.docx</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando instalação de lombada na Estrada do Lageadinho, em frente à Casa de Ração JC.</t>
+  </si>
+  <si>
+    <t>20258</t>
+  </si>
+  <si>
+    <t>407</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20258/indicacao_colegio_idinei.docx</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando a manutenção na via próxima à Estrada Municipal Sérgio Motta, acesso pela Rua Faustina Lins dos Santos, Bairro do Colégio.</t>
+  </si>
+  <si>
+    <t>20259</t>
+  </si>
+  <si>
+    <t>408</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20259/indicacao_manutencao_da_rua_das_flores_-_rita.doc</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção, limpeza e cascalhamento da rua das Flores, Bairro do Cupim.</t>
+  </si>
+  <si>
+    <t>20260</t>
+  </si>
+  <si>
+    <t>409</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20260/indicacao_manutencao_da_rua_olavo_bilac_-_ricardo.doc</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO QUE determine com URGÊNCIA a MANUTENÇÃO, LIMPEZA E CASCALHAMENTO DA RUA OLAVO BILAC, NO BAIRRO CACHOEIRA, PRÓXIMO AO IBIÚNA CLUBE DE CAMPO, em nosso município.</t>
+  </si>
+  <si>
+    <t>20272</t>
+  </si>
+  <si>
+    <t>416</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20272/044_-_providencias_quanto_a_buraco_cratera_no_bairro_do_gabriel_proximo_a_igreja_catolica.docx</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando manutenção e reparo de buraco no Bairro do Gabriel, nas proximidades da Igreja Católica."</t>
+  </si>
+  <si>
+    <t>20273</t>
+  </si>
+  <si>
+    <t>417</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20273/046_-_manutencao_nas_ruas_e_estradas_do_bairro_piratuba.docx</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção nas ruas e estradas do Bairro Piratuba.</t>
+  </si>
+  <si>
+    <t>20274</t>
+  </si>
+  <si>
+    <t>418</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20274/045_-_melhorias_na_estrutura_da_escola_manoel_clemente_no_bairro_votorantim.docx</t>
+  </si>
+  <si>
+    <t>"Indica a realização de melhorias na estrutura da Escola Manoel Clemente, localizada no Bairro Votorantim."</t>
+  </si>
+  <si>
+    <t>20275</t>
+  </si>
+  <si>
+    <t>419</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20275/047_-_implantacao_ou_adequacao_de_iluminacao_publica_na_estrada_da_vargem_km_105.docx</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando implantação ou adequação de iluminação pública na Estrada da Vargem, Km 10,5.</t>
+  </si>
+  <si>
+    <t>20276</t>
+  </si>
+  <si>
+    <t>420</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20276/indicacao_123_estrada_bela_vista.docx</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando  manutenção na Estrada do Bela Vista.</t>
+  </si>
+  <si>
+    <t>20277</t>
+  </si>
+  <si>
+    <t>421</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20277/indicacao_122_-_rua_rafael_nunes_-_ferradura.docx</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando a manutenção e cascalhamento da Rua Rafael Nunes de Oliveira, Cachoeira.</t>
+  </si>
+  <si>
+    <t>20283</t>
+  </si>
+  <si>
+    <t>423</t>
+  </si>
+  <si>
+    <t>Carlinhos</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20283/lavapes.docx</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando limpeza no Bairro do Lavapés.</t>
+  </si>
+  <si>
+    <t>20285</t>
+  </si>
+  <si>
+    <t>424</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20285/indicacao_iluminacao_laval.docx</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando troca de luminária queimada na Rua 3, Bairro Laval 2.</t>
+  </si>
+  <si>
+    <t>20286</t>
+  </si>
+  <si>
+    <t>425</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20286/indicacao_rua_henrique_dias.docx</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando serviços de manutenção e reparos na Rua Henrique Dias, Bairro do Gemima.</t>
+  </si>
+  <si>
+    <t>20287</t>
+  </si>
+  <si>
+    <t>426</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20287/indicacao_rua_sao_jorge.docx</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando serviços de manutenção e reparos na Rua São Jorge, Bairro da Cachoeira.</t>
+  </si>
+  <si>
+    <t>20288</t>
+  </si>
+  <si>
+    <t>427</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20288/indicacao_estrada_jose_dias.docx</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando serviços de manutenção e reparos na Estrada Municipal José Dias de Oliveira, localizada no Bairro Dias.</t>
+  </si>
+  <si>
+    <t>20289</t>
+  </si>
+  <si>
+    <t>428</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20289/indicacao_rua_godinho_cachoeira.docx</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção e reparos na Rua Godinho, Bairro da Cachoeira.</t>
+  </si>
+  <si>
+    <t>20290</t>
+  </si>
+  <si>
+    <t>429</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20290/indicacao_rua_antonio_nunes_da_silva.docx</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção da Rua Antonio Nunes da Silva, Bairro Cachoeira, próximo ao Clube de Campo.</t>
+  </si>
+  <si>
     <t>19795</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19795/mocao_001.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19795/mocao_001.pdf</t>
   </si>
   <si>
     <t>"Moção de Apoio à reavaliação da restrição à participação de vereadores(as) advogados(as) na composição das Mesas Diretoras dos Poderes Legislativos Municipais, bem como ao Projeto de Lei nº 4.174/2021, em tramitação no Congresso Nacional."</t>
   </si>
   <si>
-    <t>19819</t>
+    <t>20078</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20078/mocao_08.pdf</t>
+  </si>
+  <si>
+    <t>Moção a ação de solidariedade no bairro Paruru</t>
+  </si>
+  <si>
+    <t>20137</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20137/mocao_10.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplausos à Senhora Luzita Aparecida Gomez de Camargo, por sua relevante contribuição no fortalecimento da produção artesanal no Município.</t>
+  </si>
+  <si>
+    <t>20097</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>Câmara Municipal - CM</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20097/projeto_decreto_legislativo_010.pdf</t>
+  </si>
+  <si>
+    <t>Rejeita as Contas da Prefeitura Municipal da Estância Turística de Ibiúna relativas ao exercício de 2022</t>
+  </si>
+  <si>
+    <t>19840</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>PLO</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária</t>
+  </si>
+  <si>
+    <t>Tiago Godinho</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19840/projeto_de_lei_seguranca_na_represa.docx</t>
+  </si>
+  <si>
+    <t>"Institui o Programa Municipal de Segurança, Prevenção de Acidentes Salvamento Aquático “Ademir Nunes dos Santos – Chong” na Represa de Itupararanga, no Município da Estância Turística de Ibiúna, visando à proteção da vida e à redução de acidentes, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>20046</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20046/plo_238_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE DIRETRIZES PARA A INSTITUIÇÃO DE PROGRAMA DE APOIO ALIMENTAR PARA PACIENTES DA REDE MUNICIPAL DE SAÚDE DA ESTÂNCIA TURÍSTICA DE IBIÚNA QUE REALIZAM TRATAMENTO MÉDICO EM OUTROS MUNICÍPIOS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>20133</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>Mario Pires de Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20133/plo_257_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a alteração de metas e diretrizes ao PPA 2026/2029, LDO para 2026 e a abertura de crédito adicional suplementar ao orçamento de 2026 e dá outras providências"</t>
+  </si>
+  <si>
+    <t>20103</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20103/pre_15_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Resolução nº 08, de 09 de setembro de 2009, que institui o Programa "Tribuna Popular" na Câmara Municipal da Estância Turística de Ibiúna.</t>
+  </si>
+  <si>
+    <t>20231</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>PELOM</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda a Lei Orgânica Municipal</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20231/pelom_09_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>"Altera a redação do artigo 45 da Lei Orgânica do Município de Ibiúna."</t>
+  </si>
+  <si>
+    <t>19749</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19749/req_2_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>"Requerimento ao Prefeito Municipal, assim como à Guarda Municipal, solicitando informações sobre aplicação de multas no período de festas de fim de ano e início do ano, no centro da cidade."</t>
+  </si>
+  <si>
+    <t>19752</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19752/req_03_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>"Requerimento ao Prefeito Municipal, assim como à Secretaria Municipal de Saúde, solicitando esclarecimentos sobre a mudança do local de atendimento da Farmácia de Alto Custo."</t>
+  </si>
+  <si>
+    <t>19774</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19774/req_08_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>"Requerimento ao Chefe do Executivo Municipal solicitando informações a respeito da falta de insumos no Posto de Saúde do bairro Lageadinho."</t>
+  </si>
+  <si>
+    <t>20037</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20037/requerimento_027.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento ao Prefeito Municipal e ao Corpo de Bombeiros da PM sobre a Patrulha do Corpo de Bombeiros na Represa de Itupararanga.</t>
+  </si>
+  <si>
+    <t>20195</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20195/req_39.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento ao Prefeito Municipal que disponibilize documentos essenciais no Portal da Transparência da Prefeitura em virtude das recentes dificuldades técnicas apresentadas pelo Portal</t>
+  </si>
+  <si>
+    <t>20204</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20204/requerimento_a_presidencia_da_camara_municipal_.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento à Presidência da Câmara Municipal de Ibiúna. Solicitação de acesso à todos os tipos de peticionamento/propsituras existentes no sistema SAPL atualmente usado nesta Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>20278</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20278/req_42.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento ao Prefeito Municipal solicitando informações sobre o projeto e execução dos serviços de pavimentação asfáltica na Estrada Vicinal Tancredo Neves.</t>
+  </si>
+  <si>
+    <t>20280</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20280/requerimento_concurso_gcm.docx</t>
+  </si>
+  <si>
+    <t>Requerimento ao Prefeito Municipal e ao Secretário de Segurança Pública solicitando informações sobre a continuidade do Concurso Público da Guarda Civil Municipal de Ibiúna</t>
+  </si>
+  <si>
+    <t>19806</t>
+  </si>
+  <si>
+    <t>RUE</t>
+  </si>
+  <si>
+    <t>Requerimento de Urgência Especial</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19806/requerimento_de_urgencia_especial_no_01_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de Urgência Especial aos Projetos de Lei Complementar NºS 196 e 197 e Projetos de Lei NºS 195, 199, 200, 201 e 202 de 2026.</t>
+  </si>
+  <si>
+    <t>19841</t>
+  </si>
+  <si>
+    <t>Maioria</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19841/req_de_urgencia_especial.pdf</t>
+  </si>
+  <si>
+    <t>"Requerimento de Urgência Especial aos Projetos de Lei NºS 195/2026, 199/2026, e 204/2026."</t>
+  </si>
+  <si>
+    <t>19856</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19856/req_de_urgencia_especial.pdf</t>
+  </si>
+  <si>
+    <t>"Requerimento de Urgência Especial aos Projetos de Lei Ordinária NºS 206; 207 e 208 de 2026."</t>
+  </si>
+  <si>
+    <t>19923</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19923/req_de_urgencia_especial.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de Urgência Especial ao Projeto de Lei Nº 216/2026.</t>
+  </si>
+  <si>
+    <t>19959</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>PDL</t>
-[...14 lines deleted...]
-    <t>19821</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19959/rue_5_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de Urgência Especial aos Projetos de Lei NºS 214, 224 e 225/2026 e ao Projeto de Lei Complementar Nº 217/2026.</t>
+  </si>
+  <si>
+    <t>20024</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>Concede Título de Cidadão Ibiunense a Sr. Carlos Alberto Rolim Zarattini</t>
-[...89 lines deleted...]
-    <t>"Requerimento de Urgência Especial aos Projetos de Lei NºS 195/2026, 199/2026, e 204/2026."</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20024/requerimento_de_urgencia_especial_no_006_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>"Requerimento de Urgência Especial aos Projeto de Lei NºS 229, 232 e 235/2026 e Projeto de Lei Complementar Nº 233/2026"</t>
+  </si>
+  <si>
+    <t>20033</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20033/req_urgencia_especial.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de Urgência Especial aos Projetos de Lei NºS 215/2026 e 237/2026.</t>
+  </si>
+  <si>
+    <t>20051</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20051/req._urgencia_especial_241-242.pdf</t>
+  </si>
+  <si>
+    <t>"Requerimento de Urgência Especial aos Projetos de Lei NºS 241 e 242 de 2026."</t>
+  </si>
+  <si>
+    <t>20096</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20096/rue_11_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de Urgência Especial aos Projetos de Lei Nºs 250/2026 e 253/2026</t>
+  </si>
+  <si>
+    <t>20111</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Requerimento de Urgência aos PLOs Nºs 213,247,248,249 e 251 de 2026</t>
+  </si>
+  <si>
+    <t>20131</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>"Requerimento de Urgência ao Projeto de Lei nºs 255 e 257 de 2026"</t>
+  </si>
+  <si>
+    <t>20232</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Requerimento de Urgência Especial aos Projetos de Lei nºs 256 e 258 de 2026; e Projeto de Lei Complementar nº 261 de 2026</t>
+  </si>
+  <si>
+    <t>20261</t>
+  </si>
+  <si>
+    <t>Requerimento de Urgência Especial aos Projetos de Lei nº 262/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -612,68 +1446,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19699/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19743/indicacao_065.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19754/indicacao_072.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19787/indicacao_088.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19805/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19839/indicacao_estrada_rouxinol.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19795/mocao_001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19840/projeto_de_lei_seguranca_na_represa.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19749/req_2_-_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19752/req_03_-_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19774/req_08_-_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19806/requerimento_de_urgencia_especial_no_01_de_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19699/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19743/indicacao_065.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19754/indicacao_072.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19787/indicacao_088.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19805/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19839/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19855/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19883/indicacao_159.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19939/indicacao_202.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20098/indicacao_292.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20099/ind_293.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20100/ind_294.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20101/ind_295.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20145/ind_323.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20188/ind_363.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20189/19.05_-indicacao_2026-_manutencao_e_reparo_nas_estradas_do_bairro_do_gabriel_com_servicos_de_motoniveladora_e_pedra.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20190/ind_365.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20191/ind_366.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20211/ind_379.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20237/ind_388.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20238/ind_389.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20239/ind_390.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20240/ind_391.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20241/ind_392.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20242/ind_393.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20243/ind_394.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20246/038__-_instalacao_de_refletores_no_campo_do_piai.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20247/039_-_instalacao_de_placa_nomeacao_de_via_-_rua_pomderosa_figueira_cachoeira.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20248/041_-_providencias_quanto_a_cacamba_de_lixo_instalada_na_rua_uruguai_-_marco_mafra.docx.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20249/indicacao_rua_franboesa.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20250/indicacao_sinalizacao_rio_de_una.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20251/indicacao_rua_abacate.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20252/indicacao_rua_adilson_ribeiro_vasconcelos.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20253/indicacao_estrada_pedreira_2_corregos.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20254/indicacao_iluminacao_recanto_cachoeira.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20255/indicacao_pedras_estrada_samano.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20256/indicacao_iluminacao_tavares.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20257/indicacao_lombada_lageadinho.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20258/indicacao_colegio_idinei.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20259/indicacao_manutencao_da_rua_das_flores_-_rita.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20260/indicacao_manutencao_da_rua_olavo_bilac_-_ricardo.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20272/044_-_providencias_quanto_a_buraco_cratera_no_bairro_do_gabriel_proximo_a_igreja_catolica.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20273/046_-_manutencao_nas_ruas_e_estradas_do_bairro_piratuba.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20274/045_-_melhorias_na_estrutura_da_escola_manoel_clemente_no_bairro_votorantim.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20275/047_-_implantacao_ou_adequacao_de_iluminacao_publica_na_estrada_da_vargem_km_105.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20276/indicacao_123_estrada_bela_vista.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20277/indicacao_122_-_rua_rafael_nunes_-_ferradura.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20283/lavapes.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20285/indicacao_iluminacao_laval.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20286/indicacao_rua_henrique_dias.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20287/indicacao_rua_sao_jorge.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20288/indicacao_estrada_jose_dias.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20289/indicacao_rua_godinho_cachoeira.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20290/indicacao_rua_antonio_nunes_da_silva.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19795/mocao_001.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20078/mocao_08.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20137/mocao_10.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20097/projeto_decreto_legislativo_010.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19840/projeto_de_lei_seguranca_na_represa.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20046/plo_238_-_2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20133/plo_257_-_2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20103/pre_15_-_2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20231/pelom_09_-_2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19749/req_2_-_2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19752/req_03_-_2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19774/req_08_-_2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20037/requerimento_027.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20195/req_39.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20204/requerimento_a_presidencia_da_camara_municipal_.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20278/req_42.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20280/requerimento_concurso_gcm.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19806/requerimento_de_urgencia_especial_no_01_de_2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19841/req_de_urgencia_especial.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19856/req_de_urgencia_especial.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19923/req_de_urgencia_especial.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19959/rue_5_-_2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20024/requerimento_de_urgencia_especial_no_006_-_2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20033/req_urgencia_especial.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20051/req._urgencia_especial_241-242.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20096/rue_11_-_2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H16"/>
+  <dimension ref="A1:H85"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="41" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="122" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="187.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="251.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -826,290 +1660,2141 @@
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>37</v>
       </c>
       <c r="H7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>40</v>
       </c>
       <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
         <v>41</v>
       </c>
-      <c r="E8" t="s">
+      <c r="G8" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="F8" t="s">
-[...2 lines deleted...]
-      <c r="G8" s="1" t="s">
+      <c r="H8" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
         <v>45</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D9" t="s">
+      <c r="H9" t="s">
         <v>47</v>
-      </c>
-[...10 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D10" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>50</v>
       </c>
       <c r="H10" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>53</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H11" t="s">
         <v>55</v>
-      </c>
-[...19 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="D12" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="H12" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="D13" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="H13" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="D14" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="H14" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>69</v>
       </c>
       <c r="D15" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>79</v>
+        <v>41</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="H15" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>73</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>74</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H16" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>78</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>74</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H17" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>81</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
         <v>82</v>
       </c>
-      <c r="B16" t="s">
-[...11 lines deleted...]
-      <c r="F16" t="s">
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>74</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="G16" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H16" t="s">
+      <c r="H18" t="s">
         <v>84</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>85</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>86</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>74</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H19" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>89</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>90</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>91</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H20" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>94</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>95</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>41</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H21" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>98</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>99</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>41</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H22" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>102</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>103</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>41</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H23" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>106</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>107</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>41</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H24" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>110</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>111</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>41</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H25" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>114</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>115</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>116</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H26" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>119</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>120</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>116</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H27" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>123</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>124</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>91</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H28" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>127</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>128</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>91</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H29" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>131</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>132</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>91</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H30" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>135</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>136</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>22</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H31" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>139</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>140</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>22</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H32" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>143</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>144</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>22</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H33" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>147</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>148</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>22</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H34" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>151</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>152</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>22</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H35" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>155</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>156</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>22</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H36" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>159</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>160</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>22</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H37" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>163</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>164</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>22</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H38" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>167</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>168</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>22</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H39" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>171</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>172</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H40" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>175</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>176</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>27</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H41" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>179</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>180</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>27</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H42" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>183</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>184</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>91</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H43" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>187</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>188</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>91</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H44" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>191</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>192</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>91</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H45" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>195</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>196</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>91</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H46" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>199</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>200</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>32</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H47" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>203</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>204</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>32</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H48" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>207</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>208</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>209</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H49" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>212</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>213</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>22</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H50" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>216</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>217</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>22</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H51" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>220</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>221</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>22</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H52" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>224</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>225</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>22</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H53" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>228</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>229</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>22</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H54" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>232</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>233</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>22</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H55" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>236</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>237</v>
+      </c>
+      <c r="D56" t="s">
+        <v>238</v>
+      </c>
+      <c r="E56" t="s">
+        <v>239</v>
+      </c>
+      <c r="F56" t="s">
+        <v>27</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H56" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>242</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>243</v>
+      </c>
+      <c r="D57" t="s">
+        <v>238</v>
+      </c>
+      <c r="E57" t="s">
+        <v>239</v>
+      </c>
+      <c r="F57" t="s">
+        <v>116</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H57" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>246</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>247</v>
+      </c>
+      <c r="D58" t="s">
+        <v>238</v>
+      </c>
+      <c r="E58" t="s">
+        <v>239</v>
+      </c>
+      <c r="F58" t="s">
+        <v>22</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H58" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>250</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>247</v>
+      </c>
+      <c r="D59" t="s">
+        <v>251</v>
+      </c>
+      <c r="E59" t="s">
+        <v>252</v>
+      </c>
+      <c r="F59" t="s">
+        <v>253</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H59" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>256</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>257</v>
+      </c>
+      <c r="D60" t="s">
+        <v>258</v>
+      </c>
+      <c r="E60" t="s">
+        <v>259</v>
+      </c>
+      <c r="F60" t="s">
+        <v>260</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H60" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>263</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>264</v>
+      </c>
+      <c r="D61" t="s">
+        <v>258</v>
+      </c>
+      <c r="E61" t="s">
+        <v>259</v>
+      </c>
+      <c r="F61" t="s">
+        <v>22</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H61" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>267</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>268</v>
+      </c>
+      <c r="D62" t="s">
+        <v>258</v>
+      </c>
+      <c r="E62" t="s">
+        <v>259</v>
+      </c>
+      <c r="F62" t="s">
+        <v>269</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H62" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>272</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>273</v>
+      </c>
+      <c r="D63" t="s">
+        <v>274</v>
+      </c>
+      <c r="E63" t="s">
+        <v>275</v>
+      </c>
+      <c r="F63" t="s">
+        <v>209</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H63" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>278</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>279</v>
+      </c>
+      <c r="D64" t="s">
+        <v>280</v>
+      </c>
+      <c r="E64" t="s">
+        <v>281</v>
+      </c>
+      <c r="F64" t="s">
+        <v>209</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H64" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>284</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>285</v>
+      </c>
+      <c r="D65" t="s">
+        <v>286</v>
+      </c>
+      <c r="E65" t="s">
+        <v>287</v>
+      </c>
+      <c r="F65" t="s">
+        <v>22</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H65" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>290</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>279</v>
+      </c>
+      <c r="D66" t="s">
+        <v>286</v>
+      </c>
+      <c r="E66" t="s">
+        <v>287</v>
+      </c>
+      <c r="F66" t="s">
+        <v>22</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H66" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>293</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>243</v>
+      </c>
+      <c r="D67" t="s">
+        <v>286</v>
+      </c>
+      <c r="E67" t="s">
+        <v>287</v>
+      </c>
+      <c r="F67" t="s">
+        <v>260</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H67" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>296</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>297</v>
+      </c>
+      <c r="D68" t="s">
+        <v>286</v>
+      </c>
+      <c r="E68" t="s">
+        <v>287</v>
+      </c>
+      <c r="F68" t="s">
+        <v>209</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H68" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>300</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>301</v>
+      </c>
+      <c r="D69" t="s">
+        <v>286</v>
+      </c>
+      <c r="E69" t="s">
+        <v>287</v>
+      </c>
+      <c r="F69" t="s">
+        <v>91</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H69" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>304</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>305</v>
+      </c>
+      <c r="D70" t="s">
+        <v>286</v>
+      </c>
+      <c r="E70" t="s">
+        <v>287</v>
+      </c>
+      <c r="F70" t="s">
+        <v>91</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H70" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>308</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>309</v>
+      </c>
+      <c r="D71" t="s">
+        <v>286</v>
+      </c>
+      <c r="E71" t="s">
+        <v>287</v>
+      </c>
+      <c r="F71" t="s">
+        <v>22</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H71" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>312</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>313</v>
+      </c>
+      <c r="D72" t="s">
+        <v>286</v>
+      </c>
+      <c r="E72" t="s">
+        <v>287</v>
+      </c>
+      <c r="F72" t="s">
+        <v>22</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H72" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>316</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>237</v>
+      </c>
+      <c r="D73" t="s">
+        <v>317</v>
+      </c>
+      <c r="E73" t="s">
+        <v>318</v>
+      </c>
+      <c r="F73" t="s">
+        <v>253</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H73" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>321</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>285</v>
+      </c>
+      <c r="D74" t="s">
+        <v>317</v>
+      </c>
+      <c r="E74" t="s">
+        <v>318</v>
+      </c>
+      <c r="F74" t="s">
+        <v>322</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H74" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>325</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>279</v>
+      </c>
+      <c r="D75" t="s">
+        <v>317</v>
+      </c>
+      <c r="E75" t="s">
+        <v>318</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H75" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>328</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>329</v>
+      </c>
+      <c r="D76" t="s">
+        <v>317</v>
+      </c>
+      <c r="E76" t="s">
+        <v>318</v>
+      </c>
+      <c r="F76" t="s">
+        <v>322</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H76" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>332</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>333</v>
+      </c>
+      <c r="D77" t="s">
+        <v>317</v>
+      </c>
+      <c r="E77" t="s">
+        <v>318</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H77" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>336</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>337</v>
+      </c>
+      <c r="D78" t="s">
+        <v>317</v>
+      </c>
+      <c r="E78" t="s">
+        <v>318</v>
+      </c>
+      <c r="F78" t="s">
+        <v>322</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H78" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>340</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>341</v>
+      </c>
+      <c r="D79" t="s">
+        <v>317</v>
+      </c>
+      <c r="E79" t="s">
+        <v>318</v>
+      </c>
+      <c r="F79" t="s">
+        <v>322</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H79" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>344</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>243</v>
+      </c>
+      <c r="D80" t="s">
+        <v>317</v>
+      </c>
+      <c r="E80" t="s">
+        <v>318</v>
+      </c>
+      <c r="F80" t="s">
+        <v>322</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H80" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>347</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>348</v>
+      </c>
+      <c r="D81" t="s">
+        <v>317</v>
+      </c>
+      <c r="E81" t="s">
+        <v>318</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H81" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>351</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>352</v>
+      </c>
+      <c r="D82" t="s">
+        <v>317</v>
+      </c>
+      <c r="E82" t="s">
+        <v>318</v>
+      </c>
+      <c r="F82" t="s">
+        <v>322</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H82" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>355</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>356</v>
+      </c>
+      <c r="D83" t="s">
+        <v>317</v>
+      </c>
+      <c r="E83" t="s">
+        <v>318</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H83" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>358</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>359</v>
+      </c>
+      <c r="D84" t="s">
+        <v>317</v>
+      </c>
+      <c r="E84" t="s">
+        <v>318</v>
+      </c>
+      <c r="F84" t="s">
+        <v>322</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H84" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>361</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>273</v>
+      </c>
+      <c r="D85" t="s">
+        <v>317</v>
+      </c>
+      <c r="E85" t="s">
+        <v>318</v>
+      </c>
+      <c r="F85" t="s">
+        <v>322</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H85" t="s">
+        <v>362</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>