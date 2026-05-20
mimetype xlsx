--- v0 (2026-04-03)
+++ v1 (2026-05-20)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="97">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -108,177 +108,243 @@
   <si>
     <t>Indicação ao Prefeito Municipal solicitando conceder aumento no vale alimentação dos funcionários municipais</t>
   </si>
   <si>
     <t>19888</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>Abel do Cupim</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19888/indicacao_164.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando os serviços de tapa-buracos em toda a extensão da estrada do bairro do Lageadinho."</t>
   </si>
   <si>
     <t>20013</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20013/indicacao_111_pediatra_capim_azedo.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20013/indicacao_254.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal para que verifique a situação de falta de médico Pediatra na UBS Capim Azedo."</t>
   </si>
   <si>
+    <t>20039</t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>Valnei Galvão</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20039/indicacao_266.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando a instalação de um Centro de Referência de Assistência Social (CRAS), no bairro da Vargem do Salto.</t>
+  </si>
+  <si>
     <t>19933</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Diltão</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19933/mocao_002.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos aos senhores Vinícius Augusto Saturnino e João Jacob Mendes Pinto, guardas municipais, em reconhecimento aos atos de bravura, preparo e dedicação demonstrados no atendimento de emergência prestado no dia 13 de setembro de 2025 por volta de 00:15 na madeireira Villa Rica, localizada no km 60 da rodovia Bunjiro Nakao."</t>
   </si>
   <si>
     <t>19768</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Mario Pires de Oliveira</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19768/plc_197_--_2026.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de novas vagas para cargos públicos já existentes no Quadro de Pessoal da Secretaria Municipal de Saúde do Município da Estância Turística de Ibiúna e dá outras providências."</t>
   </si>
   <si>
     <t>19924</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19924/plc_217_-_2026.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19924/plc_217_-_2026_merged.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração do quadro de empregos públicos municipais constantes da Lei Complementar nº 10, de 02 de fevereiro de 2005, bem assim de suas alterações posteriores, para fins de ampliação de vagas nos cargos de Eletricista e Engenheiro em Segurança do Trabalho, e dá outras providências."</t>
   </si>
   <si>
     <t>19983</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>Câmara Municipal - CM</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19983/plc_231_2026.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19983/plc_231_-_2026.pdf</t>
   </si>
   <si>
     <t>"Unifica a Tabela de Vencimentos e Referências Salariais dos cargos efetivos e em comissão da Câmara Municipal da Estância Turística de Ibiúna, promove o reenquadramento da referência inicial dos cargos e dá outras providências."</t>
   </si>
   <si>
     <t>20002</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20002/plc_233_-_2026_-.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20002/pl_comp_no_233_-_2026.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a referência salarial dos cargos de Recreacionista e Agentes de Recreação, e dá outras providências."</t>
   </si>
   <si>
+    <t>20068</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>Maioria</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20068/plc_245_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a correção do Anexo II da Lei Complementar nº 252 de 08 de abril de 2026 e dá outras providências.</t>
+  </si>
+  <si>
     <t>19913</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19913/projeto_de_lei_214_merged.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a instituição, organização, composição, competências e funcionamento da Comissão Interna de Prevenção de Acidentes – CIPA, no âmbito do Poder Executivo do Município de Ibiúna, em observância à Lei Federal nº 14.457, de 18 de agosto de 2022, e dá outras providências.”</t>
   </si>
   <si>
     <t>19915</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19915/plo_215_-_2026.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a prevenção e o combate ao assédio moral e/ou sexual no âmbito da Administração Pública Municipal Direta, inclusive estabelecendo os mecanismos voltados ao alcance dessas finalidades, e dá outras providências.”;</t>
   </si>
   <si>
     <t>19982</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19982/plo_230_-_2026_merged.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19982/plo_230_-_2026.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o reajuste da ajuda de custo (contrapartida municipal) concedida aos médicos vinculados ao Programa Mais Médicos e demais Programas de Provimento Médico no Município da Estância Turística de Ibiúna, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>20151</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20151/projetos_de_resolucao_antecipa_sessao.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a antecipação da Sessão Ordinária correspondente à primeira semana do mês de junho de 2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>20074</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>RUE</t>
+  </si>
+  <si>
+    <t>Requerimento de Urgência Especial</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20074/rue_9_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de Urgência Especial ao Projeto de Lei Complementar Nº 245 de 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -582,68 +648,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19850/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19877/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19878/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19888/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20013/indicacao_111_pediatra_capim_azedo.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19933/mocao_002.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19768/plc_197_--_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19924/plc_217_-_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19983/plc_231_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20002/plc_233_-_2026_-.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19913/projeto_de_lei_214_merged.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19915/plo_215_-_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19982/plo_230_-_2026_merged.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19850/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19877/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19878/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19888/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20013/indicacao_254.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20039/indicacao_266.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19933/mocao_002.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19768/plc_197_--_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19924/plc_217_-_2026_merged.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19983/plc_231_-_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20002/pl_comp_no_233_-_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20068/plc_245_-_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19913/projeto_de_lei_214_merged.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19915/plo_215_-_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19982/plo_230_-_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20151/projetos_de_resolucao_antecipa_sessao.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20074/rue_9_-_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H14"/>
+  <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="108.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="110.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -770,262 +836,370 @@
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>32</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>35</v>
       </c>
       <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
         <v>36</v>
       </c>
-      <c r="E7" t="s">
+      <c r="G7" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="F7" t="s">
+      <c r="H7" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>40</v>
+      </c>
+      <c r="D8" t="s">
         <v>41</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="E8" t="s">
         <v>42</v>
       </c>
-      <c r="D8" t="s">
+      <c r="F8" t="s">
         <v>43</v>
       </c>
-      <c r="E8" t="s">
+      <c r="G8" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="F8" t="s">
+      <c r="H8" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>47</v>
+      </c>
+      <c r="D9" t="s">
         <v>48</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="E9" t="s">
         <v>49</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D10" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="E10" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="F10" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>55</v>
       </c>
       <c r="H10" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>58</v>
       </c>
       <c r="D11" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="E11" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="F11" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D12" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="E12" t="s">
+        <v>49</v>
+      </c>
+      <c r="F12" t="s">
+        <v>50</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="F12" t="s">
-[...2 lines deleted...]
-      <c r="G12" s="1" t="s">
+      <c r="H12" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>66</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
         <v>67</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="D13" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" t="s">
+        <v>49</v>
+      </c>
+      <c r="F13" t="s">
         <v>68</v>
-      </c>
-[...7 lines deleted...]
-        <v>45</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>69</v>
       </c>
       <c r="H13" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>71</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>72</v>
       </c>
       <c r="D14" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="E14" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="F14" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="G14" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H14" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>77</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>78</v>
+      </c>
+      <c r="D15" t="s">
         <v>73</v>
       </c>
-      <c r="H14" t="s">
+      <c r="E15" t="s">
         <v>74</v>
+      </c>
+      <c r="F15" t="s">
+        <v>50</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H15" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>81</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>82</v>
+      </c>
+      <c r="D16" t="s">
+        <v>73</v>
+      </c>
+      <c r="E16" t="s">
+        <v>74</v>
+      </c>
+      <c r="F16" t="s">
+        <v>50</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H16" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>85</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>86</v>
+      </c>
+      <c r="D17" t="s">
+        <v>87</v>
+      </c>
+      <c r="E17" t="s">
+        <v>88</v>
+      </c>
+      <c r="F17" t="s">
+        <v>68</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H17" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>91</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>92</v>
+      </c>
+      <c r="D18" t="s">
+        <v>93</v>
+      </c>
+      <c r="E18" t="s">
+        <v>94</v>
+      </c>
+      <c r="F18" t="s">
+        <v>68</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H18" t="s">
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>