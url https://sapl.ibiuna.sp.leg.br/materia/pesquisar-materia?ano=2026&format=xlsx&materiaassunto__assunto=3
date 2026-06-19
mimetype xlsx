--- v0 (2026-04-03)
+++ v1 (2026-06-19)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="320" uniqueCount="181">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -132,56 +132,98 @@
   <si>
     <t>Indicação ao Prefeito Municipal solicitando abertura da Unidade Básica de Saúde do Bairro Tavares.</t>
   </si>
   <si>
     <t>19925</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>Lucas do Samu</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19925/indicacao_195.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal para que verifique a situação da fila de espera para otorrinolaringologista."</t>
   </si>
   <si>
     <t>20013</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20013/indicacao_111_pediatra_capim_azedo.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20013/indicacao_254.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal para que verifique a situação de falta de médico Pediatra na UBS Capim Azedo."</t>
   </si>
   <si>
+    <t>20039</t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>Valnei Galvão</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20039/indicacao_266.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando a instalação de um Centro de Referência de Assistência Social (CRAS), no bairro da Vargem do Salto.</t>
+  </si>
+  <si>
+    <t>20040</t>
+  </si>
+  <si>
+    <t>267</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20040/indicacao_267.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando a implementação da "Casa do diabético", em nossa rede de saúde municipal.</t>
+  </si>
+  <si>
+    <t>20149</t>
+  </si>
+  <si>
+    <t>325</t>
+  </si>
+  <si>
+    <t>Abel do Cupim</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20149/ind_325.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando um novo posto de saúde no bairro Cupim.</t>
+  </si>
+  <si>
     <t>19767</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Mario Pires de Oliveira</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19767/plc_196_-_2026.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de empregos públicos de provimento na área da Saúde do Município da Estância Turística de Ibiúna e dá outras providências correlatas."</t>
   </si>
   <si>
     <t>19768</t>
   </si>
   <si>
     <t>197</t>
@@ -243,68 +285,116 @@
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19928/projeto_de_lei_218.pdf</t>
   </si>
   <si>
     <t>“Fica instituída a ‘Cartilha Azul’, com informativos para todos os pais e responsáveis de alunos com Transtorno do Espectro Autista – TEA, devidamente residentes no Município da Estância Turística de Ibiúna.”</t>
   </si>
   <si>
     <t>19972</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19972/plo_226_-_2026.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o atendimento prioritário às pessoas com Síndrome de Down e Transtorno do Espectro Autista no âmbito do Município da Estância Turística de Ibiúna, determina a inserção dos símbolos mundiais de conscientização nas placas de atendimento prioritário e dá outras providências.”</t>
   </si>
   <si>
     <t>19982</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19982/plo_230_-_2026_merged.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19982/plo_230_-_2026.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o reajuste da ajuda de custo (contrapartida municipal) concedida aos médicos vinculados ao Programa Mais Médicos e demais Programas de Provimento Médico no Município da Estância Turística de Ibiúna, e dá outras providências."</t>
   </si>
   <si>
     <t>20025</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20025/projeto_alteracao.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20025/plo_236_-_2026.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO DO ART. 1º E PARÁGRAFO ÚNICO DA LEI MUNICIPAL Nº 2.938/2026 DE 26 DE FEVEREIRO DE 2026.”</t>
   </si>
   <si>
+    <t>20048</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20048/plo_240_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE A PROIBIÇÃO DO USO DE CIGARROS, CIGARRILHAS, CHARUTOS, CACHIMBOS, CIGARROS ELETRÔNICOS E DEMAIS PRODUTOS FUMÍGENOS EM UM RAIO DE 30 (TRINTA) METROS DE HOSPITAIS E UNIDADES DE SAÚDE NO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>20090</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20090/plo_252_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>"Institui tabela municipal de referência para remuneração de serviços de saúde prestados de forma complementar ao Sistema Único de Saúde - SUS no Município de Ibiúna, autoriza o credenciamento de prestadores privados e dá outras providências."</t>
+  </si>
+  <si>
+    <t>20270</t>
+  </si>
+  <si>
+    <t>268</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20270/plo_268_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração de metas e diretrizes ao PPA 2026/2029, LDO para 2026 e a abertura de crédito adicional especial ao orçamento de 2026 e dá outras providências.(R$ 8.511.739,00 - Emendas Parlamentares para a Saúde)</t>
+  </si>
+  <si>
+    <t>20279</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20279/plo_269_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a alteração de metas e diretrizes ao PPA 2026/2029, LDO para 2026 e a abertura de crédito adicional suplementar ao orçamento de 2026 e dá outras providências." (R$ 714.553,35 - Recurso Estadual .para Saúde)</t>
+  </si>
+  <si>
     <t>19756</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19756/req_04_-_2026.pdf</t>
   </si>
   <si>
     <t>"Requerimento ao Chefe do Poder Executivo Municipal e à Secretaria de Assistência Social solicitando informações sobre projetos de acolhimento a pessoas em situação de rua."</t>
   </si>
   <si>
     <t>19757</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19757/req_05_-_2026.pdf</t>
@@ -316,50 +406,197 @@
     <t>19775</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Lucas Pires</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19775/req_09_-_2026.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações acerca do Centro de Atenção Psicossocial - CAPS (Adulto e Infantil)</t>
   </si>
   <si>
     <t>19804</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19804/requerimento_014.pdf</t>
   </si>
   <si>
     <t>"Requerimento ao Prefeito Municipal solicitando informações referentes à agenda oficial do Secretário Municipal de Saúde."</t>
+  </si>
+  <si>
+    <t>20126</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20126/requerimento_32_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento ao Prefeito Municipal solicitando a instalação de uma Comissão Parlamentar de Inquérito</t>
+  </si>
+  <si>
+    <t>20235</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20235/programa_bom_prato.docx</t>
+  </si>
+  <si>
+    <t>Requerimento ao Prefeito Municipal solicitando estudos para Implantação do Programa Bom Prato do Governo do Estado de São Paulo no município de Ibiúna.</t>
+  </si>
+  <si>
+    <t>20218</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>EMAD</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20218/copia_de_emenda_aditiva_01_-_pl_252_2026.docx</t>
+  </si>
+  <si>
+    <t>Acrescenta o §3º ao artigo 2º do Projeto de Lei nº 252/2026.</t>
+  </si>
+  <si>
+    <t>20219</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20219/copia_de_emenda_aditiva_02-_pl_252_2026.docx</t>
+  </si>
+  <si>
+    <t>Acrescenta o §4º ao artigo 2º do Projeto de Lei nº 252/2026.</t>
+  </si>
+  <si>
+    <t>20220</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20220/copia_de_emenda_aditiva_04-_pl_252_2026.docx</t>
+  </si>
+  <si>
+    <t>Acrescenta o §4º ao artigo 3º do Projeto de Lei nº 252/2026.</t>
+  </si>
+  <si>
+    <t>20221</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20221/copia_de_emenda_aditiva_07_-_pl_252_2026.docx</t>
+  </si>
+  <si>
+    <t>Acrescenta o §5º ao artigo 3º do Projeto de Lei nº 252/2026</t>
+  </si>
+  <si>
+    <t>20222</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20222/copia_de_emenda_aditiva_08-_pl_252_2026.docx</t>
+  </si>
+  <si>
+    <t>Acrescenta o §6º ao artigo 3º do Projeto de Lei nº 252/2026.</t>
+  </si>
+  <si>
+    <t>20223</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20223/copia_de_emenda_aditiva_05_-_pl_252_2026.docx</t>
+  </si>
+  <si>
+    <t>Acrescenta o §3º ao artigo 6º do Projeto de Lei nº 252/2026.</t>
+  </si>
+  <si>
+    <t>20224</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20224/copia_de_emenda_aditiva_03_-_pl_252_2026.docx</t>
+  </si>
+  <si>
+    <t>Acrescenta o artigo 7º-A ao Projeto de Lei nº 252/2026.</t>
+  </si>
+  <si>
+    <t>20225</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20225/copia_de_emenda_aditiva_06_-_pl_252_2026.docx</t>
+  </si>
+  <si>
+    <t>Acrescenta o artigo 7º-B ao Projeto de Lei nº 252/2026.</t>
+  </si>
+  <si>
+    <t>20226</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20226/copia_de_emenda_aditiva_10_-_pl_252_2026.docx</t>
+  </si>
+  <si>
+    <t>Acrescenta o artigo 7º-C ao Projeto de Lei nº 252/2026.</t>
+  </si>
+  <si>
+    <t>20227</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>EMMO</t>
+  </si>
+  <si>
+    <t>Emenda Moditicativa</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20227/copia_de_emenda_modificativa_09_-_pl_252_2026.docx</t>
+  </si>
+  <si>
+    <t>Altera o artigo 6º do Projeto de Lei nº 252/2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -663,68 +900,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19758/indicacao_074.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19761/indicacao_076.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19765/indicacao_080.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19879/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19880/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19925/indicacao_195.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20013/indicacao_111_pediatra_capim_azedo.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19767/plc_196_-_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19768/plc_197_--_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19857/projeto_de_lei_area_pcd_em_eventos.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19858/projeto_de_lei_banheiros_acessiveis.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19859/projeto_de_lei_brinquedos_assessiveis.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19928/projeto_de_lei_218.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19972/plo_226_-_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19982/plo_230_-_2026_merged.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20025/projeto_alteracao.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19756/req_04_-_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19757/req_05_-_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19775/req_09_-_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19804/requerimento_014.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19758/indicacao_074.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19761/indicacao_076.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19765/indicacao_080.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19879/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19880/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19925/indicacao_195.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20013/indicacao_254.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20039/indicacao_266.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20040/indicacao_267.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20149/ind_325.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19767/plc_196_-_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19768/plc_197_--_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19857/projeto_de_lei_area_pcd_em_eventos.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19858/projeto_de_lei_banheiros_acessiveis.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19859/projeto_de_lei_brinquedos_assessiveis.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19928/projeto_de_lei_218.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19972/plo_226_-_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19982/plo_230_-_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20025/plo_236_-_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20048/plo_240_-_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20090/plo_252_-_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20270/plo_268_-_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20279/plo_269_-_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19756/req_04_-_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19757/req_05_-_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19775/req_09_-_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19804/requerimento_014.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20126/requerimento_32_2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20235/programa_bom_prato.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20218/copia_de_emenda_aditiva_01_-_pl_252_2026.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20219/copia_de_emenda_aditiva_02-_pl_252_2026.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20220/copia_de_emenda_aditiva_04-_pl_252_2026.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20221/copia_de_emenda_aditiva_07_-_pl_252_2026.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20222/copia_de_emenda_aditiva_08-_pl_252_2026.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20223/copia_de_emenda_aditiva_05_-_pl_252_2026.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20224/copia_de_emenda_aditiva_03_-_pl_252_2026.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20225/copia_de_emenda_aditiva_06_-_pl_252_2026.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20226/copia_de_emenda_aditiva_10_-_pl_252_2026.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20227/copia_de_emenda_modificativa_09_-_pl_252_2026.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H21"/>
+  <dimension ref="A1:H40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="110.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="119.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -903,399 +1140,912 @@
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>35</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H8" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>43</v>
       </c>
       <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
         <v>44</v>
       </c>
-      <c r="E9" t="s">
+      <c r="G9" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="F9" t="s">
+      <c r="H9" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>48</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>44</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="H10" t="s">
         <v>50</v>
-      </c>
-[...13 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>52</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
         <v>53</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="G11" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="D11" t="s">
+      <c r="H11" t="s">
         <v>55</v>
-      </c>
-[...10 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>57</v>
+      </c>
+      <c r="D12" t="s">
+        <v>58</v>
+      </c>
+      <c r="E12" t="s">
         <v>59</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="F12" t="s">
         <v>60</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>61</v>
       </c>
       <c r="H12" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>63</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>64</v>
       </c>
       <c r="D13" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>60</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>65</v>
       </c>
       <c r="H13" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>67</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>68</v>
       </c>
       <c r="D14" t="s">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="E14" t="s">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="H14" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D15" t="s">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="E15" t="s">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H15" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D16" t="s">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="E16" t="s">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="F16" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="H16" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D17" t="s">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="E17" t="s">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="H17" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D18" t="s">
-        <v>85</v>
+        <v>69</v>
       </c>
       <c r="E18" t="s">
-        <v>86</v>
+        <v>70</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H18" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>89</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>90</v>
       </c>
       <c r="D19" t="s">
-        <v>85</v>
+        <v>69</v>
       </c>
       <c r="E19" t="s">
-        <v>86</v>
+        <v>70</v>
       </c>
       <c r="F19" t="s">
-        <v>13</v>
+        <v>60</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>91</v>
       </c>
       <c r="H19" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>93</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>94</v>
       </c>
       <c r="D20" t="s">
-        <v>85</v>
+        <v>69</v>
       </c>
       <c r="E20" t="s">
-        <v>86</v>
+        <v>70</v>
       </c>
       <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="G20" s="1" t="s">
+      <c r="H20" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>97</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
         <v>98</v>
       </c>
-      <c r="B21" t="s">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="D21" t="s">
+        <v>69</v>
+      </c>
+      <c r="E21" t="s">
+        <v>70</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="D21" t="s">
-[...8 lines deleted...]
-      <c r="G21" s="1" t="s">
+      <c r="H21" t="s">
         <v>100</v>
       </c>
-      <c r="H21" t="s">
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
         <v>101</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>102</v>
+      </c>
+      <c r="D22" t="s">
+        <v>69</v>
+      </c>
+      <c r="E22" t="s">
+        <v>70</v>
+      </c>
+      <c r="F22" t="s">
+        <v>60</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H22" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>105</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>106</v>
+      </c>
+      <c r="D23" t="s">
+        <v>69</v>
+      </c>
+      <c r="E23" t="s">
+        <v>70</v>
+      </c>
+      <c r="F23" t="s">
+        <v>60</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H23" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>109</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>110</v>
+      </c>
+      <c r="D24" t="s">
+        <v>69</v>
+      </c>
+      <c r="E24" t="s">
+        <v>70</v>
+      </c>
+      <c r="F24" t="s">
+        <v>60</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H24" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>113</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>114</v>
+      </c>
+      <c r="D25" t="s">
+        <v>115</v>
+      </c>
+      <c r="E25" t="s">
+        <v>116</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H25" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>119</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>120</v>
+      </c>
+      <c r="D26" t="s">
+        <v>115</v>
+      </c>
+      <c r="E26" t="s">
+        <v>116</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H26" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>123</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>124</v>
+      </c>
+      <c r="D27" t="s">
+        <v>115</v>
+      </c>
+      <c r="E27" t="s">
+        <v>116</v>
+      </c>
+      <c r="F27" t="s">
+        <v>125</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H27" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>128</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>129</v>
+      </c>
+      <c r="D28" t="s">
+        <v>115</v>
+      </c>
+      <c r="E28" t="s">
+        <v>116</v>
+      </c>
+      <c r="F28" t="s">
+        <v>125</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H28" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>132</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>133</v>
+      </c>
+      <c r="D29" t="s">
+        <v>115</v>
+      </c>
+      <c r="E29" t="s">
+        <v>116</v>
+      </c>
+      <c r="F29" t="s">
+        <v>125</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H29" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>136</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>137</v>
+      </c>
+      <c r="D30" t="s">
+        <v>115</v>
+      </c>
+      <c r="E30" t="s">
+        <v>116</v>
+      </c>
+      <c r="F30" t="s">
+        <v>26</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H30" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>140</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>141</v>
+      </c>
+      <c r="D31" t="s">
+        <v>142</v>
+      </c>
+      <c r="E31" t="s">
+        <v>143</v>
+      </c>
+      <c r="F31" t="s">
+        <v>125</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H31" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>146</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>147</v>
+      </c>
+      <c r="D32" t="s">
+        <v>142</v>
+      </c>
+      <c r="E32" t="s">
+        <v>143</v>
+      </c>
+      <c r="F32" t="s">
+        <v>125</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H32" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>150</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>114</v>
+      </c>
+      <c r="D33" t="s">
+        <v>142</v>
+      </c>
+      <c r="E33" t="s">
+        <v>143</v>
+      </c>
+      <c r="F33" t="s">
+        <v>125</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H33" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>153</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>120</v>
+      </c>
+      <c r="D34" t="s">
+        <v>142</v>
+      </c>
+      <c r="E34" t="s">
+        <v>143</v>
+      </c>
+      <c r="F34" t="s">
+        <v>125</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H34" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>156</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>157</v>
+      </c>
+      <c r="D35" t="s">
+        <v>142</v>
+      </c>
+      <c r="E35" t="s">
+        <v>143</v>
+      </c>
+      <c r="F35" t="s">
+        <v>125</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H35" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>160</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>161</v>
+      </c>
+      <c r="D36" t="s">
+        <v>142</v>
+      </c>
+      <c r="E36" t="s">
+        <v>143</v>
+      </c>
+      <c r="F36" t="s">
+        <v>125</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H36" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>164</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>165</v>
+      </c>
+      <c r="D37" t="s">
+        <v>142</v>
+      </c>
+      <c r="E37" t="s">
+        <v>143</v>
+      </c>
+      <c r="F37" t="s">
+        <v>125</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H37" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>168</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>124</v>
+      </c>
+      <c r="D38" t="s">
+        <v>142</v>
+      </c>
+      <c r="E38" t="s">
+        <v>143</v>
+      </c>
+      <c r="F38" t="s">
+        <v>125</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H38" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>171</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>172</v>
+      </c>
+      <c r="D39" t="s">
+        <v>142</v>
+      </c>
+      <c r="E39" t="s">
+        <v>143</v>
+      </c>
+      <c r="F39" t="s">
+        <v>125</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H39" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>175</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>176</v>
+      </c>
+      <c r="D40" t="s">
+        <v>177</v>
+      </c>
+      <c r="E40" t="s">
+        <v>178</v>
+      </c>
+      <c r="F40" t="s">
+        <v>125</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H40" t="s">
+        <v>180</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>