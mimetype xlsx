--- v0 (2026-04-03)
+++ v1 (2026-06-18)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1208" uniqueCount="624">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1808" uniqueCount="926">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1458,474 +1458,1380 @@
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19950/indicacao_210.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal, para que este, após consulta ao setor competente, realize os serviços de tapa-buracos e recapeamento asfáltico, limpeza das laterais e implantação/reforço da sinalização viária em toda a extensão da Rodovia Júlio Dal Fabro, especialmente no trecho que passa pelos bairros Recanto Primavera, Cupim, Vargem do Salto, entre outros."</t>
   </si>
   <si>
     <t>19952</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19952/indicacao_212.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal, para que este, após consulta ao setor competente, realize os serviços de  tapa-buracos, recapeamento asfáltico, limpeza das laterais, implantação e/ou revitalização da sinalização viária, bem como manutenção periódica na Estrada Vicinal do Campo Verde em nosso Município."</t>
   </si>
   <si>
     <t>19953</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19953/015_-_sinalizacao_do_cruzamento_da_rua_bolivia_com_a_estrada_vicinal_tancredo_neves.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19953/indicacao_213.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando a instalação de adequada sinalização de trânsito no cruzamento entre a Rua Bolívia e a Estrada Vicinal Doutor Tancredo de Almeida Neves, localizado no bairro Lavapés."</t>
   </si>
   <si>
     <t>19955</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19955/016_-_manutencao_da_estrada_municipal_engo_egidio_parasmo__parasmo.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19955/indicacao_214.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando a realização de serviços de manutenção na Estrada Municipal Engenheiro Egídio Parasmo, com a utilização de máquina motoniveladora e cobertura com cascalho de pedra."</t>
   </si>
   <si>
     <t>19958</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>Diltão</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19958/indicacao_217.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando motoniveladora e cascalhamento no Vale Dourado bairro dos Alves."</t>
   </si>
   <si>
     <t>19960</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19960/indicacao_2026-_manutencao_bocas_de_lobo_e_tapa_buracos_-_residencial_europa.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19960/indicacao_218.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando manutenção de bocas de lobo e tapa-buracos no Bairro Residencial Europa."</t>
   </si>
   <si>
     <t>19966</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19966/indicacao_105_rua_anacleto_puris.docx</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal para que determine o serviço de manutenção e cascalhamento na Rua Anacleto Soares da Rosa, no bairro Puris."</t>
   </si>
   <si>
     <t>19967</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19967/019_-_manutencao_da_rua_bertioga_bo_cachoeira_-_in01926cad0155dd110326.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19967/indicacao_220.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando a realização de serviços de manutenção, com a máxima urgência, na Rua Bertioga, situada no bairro Cachoeira."</t>
   </si>
   <si>
     <t>19968</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19968/indicacao_221.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando providências necessárias sobre a utilização do Ginásio (ao lado da Escola Inês Nunes Makiyama) e do Núcleo Apoio e Assistência Inclusivo Novo Arco Iris, que está sendo utilizado como depósito pela Prefeitura.</t>
   </si>
   <si>
     <t>19969</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19969/indicacao_manutencao_estrada_pintos_-_lageadinho_-_maria_lazara.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19969/indicacao_222.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando que determine os serviços de manutenção e cascalhamento da estrada que liga o Bairro dos Pintos ao Lageadinho, além de outras ruas ao entorno, até a fazenda Bonanza."</t>
   </si>
   <si>
     <t>19970</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19970/indicacao_106_ruas_sao_marcos.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19970/indicacao_223.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal para que determine o serviço de manutenção e cascalhamento nas Ruas do São Marcos 2."</t>
   </si>
   <si>
     <t>19974</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19974/indicacao_manutencao_das_ruas_manuel_clemente_-_etiopia_-_aline.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19974/indicacao_224.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando que determine com urgência a manutenção e cascalhamento das ruas Manoel Clemente, Etiópia e as demais no entorno, no bairro dos Pintos."</t>
   </si>
   <si>
     <t>19975</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19975/indicacao_manutencao_das_ruas_adjacentes_a_estada_municipal_vergilio_firmino_de_almeida_no_colegio_-_lia.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19975/indicacao_225.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando que determine, com urgência, a manutenção, limpeza e cascalhamento das ruas adjacentes à Estrada Municipal Vergílio Firmino de Almeida, no bairro do Colégio, em nosso município."</t>
   </si>
   <si>
     <t>19976</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19976/020_-_manutencao_da_via_antonio_soares_bo_paiol_pequeno.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19976/indicacao_226.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando manutenção na Rua Antônio Soares, situada no bairro Paiol Pequeno."</t>
   </si>
   <si>
     <t>19978</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19978/indicacao_manutencao_da_alameda_antonio_da_anunciacao_-_rosarial_-_samuel.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19978/indicacao_227.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando que determine a manutenção, limpeza e cascalhamento da Alameda Antônio da Anunciação, no Bairro do Rosarial."</t>
   </si>
   <si>
     <t>19979</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19979/indicacao_manutencao_da_rua_sem_nome_-_lageadinho_-_cinthia_e_rodolfo.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19979/indicacao_228.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando que determine a manutenção, limpeza e cascalhamento da rua sem nome, no Bairro do Lageadinho."</t>
   </si>
   <si>
     <t>19984</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19984/indicacao_manutencao_da_rua_benedito_vieira_goncalves_-_dois_corregos_-_leny_e_daniel.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19984/indicacao_229.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando que determine com a manutenção, limpeza e cascalhamento da Rua Benedito Vieira Gonçalves, no bairro Dois Córregos."</t>
   </si>
   <si>
     <t>19986</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19986/indicacao_manutencao_da_rua_barueri_-_pintos_-_rosaria.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19986/indicacao_231.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando que determine, com urgência, a manutenção, limpeza e cascalhamento da Rua Barueri e adjacentes, no Bairro dos Pintos."</t>
   </si>
   <si>
     <t>19987</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19987/indicacao_manutencao_da_rua_aruja_-_pintos_-_luciana_amiga_tabata.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19987/indicacao_232.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando que determine a manutenção, limpeza e cascalhamento da Rua Arujá e adjacentes, no bairro dos Pintos."</t>
   </si>
   <si>
     <t>19988</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19988/sabesp_galeria_aberta.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19988/indicacao_233.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Excelentíssimo Senhor Prefeito Municipal Mário Pires, bem como ao Vice-Prefeito Naldo Firmino, solicitando que sejam tomadas as providências necessárias junto à SABESP, para o fechamento da galeria que se encontra aberta próxima a um ponto de ônibus, localizada na Estrada Vicinal do Campo Verde, esquina com a Estrada do Ressaca, ao lado do Recanto Paraíso, conforme demonstrado nas fotos em anexo."</t>
   </si>
   <si>
     <t>19989</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19989/indicacao_manutencao_rua_bertioga_-_cachoeira_-_wilson.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19989/indicacao_234.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando que determine a manutenção e cascalhamento da Rua Bertioga, no Bairro Cachoeira."</t>
   </si>
   <si>
     <t>19990</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19990/indicacao_motonivrladora_e_cascalhamento__bela_vista.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19990/indicacao_235.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando motoniveladora e cascalhamento na estrada do Bela Vista que da acesso à escola estadual do Bairro Verava."</t>
   </si>
   <si>
     <t>19991</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19991/ind._final_campo_verde.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19991/indicacao_236.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal, Mário Pires, bem como ao Vice-Prefeito Naldo Firmino, solicitando providências urgentes para a manutenção do final da Estrada do Campo Verde, próximo ao ponto final do ônibus."</t>
   </si>
   <si>
     <t>19992</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19992/rosarial_ind_cm.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19992/indicacao_237.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal, Mário Pires, bem como ao Vice-Prefeito Naldo Firmino, solicitando providências urgentes para a manutenção da Estrada do Campo Verde, no trecho de ligação com a Estrada do Rosarial, próximo à entrada do Recanto Paraíso."</t>
   </si>
   <si>
     <t>19997</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19997/indicacao_108_zeladoria_vila_lima.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19997/indicacao_240.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de zeladoria e roçagem nos bairros Vila Lima e Figueira</t>
   </si>
   <si>
     <t>19999</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19999/indicacao_110_rocagem_jemima.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19999/indicacao_242.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de zeladoria e roçagem no bairro CDHU Jemima</t>
   </si>
   <si>
     <t>20014</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20014/indicacao_113_bueiros_santos_dummont.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20014/indicacao_255.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal e à SABESP solicitando que verifiquem o entupimento de bueiros na Rua Santos Dummont, no bairro Vila Lima."</t>
   </si>
   <si>
     <t>20020</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20020/rua_da_servidao_bairro_dos_coelhos.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20020/indicacao_258.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando melhorias nas ruas do Bairro dos Coelhos, mais precisamente na Rua da Servidão."</t>
   </si>
   <si>
     <t>20021</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20021/acesso_a_quadra_poliesportiva_das_escola_padre_elidio_montovani.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20021/indicacao_259.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando acesso aos alunos da Escola Padre Elídio Montovani para a quadra poliesportiva localizada no fundo da unidade, utilizada para as aulas de Educação Física."</t>
   </si>
   <si>
     <t>20027</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20027/indicacao_114_zeladoria_rosarial.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20027/indicacao_260.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando que determine o serviço de zeladoria e roçagem no trecho de rua próximo à UBS ROSARIAL."</t>
   </si>
   <si>
     <t>20028</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20028/indicacao_115_rocagem_est_armindo_setti.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20028/indicacao_261.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando que determine o serviço de roçagem na Estrada Municipal Armindo Setti, bairro do Recreio."</t>
   </si>
   <si>
     <t>20029</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20029/indicacao_116_rua_graciliano_rosarial.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20029/indicacao_262.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando que, junto ao setor competente, seja realizado os serviços de tapa-buracos na Rua Graciliano Proença, no bairro do Rosarial."</t>
   </si>
   <si>
     <t>20030</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20030/rosarial_estrada_edi.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20030/indicacao_263.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando manutenção urgente da Estrada do Rosarial, com limpeza do sistema de escoamento de águas e melhorias para o tráfego de veículos e pedestres."</t>
   </si>
   <si>
     <t>20035</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20035/indicacao_manutencao_estrada_joao_coelho_ramalho_-_francine.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20035/indicacao_264.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando que determine com urgência a manutenção e cascalhamento da Estrada João Coelho Ramalho, no bairro Lageadinho."</t>
   </si>
   <si>
+    <t>20042</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>Valnei Galvão</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20042/indicacao_269.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando a limpeza dos acostamentos da Rodovia Júlio dal Fabro no bairro da Vargem do Salto, e do bairro do Lageado.</t>
+  </si>
+  <si>
+    <t>20043</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20043/indicacao_270.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando que determine com  urgência a manutenção, limpeza e cascalhamento da rua Bertioga, no bairro Cachoeira, em nosso município.</t>
+  </si>
+  <si>
+    <t>20055</t>
+  </si>
+  <si>
+    <t>274</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20055/indicacao_274.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção e melhorias na quadra esportiva do CDHU Gemima.</t>
+  </si>
+  <si>
+    <t>20056</t>
+  </si>
+  <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20056/indicacao_275.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção e melhorias na quadra esportiva do CDHU Santa Lúcia.</t>
+  </si>
+  <si>
+    <t>20057</t>
+  </si>
+  <si>
+    <t>276</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20057/indicacao_276.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando limpeza e manutenção no loteamento Real Parque Morumbi.</t>
+  </si>
+  <si>
+    <t>20058</t>
+  </si>
+  <si>
+    <t>277</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20058/indicacao_277.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção de via pública, iluminação e regularização da coleta de lixo no bairro Lageadinho.</t>
+  </si>
+  <si>
+    <t>20059</t>
+  </si>
+  <si>
+    <t>278</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20059/indicacao_278.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção na Travessa Ramalho, bairro Laval.</t>
+  </si>
+  <si>
+    <t>20060</t>
+  </si>
+  <si>
+    <t>279</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20060/indicacao_279.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando a instalação de bebedouros no Ginásio de Esportes.</t>
+  </si>
+  <si>
+    <t>20061</t>
+  </si>
+  <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20061/indicacao_280.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção na estrada Antônio Madalena de Jesus, km 4,5, acesso ao bairro Carmo Messias.</t>
+  </si>
+  <si>
+    <t>20062</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20062/indicacao_281.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção na Rodovia Tancredo Neves, Estrada do Murundu.</t>
+  </si>
+  <si>
+    <t>20071</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20071/indicacao_285.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção na travessa da Rua Madalena Vieira Ruivo no Murundu, Rodovia Tancredo Neves, km 16.</t>
+  </si>
+  <si>
+    <t>20072</t>
+  </si>
+  <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20072/indicacao_286.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção na Rua Rafael Nunes de Oliveira do loteamento Ferradura no Cachoeira.</t>
+  </si>
+  <si>
+    <t>20088</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20088/indicacao_287.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando a manutenção de via pública e iluminação na Rua Seis, Loteamento Recanto Serrano, Ressaca.</t>
+  </si>
+  <si>
+    <t>20089</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20089/indicacao_288.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando a manutenção de via pública Rua Ressaca, nº 01, Recanto Serrano, Ressaca.</t>
+  </si>
+  <si>
+    <t>20115</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20115/ind_306.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando reforma em 2 pontos de ônibus na região do Planalto Cocais.</t>
+  </si>
+  <si>
+    <t>20117</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>Devanil da Ressaca</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20117/ind_308.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando a limpeza e pintura de guias do bairro Jd. Vista Linda.</t>
+  </si>
+  <si>
+    <t>20119</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20119/ind_309.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando limpeza e coleta dos lixos espalhados no acostamento da Estrada Vicinal do Verava.</t>
+  </si>
+  <si>
+    <t>20121</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20121/ind_311.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando a manutenção da estrada que liga o bairro Paiol Grande ao Verava.</t>
+  </si>
+  <si>
+    <t>20122</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20122/ind_312.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando a poda, roçagem e manutenção nos arredores da Estrada Vicinal do Verava.</t>
+  </si>
+  <si>
+    <t>20123</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20123/ind_313.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção e operação tapa-buracos na Rua Armando de Almeida Santos, Figueira.</t>
+  </si>
+  <si>
+    <t>20138</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20138/indicacao_recanto_serrano.docx</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção das ruas do loteamento Serrano, Rodovia Bunjiro Nakao, Km 77.</t>
+  </si>
+  <si>
+    <t>20141</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20141/ind_320.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando reforma  e manutenção na escola E.M. Moysés José Godinho, Campo Verde</t>
+  </si>
+  <si>
+    <t>20142</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20142/ind_321.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando pavimentação asfáltica na rua em frente a escola E.M. Alice Vieira de Camargo, Areia Vermelha.</t>
+  </si>
+  <si>
+    <t>20143</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20143/ind_322.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando coleta de lixo na Rua Francisco Cordeiro Soares e rua paralela a ela, Bairro Rio de Una de Cima.</t>
+  </si>
+  <si>
+    <t>20150</t>
+  </si>
+  <si>
+    <t>326</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20150/ind_326.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando motoniveladora E cascalhamento na Rua Travessa Majestade, Cachoeira</t>
+  </si>
+  <si>
+    <t>20152</t>
+  </si>
+  <si>
+    <t>327</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20152/ind_327.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando a manutenção da Rua da Vela Branca, Cachoeira.</t>
+  </si>
+  <si>
+    <t>20153</t>
+  </si>
+  <si>
+    <t>328</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20153/ind_328.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando a manutenção de Via no bairro Murundu, às margens da Estrada Vicinal Presidente Tancredo de Almeida Neves.</t>
+  </si>
+  <si>
+    <t>20154</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20154/ind_329.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando a manutenção de vias localizadas no Piaí.</t>
+  </si>
+  <si>
+    <t>20155</t>
+  </si>
+  <si>
+    <t>330</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20155/ind_330.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando a manutenção da Estrada do Rouxinol localizada no bairro Cupim.</t>
+  </si>
+  <si>
+    <t>20156</t>
+  </si>
+  <si>
+    <t>331</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20156/ind_331.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando a manutenção do abrigo do ponto de ônibus, do Condomínio Minha Casa Minha Vida - MCMV.</t>
+  </si>
+  <si>
+    <t>20157</t>
+  </si>
+  <si>
+    <t>332</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20157/ind_332.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando avaliação para a extensão da pavimentação para interligação da Estrada Maeda até a Rua Waldomiro Perin, bairro Curral.</t>
+  </si>
+  <si>
+    <t>20158</t>
+  </si>
+  <si>
+    <t>333</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20158/ind_333.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando a manutenção dos abrigos dos pontos de ônibus e entornos, ao longo da Estrada Municipal do Paes.</t>
+  </si>
+  <si>
+    <t>20160</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20160/ind_335.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando motonivelamento, cascalhamento, limpeza das laterais, manutenção estradas, ruas e travessas do Bairro do Cupim.</t>
+  </si>
+  <si>
+    <t>20162</t>
+  </si>
+  <si>
+    <t>337</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20162/ind_337.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando motonivelamento, cascalhamento, limpeza das laterais e manutenção das estradas, ruas e travessas dos Bairros Dias e Coleginho.</t>
+  </si>
+  <si>
+    <t>20163</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20163/ind_338.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando desassoreamento e limpeza no córrego localizado no Areia Vermelha.</t>
+  </si>
+  <si>
+    <t>20164</t>
+  </si>
+  <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20164/ind_339.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando motonivelamento, cascalhamento, limpeza das laterais e manutenção das estradas, ruas e travessas nos bairros Rio de Una de Cima e Areia Vermelha.</t>
+  </si>
+  <si>
+    <t>20165</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20165/ind_340.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando realização de serviços de sinalização e pintura das lombadas localizadas no Vargem do Salto.</t>
+  </si>
+  <si>
+    <t>20166</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20166/ind_341.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção na Rua Guilherme Dias, próximo ao número 31, Bairro da Cachoeira.</t>
+  </si>
+  <si>
+    <t>20167</t>
+  </si>
+  <si>
+    <t>342</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20167/ind_342.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção na Rua Manoel Clemente, bairro Votorantim.</t>
+  </si>
+  <si>
+    <t>20168</t>
+  </si>
+  <si>
+    <t>343</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20168/ind_343.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando realização de pintura horizontal e sinalização adequada do Ponto de Táxi nº 02, Praça Central.</t>
+  </si>
+  <si>
+    <t>20169</t>
+  </si>
+  <si>
+    <t>344</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20169/estrada_da_seicho_noie_a_rod_quintino_de_lima.docx</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando de manutenção e limpeza no trecho de aproximadamente 1 km que liga a Rodovia Vicinal Seicho-No-Ie à Rodovia Quintino de Lima, CDHU Gemima.</t>
+  </si>
+  <si>
+    <t>20170</t>
+  </si>
+  <si>
+    <t>345</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20170/rua_jabuti_recanto_primavera.docx</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção e limpeza na Rua Jabuti, Recanto .Primavera.</t>
+  </si>
+  <si>
+    <t>20171</t>
+  </si>
+  <si>
+    <t>346</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20171/ind_346.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção das luminárias no Loteamento São José, Sorocamirim.</t>
+  </si>
+  <si>
+    <t>20172</t>
+  </si>
+  <si>
+    <t>347</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20172/ind_347.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção das luminárias da estrada que liga os Bairros do Gabriel e Lageadinho.</t>
+  </si>
+  <si>
+    <t>20173</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20173/ind_348.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando melhorias na "Área  de Lazer 3", l onde estão sendo realizadas temporariamente as feiras livres do Município.</t>
+  </si>
+  <si>
+    <t>20174</t>
+  </si>
+  <si>
+    <t>349</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20174/ind_349.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção das luminárias no Carmo Messias.</t>
+  </si>
+  <si>
+    <t>20175</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20175/ind_350.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção das luminárias do Veravinha, Estrada Chora Menino.</t>
+  </si>
+  <si>
+    <t>20176</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20176/ind_351.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção das luminárias da Rodovia Tancredo Neves.</t>
+  </si>
+  <si>
+    <t>20177</t>
+  </si>
+  <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20177/ind_352.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando limpeza e pintura de guias do bairro da Ressaca</t>
+  </si>
+  <si>
+    <t>20178</t>
+  </si>
+  <si>
+    <t>353</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20178/ind_353.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção das luminárias do Curral, próximo a casa Paulo de Araudo.</t>
+  </si>
+  <si>
+    <t>20180</t>
+  </si>
+  <si>
+    <t>355</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20180/ind_355.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção das luminárias do Bairro do Silverio.</t>
+  </si>
+  <si>
+    <t>20182</t>
+  </si>
+  <si>
+    <t>357</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20182/ind_357.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção das luminárias na Rua Amazonas e Rua Alagoas do Disneylândia.</t>
+  </si>
+  <si>
+    <t>20183</t>
+  </si>
+  <si>
+    <t>358</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20183/19.05_-_indicacao_-_358.doc</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo nas Estradas do Bairro da Cachoeira do Gabriel.</t>
+  </si>
+  <si>
+    <t>20184</t>
+  </si>
+  <si>
+    <t>359</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20184/ind_359.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo na Estrada do Verava KM 11,5.</t>
+  </si>
+  <si>
+    <t>20185</t>
+  </si>
+  <si>
+    <t>360</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20185/ind_360.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo na Travessa Justino Antônio Garcia, Bairro do Gabriel.</t>
+  </si>
+  <si>
+    <t>20186</t>
+  </si>
+  <si>
+    <t>361</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20186/ind_361.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo na rua da Assembleia de Deus, ministério Belém, no Bairro do Gabriel.</t>
+  </si>
+  <si>
+    <t>20187</t>
+  </si>
+  <si>
+    <t>362</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20187/ind_362.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção nas estradas do Bairro do Lageadinho.</t>
+  </si>
+  <si>
+    <t>20196</t>
+  </si>
+  <si>
+    <t>370</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20196/indicacao_manutencao_estrada_que_liga_campo_verde_ao_machados_-_fatima_alessandra.doc</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção e cascalhamento na estrada que liga o Campo Verde ao Machados, Campo Verde.</t>
+  </si>
+  <si>
+    <t>20197</t>
+  </si>
+  <si>
+    <t>371</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20197/ind_371.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando instalação de lombada na Estrada Vicinal Tancredo Neves.</t>
+  </si>
+  <si>
+    <t>20203</t>
+  </si>
+  <si>
+    <t>372</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20203/ind_372.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção da via Rua Kazuichi Kamimura, no Cocais, km 84 da Rodovia Bunjiro Nakao.</t>
+  </si>
+  <si>
+    <t>20205</t>
+  </si>
+  <si>
+    <t>373</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20205/ind_373.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando a realização de serviços de tapa-buraco no trevo entre as ruas: Francisco de Barros e Júlio Gabriel Vieira.</t>
+  </si>
+  <si>
+    <t>20206</t>
+  </si>
+  <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20206/ind_374.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção na Estrada Engenheiro Egídio Parasmo, suas vias paralelas e transversais, no Recreio.</t>
+  </si>
+  <si>
+    <t>20207</t>
+  </si>
+  <si>
+    <t>375</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20207/031_-_manutencao_luminarias_engo_egidio_parasmo_-_recreio_.docx</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção das luminárias públicas existentes na Estrada Engenheiro Egídio Parasmo, Recreio.</t>
+  </si>
+  <si>
+    <t>20208</t>
+  </si>
+  <si>
+    <t>376</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20208/ind_376.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando a instalação de duas lombadas na Estrada Vicinal Júlio Dal Fabbro, km 15, Vargem do Salto.</t>
+  </si>
+  <si>
+    <t>20209</t>
+  </si>
+  <si>
+    <t>377</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20209/ind_377.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção da Estrada Municipal do Paiol Grande.</t>
+  </si>
+  <si>
+    <t>20210</t>
+  </si>
+  <si>
+    <t>378</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20210/ind_378.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção da luminária pública na Rua Benjamin Constant, Centro, em frente ao imóvel nº 243.</t>
+  </si>
+  <si>
+    <t>20212</t>
+  </si>
+  <si>
+    <t>380</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20212/ind_380.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando a realização da poda das árvores existentes na Praça Roque Soares de Campos, Jardim Sandra Maria.</t>
+  </si>
+  <si>
+    <t>20213</t>
+  </si>
+  <si>
+    <t>381</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20213/ind_381.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção e cascalhamento das Ruas no bairro Bananal e Cachoeira.</t>
+  </si>
+  <si>
+    <t>20215</t>
+  </si>
+  <si>
+    <t>383</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20215/ind_383.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando que seja realizado serviço de manutenção na Alameda River Side.</t>
+  </si>
+  <si>
+    <t>20216</t>
+  </si>
+  <si>
+    <t>384</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20216/ind_384.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando o serviço de reparo na tampa de bueiro localizado em frente à quadra de areia na Área de Lazer 2.</t>
+  </si>
+  <si>
+    <t>20217</t>
+  </si>
+  <si>
+    <t>385</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20217/indicacao_manutencaorua_benedito_da_silva_pinto_-_amanda.doc</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando a manutenção e cascalhamento na rua Benedito da Silva Pinto, Piaí.</t>
+  </si>
+  <si>
+    <t>20228</t>
+  </si>
+  <si>
+    <t>386</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20228/colocacao_de_2_dois_bracos_de_luminaria.docx</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando A colocação de (2) dois braços de luminária na Travessa Vargem Grande bairro Votorantim.</t>
+  </si>
+  <si>
+    <t>20064</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>PLO</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20064/plo_244_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>“Institui diretrizes para a transparência e ampla divulgação dos dias da coleta de resíduos sólidos domiciliares no município da estância turística de Ibiúna.”</t>
+  </si>
+  <si>
     <t>19776</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Tiago Godinho</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19776/req_10_-_2026.pdf</t>
   </si>
   <si>
     <t>"Requerimento ao Chefe do Executivo Municipal para que forneça informações quanto a obra do Calçadão da Rodoviária."</t>
   </si>
   <si>
     <t>19777</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19777/req_11_-_2026.pdf</t>
   </si>
   <si>
     <t>"Requerimento ao Chefe do Executivo Municipal solicitando esclarecimentos quanto à operação "tapa-buraco"."</t>
   </si>
   <si>
     <t>19801</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19801/requerimento_013.pdf</t>
   </si>
   <si>
     <t>"Requerimento à SABESP solicitando providências quanto a vazamentos de água e esgoto em diversos bairros."</t>
+  </si>
+  <si>
+    <t>20052</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20052/requerimento_028.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento ao Prefeito Municipal solicitando informações acerca de obra de asfaltamento da Rua Moscou, no Residencial Europa.</t>
+  </si>
+  <si>
+    <t>20073</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20073/requerimento_029.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento ao Prefeito Municipal solicitando à ARTESP reparo da rodovia Bunjiro Nakao, km 77,5.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2229,68 +3135,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19703/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19704/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19705/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19706/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19707/indicacao_029.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19708/indicacao_030.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19709/indicacao_031.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19710/indicacao_032.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19711/indicacao_033.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19712/indicacao_034.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19713/indicacao_035.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19714/indicacao_036.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19715/indicacao_037.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19716/indicacao_038.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19717/indicacao_039.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19718/indicacao_040.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19719/indicacao_041.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19720/indicacao_042.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19721/indicacao_043.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19722/indicacao_044.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19723/indicacao_045.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19724/indicacao_046.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19725/indicacao_047.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19726/indicacao_048.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19727/indicacao_049.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19728/indicacao_050.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19729/indicacao_051.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19730/indicacao_052.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19731/indicacao_053.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19732/indicacao_054.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19733/indicacao_055.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19734/indicacao_056.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19735/indicacao_057.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19736/indicacao_058.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19737/indicacao_059.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19738/indicacao_060.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19739/indicacao_061.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19740/indicacao_062.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19741/indicacao_063.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19742/indicacao_064.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19744/indicacao_066.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19746/indicacao_067.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19753/indicacao_071.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19780/indicacao_081.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19781/indicacao_082.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19785/indicacao_086.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19786/indicacao_087.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19788/indicacao_089.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19789/indicacao_090.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19791/indicacao_092.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19792/indicacao_093.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19794/indicacao_095.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19796/indicacao_096.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19798/indicacao_097.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19799/indicacao_098.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19800/indicacao_099.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19802/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19803/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19807/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19822/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19824/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19825/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19827/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19828/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19829/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19832/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19834/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19835/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19836/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19843/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19853/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19869/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19872/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19881/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19882/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19884/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19886/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19887/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19889/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19890/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19891/indicacao_167.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19893/indicacao_169.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19894/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19895/indicacao_171.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19896/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19897/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19898/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19899/indicacao_175.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19900/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19901/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19902/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19904/indicacao_180.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19905/indicacao_181.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19906/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19907/indicacao_183.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19908/indicacao_184.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19909/indicacao_185.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19911/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19914/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19916/indicacao_189.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19917/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19919/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19920/indicacao_192.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19921/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19922/indicacao_194.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19927/indicacao_197.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19931/indicacao_199.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19940/indicacao_203.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19941/indicacao_204.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19942/indicacao_205.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19943/indicacao_206.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19944/indicacao_207.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19949/indicacao_209.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19950/indicacao_210.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19952/indicacao_212.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19953/015_-_sinalizacao_do_cruzamento_da_rua_bolivia_com_a_estrada_vicinal_tancredo_neves.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19955/016_-_manutencao_da_estrada_municipal_engo_egidio_parasmo__parasmo.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19958/indicacao_217.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19960/indicacao_2026-_manutencao_bocas_de_lobo_e_tapa_buracos_-_residencial_europa.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19966/indicacao_105_rua_anacleto_puris.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19967/019_-_manutencao_da_rua_bertioga_bo_cachoeira_-_in01926cad0155dd110326.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19968/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19969/indicacao_manutencao_estrada_pintos_-_lageadinho_-_maria_lazara.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19970/indicacao_106_ruas_sao_marcos.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19974/indicacao_manutencao_das_ruas_manuel_clemente_-_etiopia_-_aline.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19975/indicacao_manutencao_das_ruas_adjacentes_a_estada_municipal_vergilio_firmino_de_almeida_no_colegio_-_lia.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19976/020_-_manutencao_da_via_antonio_soares_bo_paiol_pequeno.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19978/indicacao_manutencao_da_alameda_antonio_da_anunciacao_-_rosarial_-_samuel.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19979/indicacao_manutencao_da_rua_sem_nome_-_lageadinho_-_cinthia_e_rodolfo.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19984/indicacao_manutencao_da_rua_benedito_vieira_goncalves_-_dois_corregos_-_leny_e_daniel.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19986/indicacao_manutencao_da_rua_barueri_-_pintos_-_rosaria.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19987/indicacao_manutencao_da_rua_aruja_-_pintos_-_luciana_amiga_tabata.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19988/sabesp_galeria_aberta.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19989/indicacao_manutencao_rua_bertioga_-_cachoeira_-_wilson.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19990/indicacao_motonivrladora_e_cascalhamento__bela_vista.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19991/ind._final_campo_verde.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19992/rosarial_ind_cm.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19997/indicacao_108_zeladoria_vila_lima.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19999/indicacao_110_rocagem_jemima.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20014/indicacao_113_bueiros_santos_dummont.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20020/rua_da_servidao_bairro_dos_coelhos.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20021/acesso_a_quadra_poliesportiva_das_escola_padre_elidio_montovani.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20027/indicacao_114_zeladoria_rosarial.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20028/indicacao_115_rocagem_est_armindo_setti.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20029/indicacao_116_rua_graciliano_rosarial.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20030/rosarial_estrada_edi.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20035/indicacao_manutencao_estrada_joao_coelho_ramalho_-_francine.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19776/req_10_-_2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19777/req_11_-_2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19801/requerimento_013.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19703/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19704/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19705/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19706/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19707/indicacao_029.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19708/indicacao_030.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19709/indicacao_031.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19710/indicacao_032.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19711/indicacao_033.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19712/indicacao_034.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19713/indicacao_035.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19714/indicacao_036.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19715/indicacao_037.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19716/indicacao_038.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19717/indicacao_039.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19718/indicacao_040.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19719/indicacao_041.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19720/indicacao_042.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19721/indicacao_043.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19722/indicacao_044.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19723/indicacao_045.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19724/indicacao_046.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19725/indicacao_047.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19726/indicacao_048.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19727/indicacao_049.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19728/indicacao_050.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19729/indicacao_051.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19730/indicacao_052.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19731/indicacao_053.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19732/indicacao_054.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19733/indicacao_055.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19734/indicacao_056.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19735/indicacao_057.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19736/indicacao_058.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19737/indicacao_059.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19738/indicacao_060.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19739/indicacao_061.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19740/indicacao_062.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19741/indicacao_063.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19742/indicacao_064.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19744/indicacao_066.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19746/indicacao_067.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19753/indicacao_071.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19780/indicacao_081.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19781/indicacao_082.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19785/indicacao_086.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19786/indicacao_087.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19788/indicacao_089.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19789/indicacao_090.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19791/indicacao_092.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19792/indicacao_093.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19794/indicacao_095.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19796/indicacao_096.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19798/indicacao_097.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19799/indicacao_098.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19800/indicacao_099.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19802/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19803/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19807/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19822/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19824/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19825/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19827/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19828/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19829/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19832/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19834/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19835/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19836/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19843/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19853/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19869/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19872/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19881/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19882/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19884/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19886/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19887/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19889/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19890/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19891/indicacao_167.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19893/indicacao_169.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19894/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19895/indicacao_171.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19896/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19897/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19898/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19899/indicacao_175.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19900/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19901/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19902/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19904/indicacao_180.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19905/indicacao_181.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19906/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19907/indicacao_183.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19908/indicacao_184.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19909/indicacao_185.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19911/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19914/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19916/indicacao_189.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19917/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19919/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19920/indicacao_192.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19921/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19922/indicacao_194.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19927/indicacao_197.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19931/indicacao_199.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19940/indicacao_203.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19941/indicacao_204.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19942/indicacao_205.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19943/indicacao_206.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19944/indicacao_207.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19949/indicacao_209.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19950/indicacao_210.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19952/indicacao_212.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19953/indicacao_213.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19955/indicacao_214.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19958/indicacao_217.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19960/indicacao_218.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19966/indicacao_105_rua_anacleto_puris.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19967/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19968/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19969/indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19970/indicacao_223.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19974/indicacao_224.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19975/indicacao_225.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19976/indicacao_226.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19978/indicacao_227.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19979/indicacao_228.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19984/indicacao_229.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19986/indicacao_231.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19987/indicacao_232.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19988/indicacao_233.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19989/indicacao_234.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19990/indicacao_235.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19991/indicacao_236.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19992/indicacao_237.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19997/indicacao_240.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19999/indicacao_242.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20014/indicacao_255.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20020/indicacao_258.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20021/indicacao_259.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20027/indicacao_260.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20028/indicacao_261.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20029/indicacao_262.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20030/indicacao_263.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20035/indicacao_264.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20042/indicacao_269.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20043/indicacao_270.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20055/indicacao_274.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20056/indicacao_275.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20057/indicacao_276.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20058/indicacao_277.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20059/indicacao_278.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20060/indicacao_279.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20061/indicacao_280.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20062/indicacao_281.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20071/indicacao_285.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20072/indicacao_286.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20088/indicacao_287.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20089/indicacao_288.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20115/ind_306.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20117/ind_308.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20119/ind_309.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20121/ind_311.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20122/ind_312.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20123/ind_313.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20138/indicacao_recanto_serrano.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20141/ind_320.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20142/ind_321.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20143/ind_322.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20150/ind_326.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20152/ind_327.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20153/ind_328.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20154/ind_329.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20155/ind_330.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20156/ind_331.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20157/ind_332.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20158/ind_333.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20160/ind_335.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20162/ind_337.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20163/ind_338.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20164/ind_339.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20165/ind_340.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20166/ind_341.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20167/ind_342.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20168/ind_343.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20169/estrada_da_seicho_noie_a_rod_quintino_de_lima.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20170/rua_jabuti_recanto_primavera.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20171/ind_346.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20172/ind_347.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20173/ind_348.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20174/ind_349.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20175/ind_350.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20176/ind_351.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20177/ind_352.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20178/ind_353.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20180/ind_355.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20182/ind_357.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20183/19.05_-_indicacao_-_358.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20184/ind_359.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20185/ind_360.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20186/ind_361.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20187/ind_362.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20196/indicacao_manutencao_estrada_que_liga_campo_verde_ao_machados_-_fatima_alessandra.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20197/ind_371.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20203/ind_372.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20205/ind_373.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20206/ind_374.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20207/031_-_manutencao_luminarias_engo_egidio_parasmo_-_recreio_.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20208/ind_376.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20209/ind_377.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20210/ind_378.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20212/ind_380.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20213/ind_381.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20215/ind_383.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20216/ind_384.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20217/indicacao_manutencaorua_benedito_da_silva_pinto_-_amanda.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20228/colocacao_de_2_dois_bracos_de_luminaria.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20064/plo_244_-_2026.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19776/req_10_-_2026.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19777/req_11_-_2026.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19801/requerimento_013.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20052/requerimento_028.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20073/requerimento_029.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H151"/>
+  <dimension ref="A1:H226"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="174.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="155.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -6109,115 +7015,2065 @@
       </c>
       <c r="E148" t="s">
         <v>12</v>
       </c>
       <c r="F148" t="s">
         <v>198</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>607</v>
       </c>
       <c r="H148" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
         <v>609</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
         <v>610</v>
       </c>
       <c r="D149" t="s">
+        <v>11</v>
+      </c>
+      <c r="E149" t="s">
+        <v>12</v>
+      </c>
+      <c r="F149" t="s">
         <v>611</v>
       </c>
-      <c r="E149" t="s">
+      <c r="G149" s="1" t="s">
         <v>612</v>
       </c>
-      <c r="F149" t="s">
+      <c r="H149" t="s">
         <v>613</v>
-      </c>
-[...4 lines deleted...]
-        <v>615</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
+        <v>614</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>615</v>
+      </c>
+      <c r="D150" t="s">
+        <v>11</v>
+      </c>
+      <c r="E150" t="s">
+        <v>12</v>
+      </c>
+      <c r="F150" t="s">
+        <v>198</v>
+      </c>
+      <c r="G150" s="1" t="s">
         <v>616</v>
       </c>
-      <c r="B150" t="s">
-[...2 lines deleted...]
-      <c r="C150" t="s">
+      <c r="H150" t="s">
         <v>617</v>
-      </c>
-[...13 lines deleted...]
-        <v>619</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
+        <v>618</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>619</v>
+      </c>
+      <c r="D151" t="s">
+        <v>11</v>
+      </c>
+      <c r="E151" t="s">
+        <v>12</v>
+      </c>
+      <c r="F151" t="s">
+        <v>184</v>
+      </c>
+      <c r="G151" s="1" t="s">
         <v>620</v>
       </c>
-      <c r="B151" t="s">
-[...2 lines deleted...]
-      <c r="C151" t="s">
+      <c r="H151" t="s">
         <v>621</v>
       </c>
-      <c r="D151" t="s">
-[...5 lines deleted...]
-      <c r="F151" t="s">
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>622</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>623</v>
+      </c>
+      <c r="D152" t="s">
+        <v>11</v>
+      </c>
+      <c r="E152" t="s">
+        <v>12</v>
+      </c>
+      <c r="F152" t="s">
+        <v>184</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="H152" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>626</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>627</v>
+      </c>
+      <c r="D153" t="s">
+        <v>11</v>
+      </c>
+      <c r="E153" t="s">
+        <v>12</v>
+      </c>
+      <c r="F153" t="s">
+        <v>184</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="H153" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>630</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>631</v>
+      </c>
+      <c r="D154" t="s">
+        <v>11</v>
+      </c>
+      <c r="E154" t="s">
+        <v>12</v>
+      </c>
+      <c r="F154" t="s">
+        <v>184</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="H154" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>634</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>635</v>
+      </c>
+      <c r="D155" t="s">
+        <v>11</v>
+      </c>
+      <c r="E155" t="s">
+        <v>12</v>
+      </c>
+      <c r="F155" t="s">
+        <v>184</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="H155" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>638</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>639</v>
+      </c>
+      <c r="D156" t="s">
+        <v>11</v>
+      </c>
+      <c r="E156" t="s">
+        <v>12</v>
+      </c>
+      <c r="F156" t="s">
+        <v>184</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="H156" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>642</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>643</v>
+      </c>
+      <c r="D157" t="s">
+        <v>11</v>
+      </c>
+      <c r="E157" t="s">
+        <v>12</v>
+      </c>
+      <c r="F157" t="s">
+        <v>184</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="H157" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>646</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>647</v>
+      </c>
+      <c r="D158" t="s">
+        <v>11</v>
+      </c>
+      <c r="E158" t="s">
+        <v>12</v>
+      </c>
+      <c r="F158" t="s">
+        <v>184</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="H158" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>650</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>651</v>
+      </c>
+      <c r="D159" t="s">
+        <v>11</v>
+      </c>
+      <c r="E159" t="s">
+        <v>12</v>
+      </c>
+      <c r="F159" t="s">
+        <v>42</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="H159" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>654</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>655</v>
+      </c>
+      <c r="D160" t="s">
+        <v>11</v>
+      </c>
+      <c r="E160" t="s">
+        <v>12</v>
+      </c>
+      <c r="F160" t="s">
+        <v>42</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="H160" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>658</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>659</v>
+      </c>
+      <c r="D161" t="s">
+        <v>11</v>
+      </c>
+      <c r="E161" t="s">
+        <v>12</v>
+      </c>
+      <c r="F161" t="s">
+        <v>42</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="H161" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>662</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>663</v>
+      </c>
+      <c r="D162" t="s">
+        <v>11</v>
+      </c>
+      <c r="E162" t="s">
+        <v>12</v>
+      </c>
+      <c r="F162" t="s">
+        <v>42</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="H162" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>666</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>667</v>
+      </c>
+      <c r="D163" t="s">
+        <v>11</v>
+      </c>
+      <c r="E163" t="s">
+        <v>12</v>
+      </c>
+      <c r="F163" t="s">
         <v>223</v>
       </c>
-      <c r="G151" s="1" t="s">
-[...3 lines deleted...]
-        <v>623</v>
+      <c r="G163" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="H163" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>670</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>671</v>
+      </c>
+      <c r="D164" t="s">
+        <v>11</v>
+      </c>
+      <c r="E164" t="s">
+        <v>12</v>
+      </c>
+      <c r="F164" t="s">
+        <v>672</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H164" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>675</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>676</v>
+      </c>
+      <c r="D165" t="s">
+        <v>11</v>
+      </c>
+      <c r="E165" t="s">
+        <v>12</v>
+      </c>
+      <c r="F165" t="s">
+        <v>184</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="H165" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>679</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>680</v>
+      </c>
+      <c r="D166" t="s">
+        <v>11</v>
+      </c>
+      <c r="E166" t="s">
+        <v>12</v>
+      </c>
+      <c r="F166" t="s">
+        <v>184</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="H166" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>683</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>684</v>
+      </c>
+      <c r="D167" t="s">
+        <v>11</v>
+      </c>
+      <c r="E167" t="s">
+        <v>12</v>
+      </c>
+      <c r="F167" t="s">
+        <v>184</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="H167" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>687</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>688</v>
+      </c>
+      <c r="D168" t="s">
+        <v>11</v>
+      </c>
+      <c r="E168" t="s">
+        <v>12</v>
+      </c>
+      <c r="F168" t="s">
+        <v>184</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="H168" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>691</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>692</v>
+      </c>
+      <c r="D169" t="s">
+        <v>11</v>
+      </c>
+      <c r="E169" t="s">
+        <v>12</v>
+      </c>
+      <c r="F169" t="s">
+        <v>184</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="H169" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>695</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>696</v>
+      </c>
+      <c r="D170" t="s">
+        <v>11</v>
+      </c>
+      <c r="E170" t="s">
+        <v>12</v>
+      </c>
+      <c r="F170" t="s">
+        <v>345</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H170" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>699</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>700</v>
+      </c>
+      <c r="D171" t="s">
+        <v>11</v>
+      </c>
+      <c r="E171" t="s">
+        <v>12</v>
+      </c>
+      <c r="F171" t="s">
+        <v>345</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="H171" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>703</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>704</v>
+      </c>
+      <c r="D172" t="s">
+        <v>11</v>
+      </c>
+      <c r="E172" t="s">
+        <v>12</v>
+      </c>
+      <c r="F172" t="s">
+        <v>345</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="H172" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>707</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>708</v>
+      </c>
+      <c r="D173" t="s">
+        <v>11</v>
+      </c>
+      <c r="E173" t="s">
+        <v>12</v>
+      </c>
+      <c r="F173" t="s">
+        <v>345</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="H173" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>711</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>712</v>
+      </c>
+      <c r="D174" t="s">
+        <v>11</v>
+      </c>
+      <c r="E174" t="s">
+        <v>12</v>
+      </c>
+      <c r="F174" t="s">
+        <v>324</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="H174" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>715</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>716</v>
+      </c>
+      <c r="D175" t="s">
+        <v>11</v>
+      </c>
+      <c r="E175" t="s">
+        <v>12</v>
+      </c>
+      <c r="F175" t="s">
+        <v>324</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="H175" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>719</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>720</v>
+      </c>
+      <c r="D176" t="s">
+        <v>11</v>
+      </c>
+      <c r="E176" t="s">
+        <v>12</v>
+      </c>
+      <c r="F176" t="s">
+        <v>324</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="H176" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>723</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>724</v>
+      </c>
+      <c r="D177" t="s">
+        <v>11</v>
+      </c>
+      <c r="E177" t="s">
+        <v>12</v>
+      </c>
+      <c r="F177" t="s">
+        <v>324</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="H177" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>727</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>728</v>
+      </c>
+      <c r="D178" t="s">
+        <v>11</v>
+      </c>
+      <c r="E178" t="s">
+        <v>12</v>
+      </c>
+      <c r="F178" t="s">
+        <v>324</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="H178" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>731</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>732</v>
+      </c>
+      <c r="D179" t="s">
+        <v>11</v>
+      </c>
+      <c r="E179" t="s">
+        <v>12</v>
+      </c>
+      <c r="F179" t="s">
+        <v>324</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="H179" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>735</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>736</v>
+      </c>
+      <c r="D180" t="s">
+        <v>11</v>
+      </c>
+      <c r="E180" t="s">
+        <v>12</v>
+      </c>
+      <c r="F180" t="s">
+        <v>324</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="H180" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>739</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>740</v>
+      </c>
+      <c r="D181" t="s">
+        <v>11</v>
+      </c>
+      <c r="E181" t="s">
+        <v>12</v>
+      </c>
+      <c r="F181" t="s">
+        <v>13</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="H181" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>743</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>744</v>
+      </c>
+      <c r="D182" t="s">
+        <v>11</v>
+      </c>
+      <c r="E182" t="s">
+        <v>12</v>
+      </c>
+      <c r="F182" t="s">
+        <v>13</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="H182" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>747</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>748</v>
+      </c>
+      <c r="D183" t="s">
+        <v>11</v>
+      </c>
+      <c r="E183" t="s">
+        <v>12</v>
+      </c>
+      <c r="F183" t="s">
+        <v>13</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="H183" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>751</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>752</v>
+      </c>
+      <c r="D184" t="s">
+        <v>11</v>
+      </c>
+      <c r="E184" t="s">
+        <v>12</v>
+      </c>
+      <c r="F184" t="s">
+        <v>13</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="H184" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>755</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>756</v>
+      </c>
+      <c r="D185" t="s">
+        <v>11</v>
+      </c>
+      <c r="E185" t="s">
+        <v>12</v>
+      </c>
+      <c r="F185" t="s">
+        <v>184</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="H185" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>759</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>760</v>
+      </c>
+      <c r="D186" t="s">
+        <v>11</v>
+      </c>
+      <c r="E186" t="s">
+        <v>12</v>
+      </c>
+      <c r="F186" t="s">
+        <v>184</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="H186" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>763</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>764</v>
+      </c>
+      <c r="D187" t="s">
+        <v>11</v>
+      </c>
+      <c r="E187" t="s">
+        <v>12</v>
+      </c>
+      <c r="F187" t="s">
+        <v>184</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="H187" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>767</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>768</v>
+      </c>
+      <c r="D188" t="s">
+        <v>11</v>
+      </c>
+      <c r="E188" t="s">
+        <v>12</v>
+      </c>
+      <c r="F188" t="s">
+        <v>184</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="H188" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>771</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>772</v>
+      </c>
+      <c r="D189" t="s">
+        <v>11</v>
+      </c>
+      <c r="E189" t="s">
+        <v>12</v>
+      </c>
+      <c r="F189" t="s">
+        <v>184</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="H189" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>775</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>776</v>
+      </c>
+      <c r="D190" t="s">
+        <v>11</v>
+      </c>
+      <c r="E190" t="s">
+        <v>12</v>
+      </c>
+      <c r="F190" t="s">
+        <v>184</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="H190" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>779</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>780</v>
+      </c>
+      <c r="D191" t="s">
+        <v>11</v>
+      </c>
+      <c r="E191" t="s">
+        <v>12</v>
+      </c>
+      <c r="F191" t="s">
+        <v>179</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="H191" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>783</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>784</v>
+      </c>
+      <c r="D192" t="s">
+        <v>11</v>
+      </c>
+      <c r="E192" t="s">
+        <v>12</v>
+      </c>
+      <c r="F192" t="s">
+        <v>179</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="H192" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>787</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>788</v>
+      </c>
+      <c r="D193" t="s">
+        <v>11</v>
+      </c>
+      <c r="E193" t="s">
+        <v>12</v>
+      </c>
+      <c r="F193" t="s">
+        <v>198</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="H193" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>791</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>792</v>
+      </c>
+      <c r="D194" t="s">
+        <v>11</v>
+      </c>
+      <c r="E194" t="s">
+        <v>12</v>
+      </c>
+      <c r="F194" t="s">
+        <v>179</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="H194" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>795</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>796</v>
+      </c>
+      <c r="D195" t="s">
+        <v>11</v>
+      </c>
+      <c r="E195" t="s">
+        <v>12</v>
+      </c>
+      <c r="F195" t="s">
+        <v>179</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="H195" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>799</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>800</v>
+      </c>
+      <c r="D196" t="s">
+        <v>11</v>
+      </c>
+      <c r="E196" t="s">
+        <v>12</v>
+      </c>
+      <c r="F196" t="s">
+        <v>179</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="H196" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>803</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>804</v>
+      </c>
+      <c r="D197" t="s">
+        <v>11</v>
+      </c>
+      <c r="E197" t="s">
+        <v>12</v>
+      </c>
+      <c r="F197" t="s">
+        <v>672</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="H197" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>807</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>808</v>
+      </c>
+      <c r="D198" t="s">
+        <v>11</v>
+      </c>
+      <c r="E198" t="s">
+        <v>12</v>
+      </c>
+      <c r="F198" t="s">
+        <v>179</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="H198" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>811</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>812</v>
+      </c>
+      <c r="D199" t="s">
+        <v>11</v>
+      </c>
+      <c r="E199" t="s">
+        <v>12</v>
+      </c>
+      <c r="F199" t="s">
+        <v>179</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="H199" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>815</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>816</v>
+      </c>
+      <c r="D200" t="s">
+        <v>11</v>
+      </c>
+      <c r="E200" t="s">
+        <v>12</v>
+      </c>
+      <c r="F200" t="s">
+        <v>179</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="H200" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>819</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>820</v>
+      </c>
+      <c r="D201" t="s">
+        <v>11</v>
+      </c>
+      <c r="E201" t="s">
+        <v>12</v>
+      </c>
+      <c r="F201" t="s">
+        <v>179</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="H201" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>823</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>824</v>
+      </c>
+      <c r="D202" t="s">
+        <v>11</v>
+      </c>
+      <c r="E202" t="s">
+        <v>12</v>
+      </c>
+      <c r="F202" t="s">
+        <v>179</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="H202" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>827</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>828</v>
+      </c>
+      <c r="D203" t="s">
+        <v>11</v>
+      </c>
+      <c r="E203" t="s">
+        <v>12</v>
+      </c>
+      <c r="F203" t="s">
+        <v>179</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="H203" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>831</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>832</v>
+      </c>
+      <c r="D204" t="s">
+        <v>11</v>
+      </c>
+      <c r="E204" t="s">
+        <v>12</v>
+      </c>
+      <c r="F204" t="s">
+        <v>179</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H204" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>835</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>836</v>
+      </c>
+      <c r="D205" t="s">
+        <v>11</v>
+      </c>
+      <c r="E205" t="s">
+        <v>12</v>
+      </c>
+      <c r="F205" t="s">
+        <v>179</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="H205" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>839</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>840</v>
+      </c>
+      <c r="D206" t="s">
+        <v>11</v>
+      </c>
+      <c r="E206" t="s">
+        <v>12</v>
+      </c>
+      <c r="F206" t="s">
+        <v>198</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="H206" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>843</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>844</v>
+      </c>
+      <c r="D207" t="s">
+        <v>11</v>
+      </c>
+      <c r="E207" t="s">
+        <v>12</v>
+      </c>
+      <c r="F207" t="s">
+        <v>198</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="H207" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>847</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>848</v>
+      </c>
+      <c r="D208" t="s">
+        <v>11</v>
+      </c>
+      <c r="E208" t="s">
+        <v>12</v>
+      </c>
+      <c r="F208" t="s">
+        <v>324</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="H208" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>851</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>852</v>
+      </c>
+      <c r="D209" t="s">
+        <v>11</v>
+      </c>
+      <c r="E209" t="s">
+        <v>12</v>
+      </c>
+      <c r="F209" t="s">
+        <v>324</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="H209" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>855</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>856</v>
+      </c>
+      <c r="D210" t="s">
+        <v>11</v>
+      </c>
+      <c r="E210" t="s">
+        <v>12</v>
+      </c>
+      <c r="F210" t="s">
+        <v>324</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="H210" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>859</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>860</v>
+      </c>
+      <c r="D211" t="s">
+        <v>11</v>
+      </c>
+      <c r="E211" t="s">
+        <v>12</v>
+      </c>
+      <c r="F211" t="s">
+        <v>324</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="H211" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>863</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>864</v>
+      </c>
+      <c r="D212" t="s">
+        <v>11</v>
+      </c>
+      <c r="E212" t="s">
+        <v>12</v>
+      </c>
+      <c r="F212" t="s">
+        <v>324</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="H212" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>867</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>868</v>
+      </c>
+      <c r="D213" t="s">
+        <v>11</v>
+      </c>
+      <c r="E213" t="s">
+        <v>12</v>
+      </c>
+      <c r="F213" t="s">
+        <v>324</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="H213" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>871</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>872</v>
+      </c>
+      <c r="D214" t="s">
+        <v>11</v>
+      </c>
+      <c r="E214" t="s">
+        <v>12</v>
+      </c>
+      <c r="F214" t="s">
+        <v>324</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="H214" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>875</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>876</v>
+      </c>
+      <c r="D215" t="s">
+        <v>11</v>
+      </c>
+      <c r="E215" t="s">
+        <v>12</v>
+      </c>
+      <c r="F215" t="s">
+        <v>324</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="H215" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>879</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>880</v>
+      </c>
+      <c r="D216" t="s">
+        <v>11</v>
+      </c>
+      <c r="E216" t="s">
+        <v>12</v>
+      </c>
+      <c r="F216" t="s">
+        <v>223</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="H216" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>883</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>884</v>
+      </c>
+      <c r="D217" t="s">
+        <v>11</v>
+      </c>
+      <c r="E217" t="s">
+        <v>12</v>
+      </c>
+      <c r="F217" t="s">
+        <v>223</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="H217" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>887</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>888</v>
+      </c>
+      <c r="D218" t="s">
+        <v>11</v>
+      </c>
+      <c r="E218" t="s">
+        <v>12</v>
+      </c>
+      <c r="F218" t="s">
+        <v>223</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="H218" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>891</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>892</v>
+      </c>
+      <c r="D219" t="s">
+        <v>11</v>
+      </c>
+      <c r="E219" t="s">
+        <v>12</v>
+      </c>
+      <c r="F219" t="s">
+        <v>198</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="H219" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>895</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>896</v>
+      </c>
+      <c r="D220" t="s">
+        <v>11</v>
+      </c>
+      <c r="E220" t="s">
+        <v>12</v>
+      </c>
+      <c r="F220" t="s">
+        <v>345</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="H220" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>899</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>900</v>
+      </c>
+      <c r="D221" t="s">
+        <v>901</v>
+      </c>
+      <c r="E221" t="s">
+        <v>902</v>
+      </c>
+      <c r="F221" t="s">
+        <v>184</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="H221" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>905</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>906</v>
+      </c>
+      <c r="D222" t="s">
+        <v>907</v>
+      </c>
+      <c r="E222" t="s">
+        <v>908</v>
+      </c>
+      <c r="F222" t="s">
+        <v>909</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="H222" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>912</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>913</v>
+      </c>
+      <c r="D223" t="s">
+        <v>907</v>
+      </c>
+      <c r="E223" t="s">
+        <v>908</v>
+      </c>
+      <c r="F223" t="s">
+        <v>909</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="H223" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>916</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>917</v>
+      </c>
+      <c r="D224" t="s">
+        <v>907</v>
+      </c>
+      <c r="E224" t="s">
+        <v>908</v>
+      </c>
+      <c r="F224" t="s">
+        <v>223</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="H224" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>920</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>25</v>
+      </c>
+      <c r="D225" t="s">
+        <v>907</v>
+      </c>
+      <c r="E225" t="s">
+        <v>908</v>
+      </c>
+      <c r="F225" t="s">
+        <v>324</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="H225" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>923</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>29</v>
+      </c>
+      <c r="D226" t="s">
+        <v>907</v>
+      </c>
+      <c r="E226" t="s">
+        <v>908</v>
+      </c>
+      <c r="F226" t="s">
+        <v>42</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="H226" t="s">
+        <v>925</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6328,50 +9184,125 @@
     <hyperlink ref="G127" r:id="rId126"/>
     <hyperlink ref="G128" r:id="rId127"/>
     <hyperlink ref="G129" r:id="rId128"/>
     <hyperlink ref="G130" r:id="rId129"/>
     <hyperlink ref="G131" r:id="rId130"/>
     <hyperlink ref="G132" r:id="rId131"/>
     <hyperlink ref="G133" r:id="rId132"/>
     <hyperlink ref="G134" r:id="rId133"/>
     <hyperlink ref="G135" r:id="rId134"/>
     <hyperlink ref="G136" r:id="rId135"/>
     <hyperlink ref="G137" r:id="rId136"/>
     <hyperlink ref="G138" r:id="rId137"/>
     <hyperlink ref="G139" r:id="rId138"/>
     <hyperlink ref="G140" r:id="rId139"/>
     <hyperlink ref="G141" r:id="rId140"/>
     <hyperlink ref="G142" r:id="rId141"/>
     <hyperlink ref="G143" r:id="rId142"/>
     <hyperlink ref="G144" r:id="rId143"/>
     <hyperlink ref="G145" r:id="rId144"/>
     <hyperlink ref="G146" r:id="rId145"/>
     <hyperlink ref="G147" r:id="rId146"/>
     <hyperlink ref="G148" r:id="rId147"/>
     <hyperlink ref="G149" r:id="rId148"/>
     <hyperlink ref="G150" r:id="rId149"/>
     <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>