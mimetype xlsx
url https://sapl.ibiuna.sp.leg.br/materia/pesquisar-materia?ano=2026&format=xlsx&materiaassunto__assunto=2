--- v0 (2026-04-03)
+++ v1 (2026-06-10)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="256" uniqueCount="154">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -240,177 +240,279 @@
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19937/indicacao_201.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando a realização de estudos e providências para promover adequação de acessibilidade para portadores de necessidades especiais junto à Escola Estadual Frederico Marcicano, situada no bairro Ressaca."</t>
   </si>
   <si>
     <t>19945</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19945/indicacao_208.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal e à Secretaria de Educação solicitando que verifiquem a situação do Transporte Escolar no bairro do Bastião."</t>
   </si>
   <si>
     <t>19957</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19957/018_-_muros_para_proteger_a_escola_do_bairro_lageado.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19957/indicacao_216.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando a realização de estudos e providências para a construção de muro e instalação de portão na escola localizada no bairro Lageado, visando garantir a segurança do patrimônio público e da comunidade escolar."</t>
   </si>
   <si>
     <t>19968</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19968/indicacao_221.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando providências necessárias sobre a utilização do Ginásio (ao lado da Escola Inês Nunes Makiyama) e do Núcleo Apoio e Assistência Inclusivo Novo Arco Iris, que está sendo utilizado como depósito pela Prefeitura.</t>
   </si>
   <si>
     <t>20021</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20021/acesso_a_quadra_poliesportiva_das_escola_padre_elidio_montovani.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20021/indicacao_259.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando acesso aos alunos da Escola Padre Elídio Montovani para a quadra poliesportiva localizada no fundo da unidade, utilizada para as aulas de Educação Física."</t>
   </si>
   <si>
+    <t>20141</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20141/ind_320.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando reforma  e manutenção na escola E.M. Moysés José Godinho, Campo Verde</t>
+  </si>
+  <si>
+    <t>20159</t>
+  </si>
+  <si>
+    <t>334</t>
+  </si>
+  <si>
+    <t>Dito Santos</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20159/ind_334.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando estudos para instalação de uma Creche Municipal no Bairro do Colégio.</t>
+  </si>
+  <si>
+    <t>20161</t>
+  </si>
+  <si>
+    <t>336</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20161/ind_336.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando implantação de uma Creche Municipal no Rio de Una de Cima.</t>
+  </si>
+  <si>
     <t>20032</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20032/mocao_05.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO ao Projeto de Lei nº 2.531/2021 em trâmite no Congresso Nacional, que institui o piso salarial profissional nacional para os profissionais da educação básica pública que exercem funções de apoio administrativo e técnico.</t>
   </si>
   <si>
+    <t>20199</t>
+  </si>
+  <si>
+    <t>260</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>Mario Pires de Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20199/plc_260_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a criação de 50 vagas de empregos públicos de provimento efetivo de Monitor de Educação para Rede Municipal de Ensino e da Outras Providências."</t>
+  </si>
+  <si>
     <t>19677</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>Mario Pires de Oliveira</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19677/plo_195_-_2026.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a prorrogação da vigência do Plano Municipal de Educação instituído pela Lei Municipal Nº 2006 de 24 de junho de 2015, e dá outras providências."</t>
   </si>
   <si>
     <t>19928</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19928/projeto_de_lei_218.pdf</t>
   </si>
   <si>
     <t>“Fica instituída a ‘Cartilha Azul’, com informativos para todos os pais e responsáveis de alunos com Transtorno do Espectro Autista – TEA, devidamente residentes no Município da Estância Turística de Ibiúna.”</t>
   </si>
   <si>
+    <t>20086</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20086/plo_250_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo Municipal a realizar o repasse de recursos provenientes do Prêmio Excelência Educacional do Governo do Estado às Associações de pais e Mestres (APMs) das escolas da rede municipal de ensino, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>20087</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20087/plo_251_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a alteração de metas e diretrizes ao PPA 2026/2029, LDO para 2026 e a abertura de crédito adicional especial ao orçamento de 2026 e dá outras providências."</t>
+  </si>
+  <si>
+    <t>20134</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20134/plo_258_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>"Institui o Programa Municipal de Inclusão Produtiva e Qualificação Profissional no Município de Ibiúna e da outras providências."</t>
+  </si>
+  <si>
+    <t>20198</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20198/projeto_de_lei_institui_o_programa_sobre_a_reflexao_conscientizacao_e_responsabilizacao_dos_homens_autores_de_violencia_domestica_e_da_outras_providencias.._-_revisto.doc</t>
+  </si>
+  <si>
+    <t>“Institui o programa sobre a reflexão, conscientização e responsabilização dos homens autores de violência doméstica e dá outras providências.”</t>
+  </si>
+  <si>
     <t>20031</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20031/projeto_de_resolucao_-_projeto_escola_na_camara.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20031/projeto_de_resolucao_014.pdf</t>
   </si>
   <si>
     <t>Institui o Programa 'Escola na Câmara' no âmbito da Câmara Municipal da Estância Turística de Ibiúna e dá outras providências.</t>
   </si>
   <si>
     <t>19759</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19759/req_06_-_2026.pdf</t>
   </si>
   <si>
     <t>"Requerimento ao Chefe do Poder Executivo Municipal, assim como à Secretaria de Educação, solicitando informações sobre a desativação do prédio da creche localizada na área central."</t>
   </si>
   <si>
     <t>20026</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20026/requerimento_onibus_escolar.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20026/requerimento_026.pdf</t>
   </si>
   <si>
     <t>"Requerimento ao Prefeito Municipal e ao Secretário de Educação do Município solicitando informações acerca da frota de transporte escolar."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -717,68 +819,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19701/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19761/indicacao_076.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19764/indicacao_079.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19783/indicacao_084.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19793/indicacao_094.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19835/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19851/indicacao_97_e.m._marcia_belmiro_do_lago.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19877/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19884/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19919/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19920/indicacao_192.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19931/indicacao_199.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19937/indicacao_201.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19945/indicacao_208.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19957/018_-_muros_para_proteger_a_escola_do_bairro_lageado.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19968/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20021/acesso_a_quadra_poliesportiva_das_escola_padre_elidio_montovani.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20032/mocao_05.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19677/plo_195_-_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19928/projeto_de_lei_218.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20031/projeto_de_resolucao_-_projeto_escola_na_camara.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19759/req_06_-_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20026/requerimento_onibus_escolar.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19701/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19761/indicacao_076.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19764/indicacao_079.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19783/indicacao_084.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19793/indicacao_094.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19835/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19851/indicacao_97_e.m._marcia_belmiro_do_lago.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19877/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19884/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19919/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19920/indicacao_192.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19931/indicacao_199.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19937/indicacao_201.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19945/indicacao_208.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19957/indicacao_216.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19968/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20021/indicacao_259.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20141/ind_320.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20159/ind_334.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20161/ind_336.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20032/mocao_05.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20199/plc_260_-_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19677/plo_195_-_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19928/projeto_de_lei_218.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20086/plo_250_-_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20087/plo_251_-_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20134/plo_258_-_2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20198/projeto_de_lei_institui_o_programa_sobre_a_reflexao_conscientizacao_e_responsabilizacao_dos_homens_autores_de_violencia_domestica_e_da_outras_providencias.._-_revisto.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20031/projeto_de_resolucao_014.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19759/req_06_-_2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20026/requerimento_026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H24"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="136.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="232.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="254.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1217,220 +1319,436 @@
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>45</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>84</v>
       </c>
       <c r="H18" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>86</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>87</v>
       </c>
       <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>62</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="E19" t="s">
+      <c r="H19" t="s">
         <v>89</v>
-      </c>
-[...7 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>90</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>91</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
         <v>92</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="G20" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="D20" t="s">
+      <c r="H20" t="s">
         <v>94</v>
-      </c>
-[...10 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="D21" t="s">
-        <v>94</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>95</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>18</v>
+        <v>92</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="H21" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>99</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>100</v>
+      </c>
+      <c r="D22" t="s">
+        <v>101</v>
+      </c>
+      <c r="E22" t="s">
+        <v>102</v>
+      </c>
+      <c r="F22" t="s">
+        <v>18</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="B22" t="s">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="H22" t="s">
         <v>104</v>
-      </c>
-[...13 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>105</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>106</v>
+      </c>
+      <c r="D23" t="s">
+        <v>107</v>
+      </c>
+      <c r="E23" t="s">
+        <v>108</v>
+      </c>
+      <c r="F23" t="s">
+        <v>109</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="B23" t="s">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="H23" t="s">
         <v>111</v>
-      </c>
-[...13 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>112</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>113</v>
+      </c>
+      <c r="D24" t="s">
+        <v>114</v>
+      </c>
+      <c r="E24" t="s">
+        <v>115</v>
+      </c>
+      <c r="F24" t="s">
+        <v>109</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="B24" t="s">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="H24" t="s">
         <v>117</v>
       </c>
-      <c r="D24" t="s">
-[...5 lines deleted...]
-      <c r="F24" t="s">
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>118</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>119</v>
+      </c>
+      <c r="D25" t="s">
+        <v>114</v>
+      </c>
+      <c r="E25" t="s">
+        <v>115</v>
+      </c>
+      <c r="F25" t="s">
         <v>18</v>
       </c>
-      <c r="G24" s="1" t="s">
-[...3 lines deleted...]
-        <v>119</v>
+      <c r="G25" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="H25" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>122</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>123</v>
+      </c>
+      <c r="D26" t="s">
+        <v>114</v>
+      </c>
+      <c r="E26" t="s">
+        <v>115</v>
+      </c>
+      <c r="F26" t="s">
+        <v>109</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H26" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>126</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>127</v>
+      </c>
+      <c r="D27" t="s">
+        <v>114</v>
+      </c>
+      <c r="E27" t="s">
+        <v>115</v>
+      </c>
+      <c r="F27" t="s">
+        <v>109</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H27" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>130</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>131</v>
+      </c>
+      <c r="D28" t="s">
+        <v>114</v>
+      </c>
+      <c r="E28" t="s">
+        <v>115</v>
+      </c>
+      <c r="F28" t="s">
+        <v>109</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H28" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>134</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>83</v>
+      </c>
+      <c r="D29" t="s">
+        <v>114</v>
+      </c>
+      <c r="E29" t="s">
+        <v>115</v>
+      </c>
+      <c r="F29" t="s">
+        <v>27</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H29" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>137</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>138</v>
+      </c>
+      <c r="D30" t="s">
+        <v>139</v>
+      </c>
+      <c r="E30" t="s">
+        <v>140</v>
+      </c>
+      <c r="F30" t="s">
+        <v>141</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H30" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>144</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>145</v>
+      </c>
+      <c r="D31" t="s">
+        <v>146</v>
+      </c>
+      <c r="E31" t="s">
+        <v>147</v>
+      </c>
+      <c r="F31" t="s">
+        <v>18</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H31" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>150</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>151</v>
+      </c>
+      <c r="D32" t="s">
+        <v>146</v>
+      </c>
+      <c r="E32" t="s">
+        <v>147</v>
+      </c>
+      <c r="F32" t="s">
+        <v>18</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H32" t="s">
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>