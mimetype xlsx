--- v1 (2026-06-10)
+++ v2 (2026-06-18)
@@ -417,51 +417,51 @@
   <si>
     <t>251</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20087/plo_251_-_2026.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração de metas e diretrizes ao PPA 2026/2029, LDO para 2026 e a abertura de crédito adicional especial ao orçamento de 2026 e dá outras providências."</t>
   </si>
   <si>
     <t>20134</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20134/plo_258_-_2026.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa Municipal de Inclusão Produtiva e Qualificação Profissional no Município de Ibiúna e da outras providências."</t>
   </si>
   <si>
     <t>20198</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20198/projeto_de_lei_institui_o_programa_sobre_a_reflexao_conscientizacao_e_responsabilizacao_dos_homens_autores_de_violencia_domestica_e_da_outras_providencias.._-_revisto.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20198/plo_259_-_2026.pdf</t>
   </si>
   <si>
     <t>“Institui o programa sobre a reflexão, conscientização e responsabilização dos homens autores de violência doméstica e dá outras providências.”</t>
   </si>
   <si>
     <t>20031</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20031/projeto_de_resolucao_014.pdf</t>
   </si>
   <si>
     <t>Institui o Programa 'Escola na Câmara' no âmbito da Câmara Municipal da Estância Turística de Ibiúna e dá outras providências.</t>
   </si>
@@ -819,68 +819,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19701/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19761/indicacao_076.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19764/indicacao_079.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19783/indicacao_084.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19793/indicacao_094.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19835/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19851/indicacao_97_e.m._marcia_belmiro_do_lago.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19877/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19884/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19919/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19920/indicacao_192.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19931/indicacao_199.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19937/indicacao_201.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19945/indicacao_208.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19957/indicacao_216.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19968/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20021/indicacao_259.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20141/ind_320.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20159/ind_334.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20161/ind_336.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20032/mocao_05.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20199/plc_260_-_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19677/plo_195_-_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19928/projeto_de_lei_218.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20086/plo_250_-_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20087/plo_251_-_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20134/plo_258_-_2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20198/projeto_de_lei_institui_o_programa_sobre_a_reflexao_conscientizacao_e_responsabilizacao_dos_homens_autores_de_violencia_domestica_e_da_outras_providencias.._-_revisto.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20031/projeto_de_resolucao_014.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19759/req_06_-_2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20026/requerimento_026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19701/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19761/indicacao_076.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19764/indicacao_079.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19783/indicacao_084.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19793/indicacao_094.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19835/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19851/indicacao_97_e.m._marcia_belmiro_do_lago.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19877/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19884/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19919/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19920/indicacao_192.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19931/indicacao_199.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19937/indicacao_201.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19945/indicacao_208.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19957/indicacao_216.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19968/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20021/indicacao_259.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20141/ind_320.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20159/ind_334.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20161/ind_336.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20032/mocao_05.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20199/plc_260_-_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19677/plo_195_-_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19928/projeto_de_lei_218.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20086/plo_250_-_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20087/plo_251_-_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20134/plo_258_-_2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20198/plo_259_-_2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20031/projeto_de_resolucao_014.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19759/req_06_-_2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20026/requerimento_026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="232.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="254.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>