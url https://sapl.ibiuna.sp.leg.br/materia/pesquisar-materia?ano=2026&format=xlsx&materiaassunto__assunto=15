--- v0 (2026-02-06)
+++ v1 (2026-04-05)
@@ -10,95 +10,134 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="29">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>19860</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>Dr. Rodrigo Moraes</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19860/indicacao_137.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando providências em relação à ocupação indevida, próximo ao Ponto de Taxi da Praça da Matriz, por "andarilhos" - população de rua.</t>
+  </si>
+  <si>
+    <t>19929</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>PLO</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária</t>
+  </si>
+  <si>
+    <t>Francine Bello</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19929/projeto_de_lei_219.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a garantia de prioridade às mães ou tutor/curador legal com filhos portadores de Disfunção Neuromotora Grave, Deficiência Múltipla, Transtorno do Espectro Autista (TEA), Síndrome de Down ou outras deficiências nos programas habitacionais no Município da Estância Turística de Ibiúna, e dá outras providências.”</t>
+  </si>
+  <si>
     <t>19756</t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>4</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>Francine Bello</t>
-[...2 lines deleted...]
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19756/req_04_-_2026.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19756/req_04_-_2026.pdf</t>
   </si>
   <si>
     <t>"Requerimento ao Chefe do Poder Executivo Municipal e à Secretaria de Assistência Social solicitando informações sobre projetos de acolhimento a pessoas em situação de rua."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -405,69 +444,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19756/req_04_-_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19860/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19929/projeto_de_lei_219.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19756/req_04_-_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H2"/>
+  <dimension ref="A1:H4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="13.5703125" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="157.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="17.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.140625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -478,53 +517,107 @@
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
+    <row r="3" spans="1:8">
+      <c r="A3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H3" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D4" t="s">
+        <v>25</v>
+      </c>
+      <c r="E4" t="s">
+        <v>26</v>
+      </c>
+      <c r="F4" t="s">
+        <v>20</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H4" t="s">
+        <v>28</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
+    <hyperlink ref="G3" r:id="rId2"/>
+    <hyperlink ref="G4" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>