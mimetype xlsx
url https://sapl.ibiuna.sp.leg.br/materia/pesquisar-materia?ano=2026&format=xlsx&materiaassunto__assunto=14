--- v0 (2026-02-05)
+++ v1 (2026-04-03)
@@ -10,140 +10,209 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="53">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>19711</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Charles Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19711/indicacao_quadra_pintos.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19711/indicacao_033.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal Mário Pires, com ciência ao Vice-Prefeito Naldo Firmino, solicitando manutenção geral e zeladoria da quadra de esportes localizada no Bairro dos Pintos, ao lado da Escola Manoel Clemente.</t>
   </si>
   <si>
     <t>19713</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Dito Santos</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19713/bernardino_miguel_da_silva.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19713/indicacao_035.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando para que este, após consulta ao setor competente, realize os serviços de motonivelamento, cascalhamento, limpeza das laterais da via, instalação de novos bicos de luz, substituição de lâmpadas da iluminação pública, implantação de sinalização viária e manutenção periódica na Estrada Municipal Bernardino Miguel da Silva, localizada no Bairro Rio de Una de Cima.</t>
   </si>
   <si>
     <t>19732</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19732/ciclovia.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19732/indicacao_054.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando que este, após consulta ao setor competente, realize os serviços de limpeza e poda da vegetação na ciclovia da Avenida Antônio Falci.</t>
   </si>
   <si>
     <t>19758</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Francine Bello</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19758/indicacao_bebedouros.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19758/indicacao_074.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Poder Municipal solicitando a instalação de bebedouros com água potável nas áreas de lazer, pista de caminhada, centro olímpico, e demais espaços utilizados para atividades físicas."</t>
+  </si>
+  <si>
+    <t>19822</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>Lucas do Samu</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19822/indicacao_114.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando a realização de manutenção dos alambrados da Área de Lazer 2."</t>
+  </si>
+  <si>
+    <t>19862</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>Dr. Rodrigo Moraes</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19862/indicacao_139.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando reforma do Ginásio Municipal - "Zezitão", bairro Jardim Nova Ibiúna.</t>
+  </si>
+  <si>
+    <t>19919</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>Carlinhos</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19919/indicacao_191.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando a realização, com urgência, da manutenção e reparos no telhado do ginásio de esportes localizado na Escola Municipal Seme Issa, no Bairro do Piaí."</t>
+  </si>
+  <si>
+    <t>19968</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19968/indicacao_221.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando providências necessárias sobre a utilização do Ginásio (ao lado da Escola Inês Nunes Makiyama) e do Núcleo Apoio e Assistência Inclusivo Novo Arco Iris, que está sendo utilizado como depósito pela Prefeitura.</t>
+  </si>
+  <si>
+    <t>20021</t>
+  </si>
+  <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20021/acesso_a_quadra_poliesportiva_das_escola_padre_elidio_montovani.docx</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando acesso aos alunos da Escola Padre Elídio Montovani para a quadra poliesportiva localizada no fundo da unidade, utilizada para as aulas de Educação Física."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -447,68 +516,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19711/indicacao_quadra_pintos.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19713/bernardino_miguel_da_silva.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19732/ciclovia.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19758/indicacao_bebedouros.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19711/indicacao_033.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19713/indicacao_035.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19732/indicacao_054.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19758/indicacao_074.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19822/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19862/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19919/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19968/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20021/acesso_a_quadra_poliesportiva_das_escola_padre_elidio_montovani.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H5"/>
+  <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="17.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="17.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="136.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -598,56 +667,191 @@
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H5" t="s">
         <v>29</v>
       </c>
     </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>32</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>37</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H7" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>42</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H8" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>46</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H9" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>50</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>42</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H10" t="s">
+        <v>52</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>