--- v1 (2026-04-03)
+++ v2 (2026-05-19)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="70">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -165,54 +165,105 @@
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19919/indicacao_191.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando a realização, com urgência, da manutenção e reparos no telhado do ginásio de esportes localizado na Escola Municipal Seme Issa, no Bairro do Piaí."</t>
   </si>
   <si>
     <t>19968</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19968/indicacao_221.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando providências necessárias sobre a utilização do Ginásio (ao lado da Escola Inês Nunes Makiyama) e do Núcleo Apoio e Assistência Inclusivo Novo Arco Iris, que está sendo utilizado como depósito pela Prefeitura.</t>
   </si>
   <si>
     <t>20021</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20021/acesso_a_quadra_poliesportiva_das_escola_padre_elidio_montovani.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20021/indicacao_259.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando acesso aos alunos da Escola Padre Elídio Montovani para a quadra poliesportiva localizada no fundo da unidade, utilizada para as aulas de Educação Física."</t>
+  </si>
+  <si>
+    <t>20055</t>
+  </si>
+  <si>
+    <t>274</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20055/indicacao_274.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção e melhorias na quadra esportiva do CDHU Gemima.</t>
+  </si>
+  <si>
+    <t>20056</t>
+  </si>
+  <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20056/indicacao_275.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção e melhorias na quadra esportiva do CDHU Santa Lúcia.</t>
+  </si>
+  <si>
+    <t>20060</t>
+  </si>
+  <si>
+    <t>279</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20060/indicacao_279.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando a instalação de bebedouros no Ginásio de Esportes.</t>
+  </si>
+  <si>
+    <t>20148</t>
+  </si>
+  <si>
+    <t>324</t>
+  </si>
+  <si>
+    <t>Abel do Cupim</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20148/ginasio_coberto_ou_campo_futebol__em_um_terreno_baldio__no_bairro_campo_verde_1.docx</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando construção de ginásio coberto ou campo futebol  em um terreno baldio  no bairro Campo Verde.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -516,68 +567,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19711/indicacao_033.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19713/indicacao_035.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19732/indicacao_054.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19758/indicacao_074.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19822/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19862/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19919/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19968/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20021/acesso_a_quadra_poliesportiva_das_escola_padre_elidio_montovani.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19711/indicacao_033.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19713/indicacao_035.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19732/indicacao_054.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19758/indicacao_074.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19822/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19862/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19919/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19968/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20021/indicacao_259.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20055/indicacao_274.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20056/indicacao_275.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20060/indicacao_279.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20148/ginasio_coberto_ou_campo_futebol__em_um_terreno_baldio__no_bairro_campo_verde_1.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H10"/>
+  <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="136.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="155.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -795,63 +846,171 @@
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>50</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>42</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H10" t="s">
         <v>52</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>54</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>27</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>58</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>27</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H12" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>62</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>27</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H13" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>66</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>67</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H14" t="s">
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>