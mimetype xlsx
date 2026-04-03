--- v0 (2026-02-06)
+++ v1 (2026-04-03)
@@ -10,962 +10,2138 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="576" uniqueCount="305">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1352" uniqueCount="697">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>19678</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Charles Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19678/iracema_godinho.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19678/indicacao_001.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção da Rua Iracema Godinho, Bairro Campo Verde</t>
   </si>
   <si>
     <t>19679</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19679/alipio_ferreira.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19679/indicacao_002.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção na Rua Alípio Ferreira, bairro Campo Verde.</t>
   </si>
   <si>
     <t>19680</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19680/jose_manoel_ferreira.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19680/indicacao_003.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção na Rua José Manoel Ferreira, bairro Campo Verde.</t>
   </si>
   <si>
     <t>19681</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19681/boaventura_jose_rodrigues_neto.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19681/indicacao_004.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção na Rua Boaventura José Rodrigues Neto, bairro Campo Verde.</t>
   </si>
   <si>
     <t>19682</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19682/iracema_maria_godinho.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19682/indicacao_005.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção na Rua Iracema Maria Godinho, bairro Campo Verde.</t>
   </si>
   <si>
     <t>19683</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19683/alameda_florence.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19683/alameda_florence.doc</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção na Alameda Florence, bairro Campo Verde.</t>
   </si>
   <si>
     <t>19684</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19684/rua_14_de_junho.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19684/indicacao_007.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção na Rua 14 de Junho, bairro Campo Verde.</t>
   </si>
   <si>
     <t>19685</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19685/carlos_sumida.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19685/indicacao_008.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção na Rua Carlos Sumida, bairro Campo Verde.</t>
   </si>
   <si>
     <t>19686</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19686/alameda_angatuba.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19686/indicacao_009.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção na Alameda Angatuba, Bairro Campo Verde.</t>
   </si>
   <si>
     <t>19687</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19687/godinho_e_silva.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19687/indicacao_010.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção na Rua Godinho e Silva, bairro Campo Verde.</t>
   </si>
   <si>
     <t>19688</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19688/andreza_godinho.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19688/indicacao_011.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção na Rua Andreza Godinho, bairro Campo Verde.</t>
   </si>
   <si>
     <t>19689</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19689/familia_sumida.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19689/indicacao_012.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção na Rua Família Sumida, bairro Campo Verde.</t>
   </si>
   <si>
     <t>19690</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19690/familia_justo_e_silva.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19690/indicacao_013.pdf</t>
   </si>
   <si>
     <t>O Vereador Charles Guimarães, no uso de suas atribuições legais e regimentais, vem respeitosamente indicar ao Excelentíssimo Prefeito Municipal, Sr. Mário Pires, e ao Vice-Prefeito, Sr. Naldo Firmino, que sejam realizadas melhorias urgentes na Rua Família Justo e Silva, localizada no bairro Campo Verde, visando garantir mais segurança, mobilidade e qualidade de vida aos moradores.</t>
   </si>
   <si>
     <t>19691</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19691/tomi_kawakami.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19691/indicacao_014.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção na Rua Tomi Kawakami, bairro Campo Verde.</t>
   </si>
   <si>
     <t>19692</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19692/alameda_sao_paulo.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19692/indicacao_015.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção na Alameda São Paulo, bairro Campo Verde.</t>
   </si>
   <si>
     <t>19693</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19693/travessa_canarinho.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19693/indicacao_016.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção na Travessa Canarinho, bairro Campo Verde.</t>
   </si>
   <si>
     <t>19694</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19694/estrada_campo_verde.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19694/indicacao_017.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção na Estrada Vicinal Campo Verde, bairro Campo Verde.</t>
   </si>
   <si>
     <t>19695</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19695/alameda_sao_roque.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19695/indicacao_018.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção na Alameda São Roque, bairro Campo Verde.</t>
   </si>
   <si>
     <t>19696</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19696/valentim_oliveira.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19696/indicacao_019.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção na Rua Valentim de Oliveira, bairro Campo Verde.</t>
   </si>
   <si>
     <t>19697</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19697/conjunto_cachoeira.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19697/indicacao_020.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção de ruas e iluminação no Conjunto Habitacional do Bairro da Cachoeira.</t>
   </si>
   <si>
     <t>19698</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19698/bairro_dois_corregos.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19698/indicacao_021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção na Estrada do Aníbal, Bairro Dois Córregos.</t>
   </si>
   <si>
     <t>19700</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19700/haras_santa_rosa_.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19700/indicacao_023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção nas ruas Iperoig, Apinajés, Apiácas, Sumaré, Cajaíba, Cotoxó e Bartira, no Haras Santa Rosa, bairro Ressaca.</t>
   </si>
   <si>
     <t>19703</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Dito Santos</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19703/estrada_municipal_jose_dias_de_oliveira.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19703/indicacao_025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito municipal solicitando para que este, após consulta ao setor competente, realize os serviços de manutenção e zeladoria na Estrada Municipal José Dias de Oliveira, importante via de acesso aos bairros Rio de Una de Cima, Areia Vermelha, Godinhos, Dias e demais localidades do município.</t>
   </si>
   <si>
     <t>19704</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19704/recanto_alto_da_boa_vista.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19704/indicacao_026.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando para que este, após consulta ao setor competente, realize os serviços de manutenção e zeladoria na Rua Recanto Alto da Boa Vista, localizada no Bairro Rio de Una de Cima.</t>
   </si>
   <si>
     <t>19705</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19705/rua_julia_roberto_de_castro.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19705/indicacao_027.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal para que este, após consulta ao setor competente, realize os serviços de manutenção e zeladoria na Rua Júlia Roberto de Castro, localizada no Bairro Rio de Una de Cima.</t>
   </si>
   <si>
     <t>19706</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19706/fukuhiro_ozaki.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19706/indicacao_028.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal para que este, após consulta ao setor competente, realize os serviços de manutenção e zeladoria na Estrada Municipal Fukuhiro Ozaki, localizada no Bairro Rio de Una de Cima.</t>
   </si>
   <si>
     <t>19707</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19707/na_rua_debora.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19707/indicacao_029.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal para que este, após consulta ao setor competente, realize os serviços de manutenção e zeladoria na Rua Débora, localizada no Bairro Rio de Una de Cima.</t>
   </si>
   <si>
     <t>19708</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19708/benedita_pedroso.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19708/indicacao_030.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal para que este, após consulta ao setor competente, realize os serviços de manutenção e zeladoria na Rua Benedita Pedroso, no Bairro Rio de Una de Cima.</t>
   </si>
   <si>
     <t>19709</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19709/francisco_cordeiro_soares.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19709/indicacao_031.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal para que este, após consulta ao setor competente, realize os serviços de manutenção e zeladoria na Estrada Municipal Francisco Cordeiro Soares, localizada no Bairro Rio de Una de Cima.</t>
   </si>
   <si>
     <t>19710</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19710/travessa_benedita_riu_de_una_baixo.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19710/indicacao_032.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, com cópia ao Vice-Prefeito Naldo Firmino, solicitando manutenção geral da Travessa Benedito Almeida Lima, nº 40, localizada no bairro Rio de Una de Baixo, neste município.</t>
   </si>
   <si>
     <t>19712</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19712/estrada_monteiro_lobato.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19712/indicacao_034.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando que sejam realizados os serviços de manutenção e zeladoria na Estrada Monteiro Lobato, localizada no Bairro da Cachoeira.</t>
   </si>
   <si>
     <t>19714</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19714/estrada_cruz_e_souza.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19714/indicacao_036.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando os serviços de manutenção e zeladoria na Estrada Cruz e Souza, localizada no Bairro da Cachoeira.</t>
   </si>
   <si>
     <t>19715</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19715/estrada_das_arvores.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19715/indicacao_037.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando os serviços de manutenção e zeladoria na Estrada das Árvores, localizada no Bairro Rio de Una de Cima.</t>
   </si>
   <si>
     <t>19716</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19716/rua_jacare.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19716/indicacao_038.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando os serviços de manutenção e zeladoria na Rua Jacaré, no Bairro Rio de Una de Cima.</t>
   </si>
   <si>
     <t>19717</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19717/salvador_godinho_da_silva.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19717/indicacao_039.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando os serviços de manutenção e zeladoria na Estrada Municipal Salvador Godinho da Silva, localizada no Bairro dos Godinhos.</t>
   </si>
   <si>
     <t>19718</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19718/estrada_municipal_dias.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19718/indicacao_040.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando os serviços de manutenção e zeladoria na Estrada Municipal dos Dias, no Bairro dos Dias.</t>
   </si>
   <si>
     <t>19719</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19719/fagundes_varela.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19719/indicacao_041.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal para que este, após consulta ao setor competente, realize os serviços de motonivelamento, cascalhamento, limpeza das laterais da via, instalação de novos bicos de luz e substituição de lâmpadas da iluminação pública na Rua Fagundes Varela, localizada no Bairro da Cachoeira.</t>
   </si>
   <si>
     <t>19720</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19720/rua_inacio_v_godinho.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19720/indicacao_042.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a realização dos serviços de zeladoria e manutenção na Rua Inácio Vieira Godinho, no Bairro dos Godinhos.</t>
   </si>
   <si>
     <t>19721</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19721/estrela_dalva.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19721/indicacao_043.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a realização dos serviços de zeladoria e manutenção na Rua Estrela Dalva, localizada no Bairro da Cachoeira.</t>
   </si>
   <si>
     <t>19722</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19722/familia_justo_e_silva.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19722/indicacao_044.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a realização dos serviços de zeladoria e manutenção na Rua Família Justo e Silva, localizada no Bairro da Cachoeira, via que dá acesso ao Bairro Campo Verde.</t>
   </si>
   <si>
     <t>19723</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19723/jose_de_anchieta.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19723/indicacao_045.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando que este, após consulta ao setor competente, realize os serviços de motonivelamento, cascalhamento, limpeza das laterais da via, instalação de novos bicos de luz e substituição de lâmpadas de iluminação pública na Rua José de Anchieta, no Bairro da Cachoeira.</t>
   </si>
   <si>
     <t>19724</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19724/rua_casemiro_deabreu_cachoeira_-_copia.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19724/indicacao_046.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando os serviços de zeladoria e manutenção na Rua Casemiro de Abreu, Bairro da Cachoeira.</t>
   </si>
   <si>
     <t>19725</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19725/rua_carlos_gomes.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19725/indicacao_047.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando os serviços de manutenção e zeladoria na Rua Carlos Gomes, Bairro da Cachoeira.</t>
   </si>
   <si>
     <t>19726</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19726/rua_jose_coelho_ramalho.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19726/indicacao_048.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando os serviços de manutenção e zeladoria na Rua Rua José Coelho Ramalho, no Bairro da Cachoeira.</t>
   </si>
   <si>
     <t>19727</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19727/taquaras.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19727/indicacao_049.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal para que este, após consulta ao setor competente, realize os serviços de manutenção e zeladoria no Loteamento dos Taquaras, Bairro da Cachoeira.</t>
   </si>
   <si>
     <t>19728</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19728/vinios_de_moraes.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19728/indicacao_050.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal para que este, após consulta ao setor competente, realize os serviços de manutenção e zeladoria na Rua Vinícius de Moraes, localizada no Bairro da Cachoeira.</t>
   </si>
   <si>
     <t>19729</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19729/travessa_majestade.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19729/indicacao_051.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal para que este, após consulta ao setor competente, realize os serviços de manutenção e zeladoria na Travessa Majestade, no Bairro da Cachoeira.</t>
   </si>
   <si>
     <t>19730</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19730/estrada_jurandir_de_magalhaes.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19730/indicacao_052.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando que este, após consulta ao setor competente, realize os serviços de tapa-buracos e limpeza das laterais da Estrada Jurandir Jesus Magalhães, que dá acesso ao Clube de Campo, localizada no Bairro da Cachoeira.</t>
   </si>
   <si>
     <t>19731</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19731/carls_drumond.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19731/indicacao_053.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando que este, após consulta ao setor competente, realize os serviços de manutenção e zeladoria na Rua Carlos Drummond de Andrade, no Bairro da Cachoeira.</t>
   </si>
   <si>
     <t>19733</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19733/geny_de_jesus.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19733/indicacao_055.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando que este, após consulta ao setor competente, realize os serviços de manutenção e zeladoria na Rua Geny de Jesus, Bairro da Cachoeira.</t>
   </si>
   <si>
     <t>19734</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19734/otacilio_paulo_de_oliveira.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19734/indicacao_056.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando que este, após consulta ao setor competente, realize os serviços de manutenção e zeladoria na Rua Otacílio Paulo de Oliveira, localizada no Bairro da Cachoeira.</t>
   </si>
   <si>
     <t>19736</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19736/rua_cecilia_meireles.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19736/indicacao_058.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando que este, após consulta ao setor competente, realize os serviços de manutenção e zeladoria na Rua Cecília Meirelles, Bairro da Cachoeira.</t>
   </si>
   <si>
     <t>19737</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19737/rua_raul_pompeia.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19737/indicacao_059.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando que este, após consulta ao setor competente, realize os serviços de manutenção e zeladoria na Rua Raul Pompeia, que dá acesso à AABB, Bairro Bananal, Cachoeira e ao Clube de Campo.</t>
   </si>
   <si>
     <t>19738</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19738/rua_olavo_bilac.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19738/indicacao_060.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando que este, após consulta ao setor competente, realize os serviços de manutenção e zeladoria na Rua Olavo Bilac, no Bairro da Cachoeira.</t>
   </si>
   <si>
     <t>19739</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19739/rua_dom_pedro_ii.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19739/indicacao_061.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando que este, após consulta ao setor competente, realize os serviços de manutenção e zeladoria na Rua Dom Pedro II, localizada no Bairro Vila Lima.</t>
   </si>
   <si>
     <t>19740</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19740/rua_rafael_nunes_de_oliveira.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19740/indicacao_062.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando que este, após consulta ao setor competente, realize os serviços de manutenção e zeladoria na Rua Rafael Nunes de Oliveira, no Bairro da Cachoeira.</t>
   </si>
   <si>
     <t>19741</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19741/travssa_3.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19741/indicacao_063.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando que este, após consulta ao setor competente, realize os serviços de manutenção e zeladoria na Travessa 03, no Bairro da Cachoeira.</t>
   </si>
   <si>
     <t>19742</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19742/rua_jorge_amado.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19742/indicacao_064.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando que este, após consulta ao setor competente, realize os serviços de manutenção e zeladoria na Rua Jorge Amado, no Bairro da Cachoeira.</t>
   </si>
   <si>
     <t>19746</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19746/indicacao_-_manutencao_estradas_lageadinho.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19746/indicacao_067.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a manutenção e reparo na Estrada Fortunato Vieira Pinto, Estrada Sergio Motta e demais Alamedas, do Bairro do Lageadinho, com serviços de motoniveladora e pedra.</t>
   </si>
   <si>
     <t>19750</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Francine Bello</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19750/indicacao_manutencao_ponte_cachoeira.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19750/indicacao_069.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção da ponte da estrada Ibiúna - Mairinque, bairro Cachoeira</t>
   </si>
   <si>
     <t>19755</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19755/indicacao_estrada_vargedo.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19755/indicacao_073.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção  na Estrada do Vargedo</t>
   </si>
   <si>
     <t>19762</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19762/indicacao_lombadas_bairro_piai.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19762/indicacao_077.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando a instalação de lombadas no Bairro do Piai."</t>
   </si>
   <si>
     <t>19784</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Dr. Rodrigo Moraes</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19784/indicacao_instalacao_de_lombada_estrada_do_clube_de_campo_-_beth_prima_do_miguel_gesso.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19784/indicacao_085.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando a instalação de duas uma lombadas na Estrada Jurandir Jesus Guimarães (Estrada do Ibiúna Clube de Campo), na altura das Mercearias, no bairro Cachoeira."</t>
   </si>
   <si>
     <t>19785</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19785/indicacao_manutencao_rua_dos_ypes_-_ibiuna_garden.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19785/indicacao_086.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando a manutenção, tapa-buracos e limpeza da Ruas dos Ypês, no Bairro Ibiúna Garden."</t>
   </si>
   <si>
     <t>19786</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19786/indicacao_manutencao_estrada_pedro_antonio_do_nascimento_-_terry_fukuia.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19786/indicacao_087.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando a determinação, com urgência, de manutenção e cascalhamento da Estrada Pedro Antônio do Nascimento, no bairro do Recanto Primavera."</t>
   </si>
   <si>
     <t>19788</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19788/indicacao_manutencao_ruas_do_bairro_votorantim_-_damiao.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19788/indicacao_089.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando a manutenção e cascalhamento das Ruas do Bairro Votorantim (Le Village)."</t>
   </si>
   <si>
     <t>19791</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19791/indicacao_tapa_buraco_rua_belgrado_-_camarao.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19791/indicacao_092.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando manutenção (operação tapa-buracos com asfalto quente) na Rua Belgrado, no Residencial Europa."</t>
   </si>
   <si>
     <t>19794</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Lucas do Samu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19794/indicacao_87_manutencao_sorocamirim.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19794/indicacao_095.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando a determinação de serviços de manutenção e cascalhamento nas ruas do Bairro Sorocamirim, na altura do Km 55 da Rodovia Bunjiro Nakao."</t>
   </si>
   <si>
     <t>19796</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19796/indicacao_86_buracos_rua_tadaki.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19796/indicacao_096.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando que determine o serviço de manutenção na malha asfáltica da Rua Tadaki Vakuda, no Km 61 da Rod. Bunjiro Nakao."</t>
   </si>
   <si>
+    <t>19798</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19798/indicacao_097.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando manutenção e cascalhamento da Estrada Municipal do Bairro dos Dias."</t>
+  </si>
+  <si>
+    <t>19799</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19799/indicacao_098.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando que determine os serviços de manutenção e cascalhamento na Rua Delacroix no Bairro Manoel Clemente."</t>
+  </si>
+  <si>
+    <t>19800</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19800/indicacao_099.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando os serviços de operação tapa-buracos na Rodovia Tancredo Neves - Estrada do Murundu."</t>
+  </si>
+  <si>
+    <t>19802</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19802/indicacao_100.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando a manutenção e cascalhamento da Av. da Praia, localizada no loteamento Porto Belo, no bairro Dois Córregos, em nosso município."</t>
+  </si>
+  <si>
+    <t>19803</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19803/indicacao_101.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Excelentíssimo Senhor Prefeito Municipal, Mário Pires, e ao Senhor Vice-Prefeito e Secretário de Desenvolvimento Urbano, Naldo Firmino, solicitando reparo urgente da ponte localizada na Rua Tomi Kawakami, no bairro Campo Verde."</t>
+  </si>
+  <si>
+    <t>19814</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19814/indicacao_109.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção da Rua São Jorge, km 7 da Estrada da Cachoeira</t>
+  </si>
+  <si>
+    <t>19815</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19815/indicacao_110.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção da Estrada Vicinal Vergílio Firmino de Almeida, bairro Colégio</t>
+  </si>
+  <si>
+    <t>19816</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19816/indicacao_111.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção da estrada principal, bem como do córrego do bairro dos Cláudios</t>
+  </si>
+  <si>
+    <t>19817</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19817/indicacao_112.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção da Rua Joaquim Clemente Machado, bairro Puris</t>
+  </si>
+  <si>
+    <t>19824</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19824/indicacao_116.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando a determinação dos serviços de manutenção e cascalhamento da Rua Moacir Leme, no bairro Cachoeira."</t>
+  </si>
+  <si>
+    <t>19825</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19825/indicacao_117.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando a determinação dos serviços de manutenção e cascalhamento da Rua Sylvestre Ragusa, no bairro Dois Córregos."</t>
+  </si>
+  <si>
+    <t>19835</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19835/indicacao_125.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando a manutenção das estradas do trecho escolar no Bairro Vieirinha."</t>
+  </si>
+  <si>
+    <t>19836</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19836/indicacao_126.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando reparos e conservação da Rua Minas Gerais."</t>
+  </si>
+  <si>
+    <t>19852</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19852/indicacao_134.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção na Rua França, bairro Residencial Europa</t>
+  </si>
+  <si>
+    <t>19853</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19853/indicacao_135.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção da Rua José Gabriel de Lima, bairro Vila Lima.</t>
+  </si>
+  <si>
+    <t>19861</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19861/indicacao_138.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção da ponte localizada na Estrada Municipal Ciro Conceição Vieira de Pontes, bairro Murundu</t>
+  </si>
+  <si>
+    <t>19863</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19863/indicacao_140.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção da Estrada do Bela Vista, em especial  no trecho que dá acesso à Escola Estadual do Verava</t>
+  </si>
+  <si>
+    <t>19864</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19864/indicacao_141.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção da rua Sidnei Antônio de Souza, bairro Ressaca</t>
+  </si>
+  <si>
+    <t>19865</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19865/indicacao_142.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção da estrada da AABB, bairro Vila Lima</t>
+  </si>
+  <si>
+    <t>19867</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19867/indicacao_143.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção da Alameda das Maçãs, bairro Lageadinho.</t>
+  </si>
+  <si>
+    <t>19868</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19868/indicacao_144.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção da Estrada Sergio Motta</t>
+  </si>
+  <si>
+    <t>19869</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19869/indicacao_145.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando serviços de zeladoria e manutenção na Rua Dom Pedro I, bairro Vila Lima</t>
+  </si>
+  <si>
+    <t>19870</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>Carlinhos</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19870/indicacao_146.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando pavimentação da estrada do Bela Vista, que dá acesso a Escola Estadual do Bairro do Verava.</t>
+  </si>
+  <si>
+    <t>19871</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19871/indicacao_147.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção das luminárias públicas na Rua Benedito Vieira Gonçalves, bairro Dois Córregos.</t>
+  </si>
+  <si>
+    <t>19873</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19873/indicacao_149.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando a pavimentação da Avenida Seigi Yamamoto, bairro Ressaca.</t>
+  </si>
+  <si>
+    <t>19874</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19874/indicacao_150.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando a pavimentação Estrada Municipal Lamartine Pereira Cardoso, que dá acesso ao bairro Lajeado.</t>
+  </si>
+  <si>
+    <t>19875</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19875/indicacao_151.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando a pavimentação Estrada  Municipal Antônia Madalena de Jesus, Bairro Rogérios.</t>
+  </si>
+  <si>
+    <t>19876</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19876/indicacao_152.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando a pavimentação da Estrada Municipal Antônio Soares, Bairro Paiol Pequeno.</t>
+  </si>
+  <si>
+    <t>19885</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19885/indicacao_161.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando a reativação e manutenção de semáforos no Cruzamento da Av. Vereador Benedito de Campos com a Rua do Guarani."</t>
+  </si>
+  <si>
+    <t>19886</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>Lucas Pires</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19886/indicacao_162.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando manutenção na Rua João Benedicto de Mello Júnior."</t>
+  </si>
+  <si>
+    <t>19887</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19887/indicacao_163.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando os serviços de tapa-buracos na Rua Francisco de Barros."</t>
+  </si>
+  <si>
+    <t>19888</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>Abel do Cupim</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19888/indicacao_164.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando os serviços de tapa-buracos em toda a extensão da estrada do bairro do Lageadinho."</t>
+  </si>
+  <si>
+    <t>19889</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19889/indicacao_165.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando os serviços de manutenção da Estrada Municipal dos Pires."</t>
+  </si>
+  <si>
+    <t>19890</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19890/indicacao_166.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando os serviços de tapa-buracos da Rua Armando de Almeida Santos, bairro Figueira."</t>
+  </si>
+  <si>
+    <t>19893</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19893/indicacao_169.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando os serviços de tapa-buracos em toda a extensão da estrada do bairro Verava."</t>
+  </si>
+  <si>
+    <t>19896</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19896/indicacao_172.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando manutenção da Estrada Municipal do Regi (estrada sem nome), travessa da Rua Pedro Florizze."</t>
+  </si>
+  <si>
+    <t>19897</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19897/indicacao_173.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando os serviços de motoniveladora e cascalhamento no bairro dos Godinhos."</t>
+  </si>
+  <si>
+    <t>19898</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19898/indicacao_174.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando os serviços de motoniveladora e cascalhamento no bairro Tavares."</t>
+  </si>
+  <si>
+    <t>19899</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19899/indicacao_175.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando os serviços de motoniveladora e cascalhamento no bairro Rio de Una de Cima."</t>
+  </si>
+  <si>
+    <t>19900</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19900/indicacao_176.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando os serviços de motoniveladora e cascalhamento no bairro Vargem do Salto."</t>
+  </si>
+  <si>
+    <t>19901</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19901/indicacao_177.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando a manutenção (tapa-buracos) na Estrada Vicinal Doutor Tancredo de Almeida Neves, nas imediações do bairro Piaí."</t>
+  </si>
+  <si>
+    <t>19902</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19902/indicacao_179.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando a manutenção (tapa-buracos e troca de luminárias) na Rua Belgrado, Residencial Europa."</t>
+  </si>
+  <si>
+    <t>19903</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>Devanil da Ressaca</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19903/indicacao_179.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando os serviços de tapa-buracos na Rua Benjamin Constant com a rua Raimundo Santiago."</t>
+  </si>
+  <si>
+    <t>19904</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19904/indicacao_180.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando os serviços de motoniveladora e cascalhamento no bairro Piaí."</t>
+  </si>
+  <si>
+    <t>19905</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19905/indicacao_181.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando os serviços de motoniveladora e cascalhamento no bairro Cupim."</t>
+  </si>
+  <si>
+    <t>19906</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19906/indicacao_182.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando os serviços de motoniveladora e cascalhamento, no bairro Puris."</t>
+  </si>
+  <si>
+    <t>19907</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19907/indicacao_183.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando os serviços de motoniveladora e cascalhamento no bairro Murundu."</t>
+  </si>
+  <si>
+    <t>19908</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19908/indicacao_184.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando os serviços de motoniveladora e cascalhamento no bairro do Lageado."</t>
+  </si>
+  <si>
+    <t>19909</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19909/indicacao_185.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando os serviços de motoniveladora e cascalhamento no bairro Campo Verde."</t>
+  </si>
+  <si>
+    <t>19911</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19911/indicacao_186.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando os serviços de motoniveladora e cascalhamento no bairro Gabriel."</t>
+  </si>
+  <si>
+    <t>19912</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19912/indicacao_187.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando a pavimentação asfáltica na Rua Gertrudes Maria Vieira, Bairro Paiol Pequeno."</t>
+  </si>
+  <si>
+    <t>19914</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19914/indicacao_188.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando os serviços de motoniveladora e cascalhamento no bairro Areia Vermelha."</t>
+  </si>
+  <si>
+    <t>19916</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19916/indicacao_189.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando a realização de melhorias nas ruas do Bairro dos Cláudios, mais precisamente na via que tem início em frente à Igreja Congregação Cristã do Brasil (CCB)."</t>
+  </si>
+  <si>
+    <t>19917</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19917/indicacao_190.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando os serviços de motoniveladora e cascalhamento no bairro Rosarial."</t>
+  </si>
+  <si>
+    <t>19921</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19921/indicacao_193.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando os serviços de tapa-buracos em toda a extensão da Rodovia Tancredo Neves, no sentido bairro dos Claúdios."</t>
+  </si>
+  <si>
+    <t>19922</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19922/indicacao_194.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando os serviços de tapa-buracos na Rodovia Julio Dal Fabro."</t>
+  </si>
+  <si>
+    <t>19940</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19940/indicacao_203.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando a retomada, com a máxima urgência, da obra de asfaltamento da via que interliga o bairro Vargem do Salto ao bairro Lageado."</t>
+  </si>
+  <si>
+    <t>19941</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19941/indicacao_204.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando a realização de serviços de manutenção nas ruas Roraima, Barra dos Coqueiros e Florianópolis, todas situadas no bairro Vista Linda."</t>
+  </si>
+  <si>
+    <t>19942</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19942/indicacao_205.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando a manutenção e cascalhamento da Rua Mata Verde e ruas adjacentes, localizadas no bairro Sorocamirim."</t>
+  </si>
+  <si>
+    <t>19943</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19943/indicacao_206.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando a determinação, com urgência, de manutenção e cascalhamento da Estrada Joaquim Manoel da Rosa, que liga os bairros Lageadinho e Gabriel."</t>
+  </si>
+  <si>
+    <t>19949</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19949/indicacao_209.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal para que determine, urgentemente, serviço de manutenção na Estrada do Bela Vista."</t>
+  </si>
+  <si>
+    <t>19950</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19950/indicacao_210.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal, para que este, após consulta ao setor competente, realize os serviços de tapa-buracos e recapeamento asfáltico, limpeza das laterais e implantação/reforço da sinalização viária em toda a extensão da Rodovia Júlio Dal Fabro, especialmente no trecho que passa pelos bairros Recanto Primavera, Cupim, Vargem do Salto, entre outros."</t>
+  </si>
+  <si>
+    <t>19951</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19951/indicacao_211.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal, para que este, após consulta ao setor competente, realize os serviços de pintura de faixas de pedestres, pintura de lombadas redutoras de velocidade e instalação de placas indicativas de atenção e redução de velocidade, no Bairro do Cupim, mais precisamente nas proximidades da Creche Jociel Rodrigues de Camargo."</t>
+  </si>
+  <si>
+    <t>19952</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19952/indicacao_212.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal, para que este, após consulta ao setor competente, realize os serviços de  tapa-buracos, recapeamento asfáltico, limpeza das laterais, implantação e/ou revitalização da sinalização viária, bem como manutenção periódica na Estrada Vicinal do Campo Verde em nosso Município."</t>
+  </si>
+  <si>
+    <t>19953</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19953/015_-_sinalizacao_do_cruzamento_da_rua_bolivia_com_a_estrada_vicinal_tancredo_neves.docx</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando a instalação de adequada sinalização de trânsito no cruzamento entre a Rua Bolívia e a Estrada Vicinal Doutor Tancredo de Almeida Neves, localizado no bairro Lavapés."</t>
+  </si>
+  <si>
+    <t>19955</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19955/016_-_manutencao_da_estrada_municipal_engo_egidio_parasmo__parasmo.docx</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando a realização de serviços de manutenção na Estrada Municipal Engenheiro Egídio Parasmo, com a utilização de máquina motoniveladora e cobertura com cascalho de pedra."</t>
+  </si>
+  <si>
+    <t>19958</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>Diltão</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19958/indicacao_217.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando motoniveladora e cascalhamento no Vale Dourado bairro dos Alves."</t>
+  </si>
+  <si>
+    <t>19966</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19966/indicacao_105_rua_anacleto_puris.docx</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal para que determine o serviço de manutenção e cascalhamento na Rua Anacleto Soares da Rosa, no bairro Puris."</t>
+  </si>
+  <si>
+    <t>19967</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19967/019_-_manutencao_da_rua_bertioga_bo_cachoeira_-_in01926cad0155dd110326.docx</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando a realização de serviços de manutenção, com a máxima urgência, na Rua Bertioga, situada no bairro Cachoeira."</t>
+  </si>
+  <si>
+    <t>19969</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19969/indicacao_manutencao_estrada_pintos_-_lageadinho_-_maria_lazara.doc</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando que determine os serviços de manutenção e cascalhamento da estrada que liga o Bairro dos Pintos ao Lageadinho, além de outras ruas ao entorno, até a fazenda Bonanza."</t>
+  </si>
+  <si>
+    <t>19970</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19970/indicacao_106_ruas_sao_marcos.docx</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal para que determine o serviço de manutenção e cascalhamento nas Ruas do São Marcos 2."</t>
+  </si>
+  <si>
+    <t>19974</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19974/indicacao_manutencao_das_ruas_manuel_clemente_-_etiopia_-_aline.doc</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando que determine com urgência a manutenção e cascalhamento das ruas Manoel Clemente, Etiópia e as demais no entorno, no bairro dos Pintos."</t>
+  </si>
+  <si>
+    <t>19975</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19975/indicacao_manutencao_das_ruas_adjacentes_a_estada_municipal_vergilio_firmino_de_almeida_no_colegio_-_lia.doc</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando que determine, com urgência, a manutenção, limpeza e cascalhamento das ruas adjacentes à Estrada Municipal Vergílio Firmino de Almeida, no bairro do Colégio, em nosso município."</t>
+  </si>
+  <si>
+    <t>19976</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19976/020_-_manutencao_da_via_antonio_soares_bo_paiol_pequeno.docx</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando manutenção na Rua Antônio Soares, situada no bairro Paiol Pequeno."</t>
+  </si>
+  <si>
+    <t>19978</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19978/indicacao_manutencao_da_alameda_antonio_da_anunciacao_-_rosarial_-_samuel.doc</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando que determine a manutenção, limpeza e cascalhamento da Alameda Antônio da Anunciação, no Bairro do Rosarial."</t>
+  </si>
+  <si>
+    <t>19979</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19979/indicacao_manutencao_da_rua_sem_nome_-_lageadinho_-_cinthia_e_rodolfo.doc</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando que determine a manutenção, limpeza e cascalhamento da rua sem nome, no Bairro do Lageadinho."</t>
+  </si>
+  <si>
+    <t>19984</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19984/indicacao_manutencao_da_rua_benedito_vieira_goncalves_-_dois_corregos_-_leny_e_daniel.doc</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando que determine com a manutenção, limpeza e cascalhamento da Rua Benedito Vieira Gonçalves, no bairro Dois Córregos."</t>
+  </si>
+  <si>
+    <t>19986</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19986/indicacao_manutencao_da_rua_barueri_-_pintos_-_rosaria.doc</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando que determine, com urgência, a manutenção, limpeza e cascalhamento da Rua Barueri e adjacentes, no Bairro dos Pintos."</t>
+  </si>
+  <si>
+    <t>19987</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19987/indicacao_manutencao_da_rua_aruja_-_pintos_-_luciana_amiga_tabata.doc</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando que determine a manutenção, limpeza e cascalhamento da Rua Arujá e adjacentes, no bairro dos Pintos."</t>
+  </si>
+  <si>
+    <t>19989</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19989/indicacao_manutencao_rua_bertioga_-_cachoeira_-_wilson.doc</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando que determine a manutenção e cascalhamento da Rua Bertioga, no Bairro Cachoeira."</t>
+  </si>
+  <si>
+    <t>19990</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19990/indicacao_motonivrladora_e_cascalhamento__bela_vista.docx</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando motoniveladora e cascalhamento na estrada do Bela Vista que da acesso à escola estadual do Bairro Verava."</t>
+  </si>
+  <si>
+    <t>19991</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19991/ind._final_campo_verde.doc</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal, Mário Pires, bem como ao Vice-Prefeito Naldo Firmino, solicitando providências urgentes para a manutenção do final da Estrada do Campo Verde, próximo ao ponto final do ônibus."</t>
+  </si>
+  <si>
+    <t>19992</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19992/rosarial_ind_cm.doc</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal, Mário Pires, bem como ao Vice-Prefeito Naldo Firmino, solicitando providências urgentes para a manutenção da Estrada do Campo Verde, no trecho de ligação com a Estrada do Rosarial, próximo à entrada do Recanto Paraíso."</t>
+  </si>
+  <si>
+    <t>19996</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19996/indicacao_107_paiol_pequeno.docx</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção e cascalhamento na Rua Antonio Soares, bairro Paiol Pequeno.</t>
+  </si>
+  <si>
+    <t>19998</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19998/indicacao_109_estrada_antiga.docx</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção e cascalhamento na Estrada Antiga, bairro Pintos</t>
+  </si>
+  <si>
+    <t>20000</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20000/rio_de_una.docx</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção na Rua Domingos de Almeida Lima, Bairro Rio de Una de Baixo.</t>
+  </si>
+  <si>
+    <t>20001</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20001/manutencao_piai_cima.doc</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção da Estrada Municipal Antônio Pereira Domingues Filho, bairro Piai de Cima</t>
+  </si>
+  <si>
+    <t>20004</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20004/manutencao_ruas__puris.doc</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando a manutenção da Rua Anacleto Soares da Rosa e demais Ruas no Bairro Puris</t>
+  </si>
+  <si>
+    <t>20007</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20007/indicacao_estrada_seicho_noie.docx</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando serviço urgente de tapa-buracos na vicinal da Seicho-No-Ie, no bairro Paiol Pequeno."</t>
+  </si>
+  <si>
+    <t>20010</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20010/indicacao_de_conserto_de_galeria_entre_as_ruas_benjamin_constant_com_a_rua_raimundo_santiago.docx</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando conserto da galeria entre as ruas Benjamin Constant e Raimundo Santiago."</t>
+  </si>
+  <si>
+    <t>20012</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20012/indicacao_112_est._ernesto_pires_de_oliveira.docx</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando serviço de Tapa Buraco na Est. Ernesto Pires de Oliveira, no bairro do Verava."</t>
+  </si>
+  <si>
+    <t>20020</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20020/rua_da_servidao_bairro_dos_coelhos.docx</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando melhorias nas ruas do Bairro dos Coelhos, mais precisamente na Rua da Servidão."</t>
+  </si>
+  <si>
+    <t>20029</t>
+  </si>
+  <si>
+    <t>262</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20029/indicacao_116_rua_graciliano_rosarial.docx</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando que, junto ao setor competente, seja realizado os serviços de tapa-buracos na Rua Graciliano Proença, no bairro do Rosarial."</t>
+  </si>
+  <si>
+    <t>20030</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20030/rosarial_estrada_edi.doc</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando manutenção urgente da Estrada do Rosarial, com limpeza do sistema de escoamento de águas e melhorias para o tráfego de veículos e pedestres."</t>
+  </si>
+  <si>
+    <t>20035</t>
+  </si>
+  <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20035/indicacao_manutencao_estrada_joao_coelho_ramalho_-_francine.doc</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando que determine com urgência a manutenção e cascalhamento da Estrada João Coelho Ramalho, no bairro Lageadinho."</t>
+  </si>
+  <si>
+    <t>20036</t>
+  </si>
+  <si>
+    <t>265</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20036/indicacao_manutencao_da_rua_das_groselhas_-_bosque_-_caique.doc</t>
+  </si>
+  <si>
+    <t>Indicação ao prefeito municipal solicitando que determine com urgência a manutenção, limpeza e cascalhamento da Rua das Groselhas, no bairro Bosque.</t>
+  </si>
+  <si>
     <t>19772</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Mario Pires de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19772/plo_201_2026.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19772/plo_201_-_2026.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação de uma via pública no Distrito do Paruru, Município de Ibiúna e dá outras providências"</t>
   </si>
   <si>
+    <t>19910</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19910/plo_213_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a oficialização da extensão da Rua Divaldo Bellato, da Rua Milton Giancoli, e sobre a denominação da Rua Sebastião Pereira de Albuquerque, no Município da Estância Turística de Ibiúna, e dá outras providências.”</t>
+  </si>
+  <si>
     <t>19779</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19779/pre_12_-_2026_merged.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19779/pre_012-2026.pdf</t>
   </si>
   <si>
     <t>“Prorroga o prazo de funcionamento da Comissão Especial de Vereadores constituída pela Resolução nº 05 de 25 de junho de 2025 e dá outras providências.”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1272,68 +2448,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19678/iracema_godinho.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19679/alipio_ferreira.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19680/jose_manoel_ferreira.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19681/boaventura_jose_rodrigues_neto.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19682/iracema_maria_godinho.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19683/alameda_florence.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19684/rua_14_de_junho.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19685/carlos_sumida.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19686/alameda_angatuba.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19687/godinho_e_silva.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19688/andreza_godinho.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19689/familia_sumida.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19690/familia_justo_e_silva.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19691/tomi_kawakami.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19692/alameda_sao_paulo.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19693/travessa_canarinho.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19694/estrada_campo_verde.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19695/alameda_sao_roque.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19696/valentim_oliveira.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19697/conjunto_cachoeira.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19698/bairro_dois_corregos.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19700/haras_santa_rosa_.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19703/estrada_municipal_jose_dias_de_oliveira.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19704/recanto_alto_da_boa_vista.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19705/rua_julia_roberto_de_castro.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19706/fukuhiro_ozaki.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19707/na_rua_debora.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19708/benedita_pedroso.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19709/francisco_cordeiro_soares.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19710/travessa_benedita_riu_de_una_baixo.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19712/estrada_monteiro_lobato.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19714/estrada_cruz_e_souza.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19715/estrada_das_arvores.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19716/rua_jacare.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19717/salvador_godinho_da_silva.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19718/estrada_municipal_dias.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19719/fagundes_varela.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19720/rua_inacio_v_godinho.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19721/estrela_dalva.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19722/familia_justo_e_silva.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19723/jose_de_anchieta.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19724/rua_casemiro_deabreu_cachoeira_-_copia.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19725/rua_carlos_gomes.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19726/rua_jose_coelho_ramalho.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19727/taquaras.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19728/vinios_de_moraes.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19729/travessa_majestade.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19730/estrada_jurandir_de_magalhaes.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19731/carls_drumond.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19733/geny_de_jesus.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19734/otacilio_paulo_de_oliveira.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19736/rua_cecilia_meireles.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19737/rua_raul_pompeia.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19738/rua_olavo_bilac.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19739/rua_dom_pedro_ii.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19740/rua_rafael_nunes_de_oliveira.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19741/travssa_3.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19742/rua_jorge_amado.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19746/indicacao_-_manutencao_estradas_lageadinho.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19750/indicacao_manutencao_ponte_cachoeira.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19755/indicacao_estrada_vargedo.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19762/indicacao_lombadas_bairro_piai.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19784/indicacao_instalacao_de_lombada_estrada_do_clube_de_campo_-_beth_prima_do_miguel_gesso.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19785/indicacao_manutencao_rua_dos_ypes_-_ibiuna_garden.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19786/indicacao_manutencao_estrada_pedro_antonio_do_nascimento_-_terry_fukuia.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19788/indicacao_manutencao_ruas_do_bairro_votorantim_-_damiao.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19791/indicacao_tapa_buraco_rua_belgrado_-_camarao.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19794/indicacao_87_manutencao_sorocamirim.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19796/indicacao_86_buracos_rua_tadaki.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19772/plo_201_2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19779/pre_12_-_2026_merged.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19678/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19679/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19680/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19681/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19682/indicacao_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19683/alameda_florence.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19684/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19685/indicacao_008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19686/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19687/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19688/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19689/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19690/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19691/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19692/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19693/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19694/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19695/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19696/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19697/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19698/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19700/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19703/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19704/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19705/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19706/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19707/indicacao_029.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19708/indicacao_030.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19709/indicacao_031.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19710/indicacao_032.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19712/indicacao_034.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19714/indicacao_036.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19715/indicacao_037.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19716/indicacao_038.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19717/indicacao_039.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19718/indicacao_040.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19719/indicacao_041.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19720/indicacao_042.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19721/indicacao_043.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19722/indicacao_044.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19723/indicacao_045.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19724/indicacao_046.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19725/indicacao_047.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19726/indicacao_048.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19727/indicacao_049.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19728/indicacao_050.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19729/indicacao_051.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19730/indicacao_052.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19731/indicacao_053.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19733/indicacao_055.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19734/indicacao_056.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19736/indicacao_058.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19737/indicacao_059.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19738/indicacao_060.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19739/indicacao_061.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19740/indicacao_062.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19741/indicacao_063.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19742/indicacao_064.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19746/indicacao_067.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19750/indicacao_069.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19755/indicacao_073.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19762/indicacao_077.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19784/indicacao_085.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19785/indicacao_086.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19786/indicacao_087.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19788/indicacao_089.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19791/indicacao_092.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19794/indicacao_095.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19796/indicacao_096.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19798/indicacao_097.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19799/indicacao_098.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19800/indicacao_099.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19802/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19803/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19814/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19815/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19816/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19817/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19824/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19825/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19835/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19836/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19852/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19853/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19861/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19863/indicacao_140.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19864/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19865/indicacao_142.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19867/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19868/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19869/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19870/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19871/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19873/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19874/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19875/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19876/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19885/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19886/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19887/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19888/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19889/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19890/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19893/indicacao_169.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19896/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19897/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19898/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19899/indicacao_175.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19900/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19901/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19902/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19903/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19904/indicacao_180.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19905/indicacao_181.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19906/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19907/indicacao_183.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19908/indicacao_184.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19909/indicacao_185.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19911/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19912/indicacao_187.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19914/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19916/indicacao_189.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19917/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19921/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19922/indicacao_194.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19940/indicacao_203.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19941/indicacao_204.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19942/indicacao_205.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19943/indicacao_206.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19949/indicacao_209.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19950/indicacao_210.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19951/indicacao_211.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19952/indicacao_212.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19953/015_-_sinalizacao_do_cruzamento_da_rua_bolivia_com_a_estrada_vicinal_tancredo_neves.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19955/016_-_manutencao_da_estrada_municipal_engo_egidio_parasmo__parasmo.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19958/indicacao_217.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19966/indicacao_105_rua_anacleto_puris.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19967/019_-_manutencao_da_rua_bertioga_bo_cachoeira_-_in01926cad0155dd110326.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19969/indicacao_manutencao_estrada_pintos_-_lageadinho_-_maria_lazara.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19970/indicacao_106_ruas_sao_marcos.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19974/indicacao_manutencao_das_ruas_manuel_clemente_-_etiopia_-_aline.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19975/indicacao_manutencao_das_ruas_adjacentes_a_estada_municipal_vergilio_firmino_de_almeida_no_colegio_-_lia.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19976/020_-_manutencao_da_via_antonio_soares_bo_paiol_pequeno.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19978/indicacao_manutencao_da_alameda_antonio_da_anunciacao_-_rosarial_-_samuel.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19979/indicacao_manutencao_da_rua_sem_nome_-_lageadinho_-_cinthia_e_rodolfo.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19984/indicacao_manutencao_da_rua_benedito_vieira_goncalves_-_dois_corregos_-_leny_e_daniel.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19986/indicacao_manutencao_da_rua_barueri_-_pintos_-_rosaria.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19987/indicacao_manutencao_da_rua_aruja_-_pintos_-_luciana_amiga_tabata.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19989/indicacao_manutencao_rua_bertioga_-_cachoeira_-_wilson.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19990/indicacao_motonivrladora_e_cascalhamento__bela_vista.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19991/ind._final_campo_verde.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19992/rosarial_ind_cm.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19996/indicacao_107_paiol_pequeno.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19998/indicacao_109_estrada_antiga.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20000/rio_de_una.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20001/manutencao_piai_cima.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20004/manutencao_ruas__puris.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20007/indicacao_estrada_seicho_noie.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20010/indicacao_de_conserto_de_galeria_entre_as_ruas_benjamin_constant_com_a_rua_raimundo_santiago.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20012/indicacao_112_est._ernesto_pires_de_oliveira.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20020/rua_da_servidao_bairro_dos_coelhos.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20029/indicacao_116_rua_graciliano_rosarial.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20030/rosarial_estrada_edi.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20035/indicacao_manutencao_estrada_joao_coelho_ramalho_-_francine.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20036/indicacao_manutencao_da_rua_das_groselhas_-_bosque_-_caique.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19772/plo_201_-_2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19910/plo_213_-_2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19779/pre_012-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H72"/>
+  <dimension ref="A1:H169"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="161.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="174.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -3124,89 +4300,2611 @@
       </c>
       <c r="E70" t="s">
         <v>12</v>
       </c>
       <c r="F70" t="s">
         <v>286</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>291</v>
       </c>
       <c r="H70" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
         <v>293</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
         <v>294</v>
       </c>
       <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" t="s">
+        <v>265</v>
+      </c>
+      <c r="G71" s="1" t="s">
         <v>295</v>
       </c>
-      <c r="E71" t="s">
+      <c r="H71" t="s">
         <v>296</v>
-      </c>
-[...7 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
+        <v>297</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>298</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" t="s">
+        <v>286</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H72" t="s">
         <v>300</v>
       </c>
-      <c r="B72" t="s">
-[...2 lines deleted...]
-      <c r="C72" t="s">
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>301</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>302</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" t="s">
+        <v>265</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H73" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>305</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>306</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" t="s">
+        <v>265</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H74" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>309</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>310</v>
+      </c>
+      <c r="D75" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75" t="s">
+        <v>13</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H75" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>313</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>314</v>
+      </c>
+      <c r="D76" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" t="s">
+        <v>12</v>
+      </c>
+      <c r="F76" t="s">
+        <v>265</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H76" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>317</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>318</v>
+      </c>
+      <c r="D77" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77" t="s">
+        <v>265</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H77" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>321</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>322</v>
+      </c>
+      <c r="D78" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" t="s">
+        <v>12</v>
+      </c>
+      <c r="F78" t="s">
+        <v>265</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H78" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>325</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>326</v>
+      </c>
+      <c r="D79" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" t="s">
+        <v>12</v>
+      </c>
+      <c r="F79" t="s">
+        <v>265</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H79" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>329</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>330</v>
+      </c>
+      <c r="D80" t="s">
+        <v>11</v>
+      </c>
+      <c r="E80" t="s">
+        <v>12</v>
+      </c>
+      <c r="F80" t="s">
+        <v>286</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H80" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>333</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>334</v>
+      </c>
+      <c r="D81" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" t="s">
+        <v>12</v>
+      </c>
+      <c r="F81" t="s">
+        <v>286</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H81" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>337</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>338</v>
+      </c>
+      <c r="D82" t="s">
+        <v>11</v>
+      </c>
+      <c r="E82" t="s">
+        <v>12</v>
+      </c>
+      <c r="F82" t="s">
+        <v>252</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H82" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>341</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>342</v>
+      </c>
+      <c r="D83" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" t="s">
+        <v>12</v>
+      </c>
+      <c r="F83" t="s">
+        <v>252</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H83" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>345</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>346</v>
+      </c>
+      <c r="D84" t="s">
+        <v>11</v>
+      </c>
+      <c r="E84" t="s">
+        <v>12</v>
+      </c>
+      <c r="F84" t="s">
+        <v>265</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H84" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>349</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>350</v>
+      </c>
+      <c r="D85" t="s">
+        <v>11</v>
+      </c>
+      <c r="E85" t="s">
+        <v>12</v>
+      </c>
+      <c r="F85" t="s">
+        <v>265</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H85" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>353</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>354</v>
+      </c>
+      <c r="D86" t="s">
+        <v>11</v>
+      </c>
+      <c r="E86" t="s">
+        <v>12</v>
+      </c>
+      <c r="F86" t="s">
+        <v>265</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H86" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>357</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>358</v>
+      </c>
+      <c r="D87" t="s">
+        <v>11</v>
+      </c>
+      <c r="E87" t="s">
+        <v>12</v>
+      </c>
+      <c r="F87" t="s">
+        <v>265</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H87" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>361</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>362</v>
+      </c>
+      <c r="D88" t="s">
+        <v>11</v>
+      </c>
+      <c r="E88" t="s">
+        <v>12</v>
+      </c>
+      <c r="F88" t="s">
+        <v>265</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H88" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>365</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>366</v>
+      </c>
+      <c r="D89" t="s">
+        <v>11</v>
+      </c>
+      <c r="E89" t="s">
+        <v>12</v>
+      </c>
+      <c r="F89" t="s">
+        <v>265</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H89" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>369</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>370</v>
+      </c>
+      <c r="D90" t="s">
+        <v>11</v>
+      </c>
+      <c r="E90" t="s">
+        <v>12</v>
+      </c>
+      <c r="F90" t="s">
+        <v>286</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H90" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>373</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>374</v>
+      </c>
+      <c r="D91" t="s">
+        <v>11</v>
+      </c>
+      <c r="E91" t="s">
+        <v>12</v>
+      </c>
+      <c r="F91" t="s">
+        <v>286</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H91" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>377</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>378</v>
+      </c>
+      <c r="D92" t="s">
+        <v>11</v>
+      </c>
+      <c r="E92" t="s">
+        <v>12</v>
+      </c>
+      <c r="F92" t="s">
+        <v>13</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H92" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>381</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>382</v>
+      </c>
+      <c r="D93" t="s">
+        <v>11</v>
+      </c>
+      <c r="E93" t="s">
+        <v>12</v>
+      </c>
+      <c r="F93" t="s">
+        <v>383</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H93" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>386</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>387</v>
+      </c>
+      <c r="D94" t="s">
+        <v>11</v>
+      </c>
+      <c r="E94" t="s">
+        <v>12</v>
+      </c>
+      <c r="F94" t="s">
+        <v>383</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H94" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>390</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>391</v>
+      </c>
+      <c r="D95" t="s">
+        <v>11</v>
+      </c>
+      <c r="E95" t="s">
+        <v>12</v>
+      </c>
+      <c r="F95" t="s">
+        <v>383</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H95" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>394</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>395</v>
+      </c>
+      <c r="D96" t="s">
+        <v>11</v>
+      </c>
+      <c r="E96" t="s">
+        <v>12</v>
+      </c>
+      <c r="F96" t="s">
+        <v>383</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H96" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>398</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>399</v>
+      </c>
+      <c r="D97" t="s">
+        <v>11</v>
+      </c>
+      <c r="E97" t="s">
+        <v>12</v>
+      </c>
+      <c r="F97" t="s">
+        <v>383</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H97" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>402</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>403</v>
+      </c>
+      <c r="D98" t="s">
+        <v>11</v>
+      </c>
+      <c r="E98" t="s">
+        <v>12</v>
+      </c>
+      <c r="F98" t="s">
+        <v>383</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H98" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>406</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>407</v>
+      </c>
+      <c r="D99" t="s">
+        <v>11</v>
+      </c>
+      <c r="E99" t="s">
+        <v>12</v>
+      </c>
+      <c r="F99" t="s">
+        <v>252</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H99" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>410</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>411</v>
+      </c>
+      <c r="D100" t="s">
+        <v>11</v>
+      </c>
+      <c r="E100" t="s">
+        <v>12</v>
+      </c>
+      <c r="F100" t="s">
+        <v>412</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H100" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>415</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>416</v>
+      </c>
+      <c r="D101" t="s">
+        <v>11</v>
+      </c>
+      <c r="E101" t="s">
+        <v>12</v>
+      </c>
+      <c r="F101" t="s">
+        <v>412</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H101" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>419</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>420</v>
+      </c>
+      <c r="D102" t="s">
+        <v>11</v>
+      </c>
+      <c r="E102" t="s">
+        <v>12</v>
+      </c>
+      <c r="F102" t="s">
+        <v>421</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H102" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>424</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>425</v>
+      </c>
+      <c r="D103" t="s">
+        <v>11</v>
+      </c>
+      <c r="E103" t="s">
+        <v>12</v>
+      </c>
+      <c r="F103" t="s">
+        <v>412</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H103" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>428</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>429</v>
+      </c>
+      <c r="D104" t="s">
+        <v>11</v>
+      </c>
+      <c r="E104" t="s">
+        <v>12</v>
+      </c>
+      <c r="F104" t="s">
+        <v>412</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H104" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>432</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>433</v>
+      </c>
+      <c r="D105" t="s">
+        <v>11</v>
+      </c>
+      <c r="E105" t="s">
+        <v>12</v>
+      </c>
+      <c r="F105" t="s">
+        <v>421</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H105" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>436</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>437</v>
+      </c>
+      <c r="D106" t="s">
+        <v>11</v>
+      </c>
+      <c r="E106" t="s">
+        <v>12</v>
+      </c>
+      <c r="F106" t="s">
+        <v>412</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H106" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>440</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>441</v>
+      </c>
+      <c r="D107" t="s">
+        <v>11</v>
+      </c>
+      <c r="E107" t="s">
+        <v>12</v>
+      </c>
+      <c r="F107" t="s">
+        <v>421</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H107" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>444</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>445</v>
+      </c>
+      <c r="D108" t="s">
+        <v>11</v>
+      </c>
+      <c r="E108" t="s">
+        <v>12</v>
+      </c>
+      <c r="F108" t="s">
+        <v>421</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H108" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>448</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>449</v>
+      </c>
+      <c r="D109" t="s">
+        <v>11</v>
+      </c>
+      <c r="E109" t="s">
+        <v>12</v>
+      </c>
+      <c r="F109" t="s">
+        <v>421</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H109" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>452</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>453</v>
+      </c>
+      <c r="D110" t="s">
+        <v>11</v>
+      </c>
+      <c r="E110" t="s">
+        <v>12</v>
+      </c>
+      <c r="F110" t="s">
+        <v>421</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H110" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>456</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>457</v>
+      </c>
+      <c r="D111" t="s">
+        <v>11</v>
+      </c>
+      <c r="E111" t="s">
+        <v>12</v>
+      </c>
+      <c r="F111" t="s">
+        <v>412</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H111" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>460</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>461</v>
+      </c>
+      <c r="D112" t="s">
+        <v>11</v>
+      </c>
+      <c r="E112" t="s">
+        <v>12</v>
+      </c>
+      <c r="F112" t="s">
+        <v>412</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="H112" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>464</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>465</v>
+      </c>
+      <c r="D113" t="s">
+        <v>11</v>
+      </c>
+      <c r="E113" t="s">
+        <v>12</v>
+      </c>
+      <c r="F113" t="s">
+        <v>466</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H113" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>469</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>470</v>
+      </c>
+      <c r="D114" t="s">
+        <v>11</v>
+      </c>
+      <c r="E114" t="s">
+        <v>12</v>
+      </c>
+      <c r="F114" t="s">
+        <v>421</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H114" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>473</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>474</v>
+      </c>
+      <c r="D115" t="s">
+        <v>11</v>
+      </c>
+      <c r="E115" t="s">
+        <v>12</v>
+      </c>
+      <c r="F115" t="s">
+        <v>421</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H115" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>477</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>478</v>
+      </c>
+      <c r="D116" t="s">
+        <v>11</v>
+      </c>
+      <c r="E116" t="s">
+        <v>12</v>
+      </c>
+      <c r="F116" t="s">
+        <v>421</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H116" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>481</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>482</v>
+      </c>
+      <c r="D117" t="s">
+        <v>11</v>
+      </c>
+      <c r="E117" t="s">
+        <v>12</v>
+      </c>
+      <c r="F117" t="s">
+        <v>421</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H117" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>485</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>486</v>
+      </c>
+      <c r="D118" t="s">
+        <v>11</v>
+      </c>
+      <c r="E118" t="s">
+        <v>12</v>
+      </c>
+      <c r="F118" t="s">
+        <v>421</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="H118" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>489</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>490</v>
+      </c>
+      <c r="D119" t="s">
+        <v>11</v>
+      </c>
+      <c r="E119" t="s">
+        <v>12</v>
+      </c>
+      <c r="F119" t="s">
+        <v>421</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H119" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>493</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>494</v>
+      </c>
+      <c r="D120" t="s">
+        <v>11</v>
+      </c>
+      <c r="E120" t="s">
+        <v>12</v>
+      </c>
+      <c r="F120" t="s">
+        <v>421</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H120" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>497</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>498</v>
+      </c>
+      <c r="D121" t="s">
+        <v>11</v>
+      </c>
+      <c r="E121" t="s">
+        <v>12</v>
+      </c>
+      <c r="F121" t="s">
+        <v>421</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H121" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>501</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>502</v>
+      </c>
+      <c r="D122" t="s">
+        <v>11</v>
+      </c>
+      <c r="E122" t="s">
+        <v>12</v>
+      </c>
+      <c r="F122" t="s">
+        <v>421</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H122" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>505</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>506</v>
+      </c>
+      <c r="D123" t="s">
+        <v>11</v>
+      </c>
+      <c r="E123" t="s">
+        <v>12</v>
+      </c>
+      <c r="F123" t="s">
+        <v>383</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H123" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>509</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>510</v>
+      </c>
+      <c r="D124" t="s">
+        <v>11</v>
+      </c>
+      <c r="E124" t="s">
+        <v>12</v>
+      </c>
+      <c r="F124" t="s">
+        <v>421</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H124" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>513</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>514</v>
+      </c>
+      <c r="D125" t="s">
+        <v>11</v>
+      </c>
+      <c r="E125" t="s">
+        <v>12</v>
+      </c>
+      <c r="F125" t="s">
+        <v>421</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H125" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>517</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>518</v>
+      </c>
+      <c r="D126" t="s">
+        <v>11</v>
+      </c>
+      <c r="E126" t="s">
+        <v>12</v>
+      </c>
+      <c r="F126" t="s">
+        <v>421</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H126" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>521</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>522</v>
+      </c>
+      <c r="D127" t="s">
+        <v>11</v>
+      </c>
+      <c r="E127" t="s">
+        <v>12</v>
+      </c>
+      <c r="F127" t="s">
+        <v>412</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H127" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>525</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>526</v>
+      </c>
+      <c r="D128" t="s">
+        <v>11</v>
+      </c>
+      <c r="E128" t="s">
+        <v>12</v>
+      </c>
+      <c r="F128" t="s">
+        <v>412</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H128" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>529</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>530</v>
+      </c>
+      <c r="D129" t="s">
+        <v>11</v>
+      </c>
+      <c r="E129" t="s">
+        <v>12</v>
+      </c>
+      <c r="F129" t="s">
+        <v>265</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="H129" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>533</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>534</v>
+      </c>
+      <c r="D130" t="s">
+        <v>11</v>
+      </c>
+      <c r="E130" t="s">
+        <v>12</v>
+      </c>
+      <c r="F130" t="s">
+        <v>265</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="H130" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>537</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>538</v>
+      </c>
+      <c r="D131" t="s">
+        <v>11</v>
+      </c>
+      <c r="E131" t="s">
+        <v>12</v>
+      </c>
+      <c r="F131" t="s">
+        <v>286</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H131" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>541</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>542</v>
+      </c>
+      <c r="D132" t="s">
+        <v>11</v>
+      </c>
+      <c r="E132" t="s">
+        <v>12</v>
+      </c>
+      <c r="F132" t="s">
+        <v>102</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H132" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>545</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>546</v>
+      </c>
+      <c r="D133" t="s">
+        <v>11</v>
+      </c>
+      <c r="E133" t="s">
+        <v>12</v>
+      </c>
+      <c r="F133" t="s">
+        <v>102</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="H133" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>549</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>550</v>
+      </c>
+      <c r="D134" t="s">
+        <v>11</v>
+      </c>
+      <c r="E134" t="s">
+        <v>12</v>
+      </c>
+      <c r="F134" t="s">
+        <v>102</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H134" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>553</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>554</v>
+      </c>
+      <c r="D135" t="s">
+        <v>11</v>
+      </c>
+      <c r="E135" t="s">
+        <v>12</v>
+      </c>
+      <c r="F135" t="s">
+        <v>412</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H135" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>557</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>558</v>
+      </c>
+      <c r="D136" t="s">
+        <v>11</v>
+      </c>
+      <c r="E136" t="s">
+        <v>12</v>
+      </c>
+      <c r="F136" t="s">
+        <v>412</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H136" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>561</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>562</v>
+      </c>
+      <c r="D137" t="s">
+        <v>11</v>
+      </c>
+      <c r="E137" t="s">
+        <v>12</v>
+      </c>
+      <c r="F137" t="s">
+        <v>563</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="H137" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>566</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>567</v>
+      </c>
+      <c r="D138" t="s">
+        <v>11</v>
+      </c>
+      <c r="E138" t="s">
+        <v>12</v>
+      </c>
+      <c r="F138" t="s">
+        <v>286</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="H138" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>570</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>571</v>
+      </c>
+      <c r="D139" t="s">
+        <v>11</v>
+      </c>
+      <c r="E139" t="s">
+        <v>12</v>
+      </c>
+      <c r="F139" t="s">
+        <v>412</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="H139" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>574</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>575</v>
+      </c>
+      <c r="D140" t="s">
+        <v>11</v>
+      </c>
+      <c r="E140" t="s">
+        <v>12</v>
+      </c>
+      <c r="F140" t="s">
+        <v>265</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="H140" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>578</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>579</v>
+      </c>
+      <c r="D141" t="s">
+        <v>11</v>
+      </c>
+      <c r="E141" t="s">
+        <v>12</v>
+      </c>
+      <c r="F141" t="s">
+        <v>286</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="H141" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>582</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>583</v>
+      </c>
+      <c r="D142" t="s">
+        <v>11</v>
+      </c>
+      <c r="E142" t="s">
+        <v>12</v>
+      </c>
+      <c r="F142" t="s">
+        <v>265</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="H142" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>586</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>587</v>
+      </c>
+      <c r="D143" t="s">
+        <v>11</v>
+      </c>
+      <c r="E143" t="s">
+        <v>12</v>
+      </c>
+      <c r="F143" t="s">
+        <v>265</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="H143" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>590</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>591</v>
+      </c>
+      <c r="D144" t="s">
+        <v>11</v>
+      </c>
+      <c r="E144" t="s">
+        <v>12</v>
+      </c>
+      <c r="F144" t="s">
+        <v>412</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="H144" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>594</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>595</v>
+      </c>
+      <c r="D145" t="s">
+        <v>11</v>
+      </c>
+      <c r="E145" t="s">
+        <v>12</v>
+      </c>
+      <c r="F145" t="s">
+        <v>265</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="H145" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>598</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>599</v>
+      </c>
+      <c r="D146" t="s">
+        <v>11</v>
+      </c>
+      <c r="E146" t="s">
+        <v>12</v>
+      </c>
+      <c r="F146" t="s">
+        <v>265</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="H146" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>602</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>603</v>
+      </c>
+      <c r="D147" t="s">
+        <v>11</v>
+      </c>
+      <c r="E147" t="s">
+        <v>12</v>
+      </c>
+      <c r="F147" t="s">
+        <v>265</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="H147" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>606</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>607</v>
+      </c>
+      <c r="D148" t="s">
+        <v>11</v>
+      </c>
+      <c r="E148" t="s">
+        <v>12</v>
+      </c>
+      <c r="F148" t="s">
+        <v>265</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="H148" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>610</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>611</v>
+      </c>
+      <c r="D149" t="s">
+        <v>11</v>
+      </c>
+      <c r="E149" t="s">
+        <v>12</v>
+      </c>
+      <c r="F149" t="s">
+        <v>265</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="H149" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>614</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>615</v>
+      </c>
+      <c r="D150" t="s">
+        <v>11</v>
+      </c>
+      <c r="E150" t="s">
+        <v>12</v>
+      </c>
+      <c r="F150" t="s">
+        <v>265</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="H150" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>618</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>619</v>
+      </c>
+      <c r="D151" t="s">
+        <v>11</v>
+      </c>
+      <c r="E151" t="s">
+        <v>12</v>
+      </c>
+      <c r="F151" t="s">
+        <v>563</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="H151" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>622</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>623</v>
+      </c>
+      <c r="D152" t="s">
+        <v>11</v>
+      </c>
+      <c r="E152" t="s">
+        <v>12</v>
+      </c>
+      <c r="F152" t="s">
+        <v>13</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="H152" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>626</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>627</v>
+      </c>
+      <c r="D153" t="s">
+        <v>11</v>
+      </c>
+      <c r="E153" t="s">
+        <v>12</v>
+      </c>
+      <c r="F153" t="s">
+        <v>13</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="H153" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>630</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>631</v>
+      </c>
+      <c r="D154" t="s">
+        <v>11</v>
+      </c>
+      <c r="E154" t="s">
+        <v>12</v>
+      </c>
+      <c r="F154" t="s">
+        <v>286</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="H154" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>634</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>635</v>
+      </c>
+      <c r="D155" t="s">
+        <v>11</v>
+      </c>
+      <c r="E155" t="s">
+        <v>12</v>
+      </c>
+      <c r="F155" t="s">
+        <v>286</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="H155" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>638</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>639</v>
+      </c>
+      <c r="D156" t="s">
+        <v>11</v>
+      </c>
+      <c r="E156" t="s">
+        <v>12</v>
+      </c>
+      <c r="F156" t="s">
+        <v>13</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="H156" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>642</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>643</v>
+      </c>
+      <c r="D157" t="s">
+        <v>11</v>
+      </c>
+      <c r="E157" t="s">
+        <v>12</v>
+      </c>
+      <c r="F157" t="s">
+        <v>247</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="H157" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>646</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>647</v>
+      </c>
+      <c r="D158" t="s">
+        <v>11</v>
+      </c>
+      <c r="E158" t="s">
+        <v>12</v>
+      </c>
+      <c r="F158" t="s">
+        <v>247</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="H158" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>650</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>651</v>
+      </c>
+      <c r="D159" t="s">
+        <v>11</v>
+      </c>
+      <c r="E159" t="s">
+        <v>12</v>
+      </c>
+      <c r="F159" t="s">
+        <v>252</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="H159" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>654</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>655</v>
+      </c>
+      <c r="D160" t="s">
+        <v>11</v>
+      </c>
+      <c r="E160" t="s">
+        <v>12</v>
+      </c>
+      <c r="F160" t="s">
+        <v>466</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="H160" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>658</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>659</v>
+      </c>
+      <c r="D161" t="s">
+        <v>11</v>
+      </c>
+      <c r="E161" t="s">
+        <v>12</v>
+      </c>
+      <c r="F161" t="s">
+        <v>286</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="H161" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>662</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>663</v>
+      </c>
+      <c r="D162" t="s">
+        <v>11</v>
+      </c>
+      <c r="E162" t="s">
+        <v>12</v>
+      </c>
+      <c r="F162" t="s">
+        <v>383</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="H162" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>666</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>667</v>
+      </c>
+      <c r="D163" t="s">
+        <v>11</v>
+      </c>
+      <c r="E163" t="s">
+        <v>12</v>
+      </c>
+      <c r="F163" t="s">
+        <v>286</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="H163" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>670</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>671</v>
+      </c>
+      <c r="D164" t="s">
+        <v>11</v>
+      </c>
+      <c r="E164" t="s">
+        <v>12</v>
+      </c>
+      <c r="F164" t="s">
+        <v>13</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="H164" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>674</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>675</v>
+      </c>
+      <c r="D165" t="s">
+        <v>11</v>
+      </c>
+      <c r="E165" t="s">
+        <v>12</v>
+      </c>
+      <c r="F165" t="s">
+        <v>265</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="H165" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>678</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>679</v>
+      </c>
+      <c r="D166" t="s">
+        <v>11</v>
+      </c>
+      <c r="E166" t="s">
+        <v>12</v>
+      </c>
+      <c r="F166" t="s">
+        <v>265</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="H166" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>682</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>683</v>
+      </c>
+      <c r="D167" t="s">
+        <v>684</v>
+      </c>
+      <c r="E167" t="s">
+        <v>685</v>
+      </c>
+      <c r="F167" t="s">
+        <v>686</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H167" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>689</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>554</v>
+      </c>
+      <c r="D168" t="s">
+        <v>684</v>
+      </c>
+      <c r="E168" t="s">
+        <v>685</v>
+      </c>
+      <c r="F168" t="s">
+        <v>686</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H168" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>692</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
         <v>57</v>
       </c>
-      <c r="D72" t="s">
-[...5 lines deleted...]
-      <c r="F72" t="s">
+      <c r="D169" t="s">
+        <v>693</v>
+      </c>
+      <c r="E169" t="s">
+        <v>694</v>
+      </c>
+      <c r="F169" t="s">
         <v>13</v>
       </c>
-      <c r="G72" s="1" t="s">
-[...3 lines deleted...]
-        <v>304</v>
+      <c r="G169" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="H169" t="s">
+        <v>696</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3238,50 +6936,147 @@
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>