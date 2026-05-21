--- v1 (2026-04-03)
+++ v2 (2026-05-21)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1352" uniqueCount="697">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1672" uniqueCount="858">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1677,474 +1677,957 @@
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19951/indicacao_211.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal, para que este, após consulta ao setor competente, realize os serviços de pintura de faixas de pedestres, pintura de lombadas redutoras de velocidade e instalação de placas indicativas de atenção e redução de velocidade, no Bairro do Cupim, mais precisamente nas proximidades da Creche Jociel Rodrigues de Camargo."</t>
   </si>
   <si>
     <t>19952</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19952/indicacao_212.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal, para que este, após consulta ao setor competente, realize os serviços de  tapa-buracos, recapeamento asfáltico, limpeza das laterais, implantação e/ou revitalização da sinalização viária, bem como manutenção periódica na Estrada Vicinal do Campo Verde em nosso Município."</t>
   </si>
   <si>
     <t>19953</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19953/015_-_sinalizacao_do_cruzamento_da_rua_bolivia_com_a_estrada_vicinal_tancredo_neves.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19953/indicacao_213.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando a instalação de adequada sinalização de trânsito no cruzamento entre a Rua Bolívia e a Estrada Vicinal Doutor Tancredo de Almeida Neves, localizado no bairro Lavapés."</t>
   </si>
   <si>
     <t>19955</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19955/016_-_manutencao_da_estrada_municipal_engo_egidio_parasmo__parasmo.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19955/indicacao_214.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando a realização de serviços de manutenção na Estrada Municipal Engenheiro Egídio Parasmo, com a utilização de máquina motoniveladora e cobertura com cascalho de pedra."</t>
   </si>
   <si>
     <t>19958</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>Diltão</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19958/indicacao_217.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando motoniveladora e cascalhamento no Vale Dourado bairro dos Alves."</t>
   </si>
   <si>
     <t>19966</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19966/indicacao_105_rua_anacleto_puris.docx</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal para que determine o serviço de manutenção e cascalhamento na Rua Anacleto Soares da Rosa, no bairro Puris."</t>
   </si>
   <si>
     <t>19967</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19967/019_-_manutencao_da_rua_bertioga_bo_cachoeira_-_in01926cad0155dd110326.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19967/indicacao_220.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando a realização de serviços de manutenção, com a máxima urgência, na Rua Bertioga, situada no bairro Cachoeira."</t>
   </si>
   <si>
     <t>19969</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19969/indicacao_manutencao_estrada_pintos_-_lageadinho_-_maria_lazara.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19969/indicacao_222.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando que determine os serviços de manutenção e cascalhamento da estrada que liga o Bairro dos Pintos ao Lageadinho, além de outras ruas ao entorno, até a fazenda Bonanza."</t>
   </si>
   <si>
     <t>19970</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19970/indicacao_106_ruas_sao_marcos.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19970/indicacao_223.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal para que determine o serviço de manutenção e cascalhamento nas Ruas do São Marcos 2."</t>
   </si>
   <si>
     <t>19974</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19974/indicacao_manutencao_das_ruas_manuel_clemente_-_etiopia_-_aline.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19974/indicacao_224.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando que determine com urgência a manutenção e cascalhamento das ruas Manoel Clemente, Etiópia e as demais no entorno, no bairro dos Pintos."</t>
   </si>
   <si>
     <t>19975</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19975/indicacao_manutencao_das_ruas_adjacentes_a_estada_municipal_vergilio_firmino_de_almeida_no_colegio_-_lia.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19975/indicacao_225.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando que determine, com urgência, a manutenção, limpeza e cascalhamento das ruas adjacentes à Estrada Municipal Vergílio Firmino de Almeida, no bairro do Colégio, em nosso município."</t>
   </si>
   <si>
     <t>19976</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19976/020_-_manutencao_da_via_antonio_soares_bo_paiol_pequeno.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19976/indicacao_226.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando manutenção na Rua Antônio Soares, situada no bairro Paiol Pequeno."</t>
   </si>
   <si>
     <t>19978</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19978/indicacao_manutencao_da_alameda_antonio_da_anunciacao_-_rosarial_-_samuel.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19978/indicacao_227.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando que determine a manutenção, limpeza e cascalhamento da Alameda Antônio da Anunciação, no Bairro do Rosarial."</t>
   </si>
   <si>
     <t>19979</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19979/indicacao_manutencao_da_rua_sem_nome_-_lageadinho_-_cinthia_e_rodolfo.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19979/indicacao_228.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando que determine a manutenção, limpeza e cascalhamento da rua sem nome, no Bairro do Lageadinho."</t>
   </si>
   <si>
     <t>19984</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19984/indicacao_manutencao_da_rua_benedito_vieira_goncalves_-_dois_corregos_-_leny_e_daniel.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19984/indicacao_229.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando que determine com a manutenção, limpeza e cascalhamento da Rua Benedito Vieira Gonçalves, no bairro Dois Córregos."</t>
   </si>
   <si>
     <t>19986</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19986/indicacao_manutencao_da_rua_barueri_-_pintos_-_rosaria.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19986/indicacao_231.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando que determine, com urgência, a manutenção, limpeza e cascalhamento da Rua Barueri e adjacentes, no Bairro dos Pintos."</t>
   </si>
   <si>
     <t>19987</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19987/indicacao_manutencao_da_rua_aruja_-_pintos_-_luciana_amiga_tabata.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19987/indicacao_232.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando que determine a manutenção, limpeza e cascalhamento da Rua Arujá e adjacentes, no bairro dos Pintos."</t>
   </si>
   <si>
     <t>19989</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19989/indicacao_manutencao_rua_bertioga_-_cachoeira_-_wilson.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19989/indicacao_234.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando que determine a manutenção e cascalhamento da Rua Bertioga, no Bairro Cachoeira."</t>
   </si>
   <si>
     <t>19990</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19990/indicacao_motonivrladora_e_cascalhamento__bela_vista.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19990/indicacao_235.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando motoniveladora e cascalhamento na estrada do Bela Vista que da acesso à escola estadual do Bairro Verava."</t>
   </si>
   <si>
     <t>19991</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19991/ind._final_campo_verde.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19991/indicacao_236.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal, Mário Pires, bem como ao Vice-Prefeito Naldo Firmino, solicitando providências urgentes para a manutenção do final da Estrada do Campo Verde, próximo ao ponto final do ônibus."</t>
   </si>
   <si>
     <t>19992</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19992/rosarial_ind_cm.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19992/indicacao_237.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal, Mário Pires, bem como ao Vice-Prefeito Naldo Firmino, solicitando providências urgentes para a manutenção da Estrada do Campo Verde, no trecho de ligação com a Estrada do Rosarial, próximo à entrada do Recanto Paraíso."</t>
   </si>
   <si>
     <t>19996</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19996/indicacao_107_paiol_pequeno.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19996/indicacao_239.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e cascalhamento na Rua Antonio Soares, bairro Paiol Pequeno.</t>
   </si>
   <si>
     <t>19998</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19998/indicacao_109_estrada_antiga.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19998/indicacao_241.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e cascalhamento na Estrada Antiga, bairro Pintos</t>
   </si>
   <si>
     <t>20000</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20000/rio_de_una.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20000/indicacao_243.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção na Rua Domingos de Almeida Lima, Bairro Rio de Una de Baixo.</t>
   </si>
   <si>
     <t>20001</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20001/manutencao_piai_cima.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20001/indicacao_244.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção da Estrada Municipal Antônio Pereira Domingues Filho, bairro Piai de Cima</t>
   </si>
   <si>
     <t>20004</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20004/manutencao_ruas__puris.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20004/indicacao_246.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a manutenção da Rua Anacleto Soares da Rosa e demais Ruas no Bairro Puris</t>
   </si>
   <si>
     <t>20007</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20007/indicacao_estrada_seicho_noie.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20007/indicacao_248.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando serviço urgente de tapa-buracos na vicinal da Seicho-No-Ie, no bairro Paiol Pequeno."</t>
   </si>
   <si>
     <t>20010</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20010/indicacao_de_conserto_de_galeria_entre_as_ruas_benjamin_constant_com_a_rua_raimundo_santiago.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20010/indicacao_251.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando conserto da galeria entre as ruas Benjamin Constant e Raimundo Santiago."</t>
   </si>
   <si>
     <t>20012</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20012/indicacao_112_est._ernesto_pires_de_oliveira.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20012/indicacao_253.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando serviço de Tapa Buraco na Est. Ernesto Pires de Oliveira, no bairro do Verava."</t>
   </si>
   <si>
     <t>20020</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20020/rua_da_servidao_bairro_dos_coelhos.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20020/indicacao_258.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando melhorias nas ruas do Bairro dos Coelhos, mais precisamente na Rua da Servidão."</t>
   </si>
   <si>
     <t>20029</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20029/indicacao_116_rua_graciliano_rosarial.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20029/indicacao_262.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando que, junto ao setor competente, seja realizado os serviços de tapa-buracos na Rua Graciliano Proença, no bairro do Rosarial."</t>
   </si>
   <si>
     <t>20030</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20030/rosarial_estrada_edi.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20030/indicacao_263.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando manutenção urgente da Estrada do Rosarial, com limpeza do sistema de escoamento de águas e melhorias para o tráfego de veículos e pedestres."</t>
   </si>
   <si>
     <t>20035</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20035/indicacao_manutencao_estrada_joao_coelho_ramalho_-_francine.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20035/indicacao_264.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando que determine com urgência a manutenção e cascalhamento da Estrada João Coelho Ramalho, no bairro Lageadinho."</t>
   </si>
   <si>
     <t>20036</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20036/indicacao_manutencao_da_rua_das_groselhas_-_bosque_-_caique.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20036/indicacao_265.pdf</t>
   </si>
   <si>
     <t>Indicação ao prefeito municipal solicitando que determine com urgência a manutenção, limpeza e cascalhamento da Rua das Groselhas, no bairro Bosque.</t>
   </si>
   <si>
+    <t>20043</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20043/indicacao_270.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando que determine com  urgência a manutenção, limpeza e cascalhamento da rua Bertioga, no bairro Cachoeira, em nosso município.</t>
+  </si>
+  <si>
+    <t>20045</t>
+  </si>
+  <si>
+    <t>272</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20045/indicacao_272.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando a instalação de placas de sinalização nas entradas da cidade.</t>
+  </si>
+  <si>
+    <t>20054</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20054/indicacao_273.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção da Estrada Municipal Benedito  Manoel Machado, bairro Gabriel</t>
+  </si>
+  <si>
+    <t>20061</t>
+  </si>
+  <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20061/indicacao_280.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção na estrada Antônio Madalena de Jesus, km 4,5, acesso ao bairro Carmo Messias.</t>
+  </si>
+  <si>
+    <t>20062</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20062/indicacao_281.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção na Rodovia Tancredo Neves, Estrada do Murundu.</t>
+  </si>
+  <si>
+    <t>20065</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20065/indicacao_282.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando lombadas na Rua Santos Dumont, bairro Vila Lima.</t>
+  </si>
+  <si>
+    <t>20066</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>Tiago Godinho</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20066/indicacao_283.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando operação tapa-buracos na Estrada Municipal do Lageadinho.</t>
+  </si>
+  <si>
+    <t>20067</t>
+  </si>
+  <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>Valnei Galvão</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20067/indicacao_284.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando limpeza do acostamento e roçagem do mato sentido bairro da Cachoeira.</t>
+  </si>
+  <si>
+    <t>20071</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20071/indicacao_285.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção na travessa da Rua Madalena Vieira Ruivo no Murundu, Rodovia Tancredo Neves, km 16.</t>
+  </si>
+  <si>
+    <t>20072</t>
+  </si>
+  <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20072/indicacao_286.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção na Rua Rafael Nunes de Oliveira do loteamento Ferradura no Cachoeira.</t>
+  </si>
+  <si>
+    <t>20093</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20093/indicacao_289.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando instalação de faixa elevada na Rodovia Presidente Tancredo Neves em frente ao comércio MVP Agropecuária e à academia de natação Acqua Fit</t>
+  </si>
+  <si>
+    <t>20094</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20094/indicacao_290.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando instalação de duas lombadas na Rua Santos Dumont, nº 140, bairro Vila Lima</t>
+  </si>
+  <si>
+    <t>20095</t>
+  </si>
+  <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20095/indicacao_291.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando instalação de uma lombada na Estrada dos Passarinhos em frente à Igreja Evangélica Assembleia de Deus, bairro Piaí</t>
+  </si>
+  <si>
+    <t>20102</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20102/indicacao_296.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando instalação de lombada e faixa de pedestre na altura do km 12 da Rodovia Júlio Dal Fabbro, sentido Vargem do Salto.</t>
+  </si>
+  <si>
+    <t>20104</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20104/indicacao_297.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal, solicitando serviços de nivelação e cascalhamento na estrada que liga os bairros Lageadinho e Silverio.</t>
+  </si>
+  <si>
+    <t>20105</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20105/indicacao_298.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando operação "tapa-buracos" no bairro Puris.</t>
+  </si>
+  <si>
+    <t>20106</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20106/indicacao_299.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção e operação tapa-buracos na estrada vicinal do Bairro Lageadinho.</t>
+  </si>
+  <si>
+    <t>20107</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20107/indicacao_300.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção das estradas e zeladoria no Bairro do Curral.</t>
+  </si>
+  <si>
+    <t>20108</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20108/indicacao_301.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção na estrada do Bairro Lageado.</t>
+  </si>
+  <si>
+    <t>20110</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20110/indicacao_303.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção da Rua Arlete Rosa Pereira, Bairro Curral.</t>
+  </si>
+  <si>
+    <t>20113</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20113/ind_304.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando instalação de uma lombada na rua Ceará, a 150 metros da entrada do Condomínio Sítio Lagos, Ressaca.</t>
+  </si>
+  <si>
+    <t>20114</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20114/ind_305.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando  instalação de lombada nada Estrada Vicinal Tancredo Neves, em frente ao Mercadinho Xavier, Murundu.</t>
+  </si>
+  <si>
+    <t>20121</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20121/ind_311.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando a manutenção da estrada que liga o bairro Paiol Grande ao Verava.</t>
+  </si>
+  <si>
+    <t>20123</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20123/ind_313.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção e operação tapa-buracos na Rua Armando de Almeida Santos, Figueira.</t>
+  </si>
+  <si>
+    <t>20138</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20138/indicacao_recanto_serrano.docx</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção das ruas do loteamento Serrano, Rodovia Bunjiro Nakao, Km 77.</t>
+  </si>
+  <si>
+    <t>20140</t>
+  </si>
+  <si>
+    <t>319</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20140/ind_319.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando construção de guia e pavimentação asfáltica na rua David Boni, Areia Vermelha.</t>
+  </si>
+  <si>
+    <t>20157</t>
+  </si>
+  <si>
+    <t>332</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20157/ind_332.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando avaliação para a extensão da pavimentação para interligação da Estrada Maeda até a Rua Waldomiro Perin, bairro Curral.</t>
+  </si>
+  <si>
+    <t>20160</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20160/cupim_vias.doc</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando motonivelamento, cascalhamento, limpeza das laterais, manutenção estradas, ruas e travessas do Bairro do Cupim.</t>
+  </si>
+  <si>
+    <t>20162</t>
+  </si>
+  <si>
+    <t>337</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20162/dias_e_coleginho_vias.doc</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando motonivelamento, cascalhamento, limpeza das laterais e manutenção das estradas, ruas e travessas dos Bairros Dias e Coleginho.</t>
+  </si>
+  <si>
+    <t>20164</t>
+  </si>
+  <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20164/rio_de_una_vias.doc</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando motonivelamento, cascalhamento, limpeza das laterais e manutenção das estradas, ruas e travessas nos bairros Rio de Una de Cima e Areia Vermelha.</t>
+  </si>
+  <si>
+    <t>20165</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20165/sinalizacao_e_pintura_de_lomabadas_vargem_do_salto.docx</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando realização de serviços de sinalização e pintura das lombadas localizadas no Vargem do Salto.</t>
+  </si>
+  <si>
+    <t>20181</t>
+  </si>
+  <si>
+    <t>356</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20181/motoniveladora_cascalhamento_na_rua_jose_gabriel_de_lima__bairro_vila_lima.docx</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento na Rua Jose Gabriel de Lima, bairro Vila Lima</t>
+  </si>
+  <si>
+    <t>20183</t>
+  </si>
+  <si>
+    <t>358</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20183/19.05_-_indicacao_-_358.doc</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo nas Estradas do Bairro da Cachoeira do Gabriel.</t>
+  </si>
+  <si>
+    <t>20184</t>
+  </si>
+  <si>
+    <t>359</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20184/19.05_-_indicacao_-_359.doc</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo na Estrada do Verava KM 11,5.</t>
+  </si>
+  <si>
+    <t>20194</t>
+  </si>
+  <si>
+    <t>369</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20194/indicacao.docx</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção da Estrada Alto da Serra, localizada no Bairro Murundu</t>
+  </si>
+  <si>
+    <t>20196</t>
+  </si>
+  <si>
+    <t>370</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20196/indicacao_manutencao_estrada_que_liga_campo_verde_ao_machados_-_fatima_alessandra.doc</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção e cascalhamento na estrada que liga o Campo Verde ao Machados, Campo Verde.</t>
+  </si>
+  <si>
+    <t>20197</t>
+  </si>
+  <si>
+    <t>371</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20197/indicacao_instalacao_de_uma_lombada_rod._tancredo_neves_-_panobianco.doc</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando instalação de lombada na Estrada Vicinal Tancredo Neves.</t>
+  </si>
+  <si>
     <t>19772</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Mario Pires de Oliveira</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19772/plo_201_-_2026.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação de uma via pública no Distrito do Paruru, Município de Ibiúna e dá outras providências"</t>
   </si>
   <si>
     <t>19910</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19910/plo_213_-_2026.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a oficialização da extensão da Rua Divaldo Bellato, da Rua Milton Giancoli, e sobre a denominação da Rua Sebastião Pereira de Albuquerque, no Município da Estância Turística de Ibiúna, e dá outras providências.”</t>
   </si>
   <si>
     <t>19779</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19779/pre_012-2026.pdf</t>
   </si>
   <si>
     <t>“Prorroga o prazo de funcionamento da Comissão Especial de Vereadores constituída pela Resolução nº 05 de 25 de junho de 2025 e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>20052</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20052/requerimento_028.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento ao Prefeito Municipal solicitando informações acerca de obra de asfaltamento da Rua Moscou, no Residencial Europa.</t>
+  </si>
+  <si>
+    <t>20073</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20073/requerimento_029.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento ao Prefeito Municipal solicitando à ARTESP reparo da rodovia Bunjiro Nakao, km 77,5.</t>
+  </si>
+  <si>
+    <t>20092</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20092/requerimento_030.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento ao Chefe do Posto de Operação da SABESP – Ibiúna-SP solicitando informações sobre a recomposição da pavimentação nas ruas e estradas municipais após manutenção da rede de água e esgoto.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2448,68 +2931,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19678/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19679/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19680/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19681/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19682/indicacao_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19683/alameda_florence.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19684/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19685/indicacao_008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19686/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19687/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19688/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19689/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19690/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19691/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19692/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19693/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19694/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19695/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19696/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19697/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19698/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19700/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19703/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19704/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19705/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19706/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19707/indicacao_029.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19708/indicacao_030.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19709/indicacao_031.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19710/indicacao_032.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19712/indicacao_034.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19714/indicacao_036.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19715/indicacao_037.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19716/indicacao_038.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19717/indicacao_039.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19718/indicacao_040.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19719/indicacao_041.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19720/indicacao_042.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19721/indicacao_043.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19722/indicacao_044.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19723/indicacao_045.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19724/indicacao_046.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19725/indicacao_047.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19726/indicacao_048.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19727/indicacao_049.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19728/indicacao_050.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19729/indicacao_051.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19730/indicacao_052.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19731/indicacao_053.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19733/indicacao_055.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19734/indicacao_056.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19736/indicacao_058.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19737/indicacao_059.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19738/indicacao_060.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19739/indicacao_061.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19740/indicacao_062.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19741/indicacao_063.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19742/indicacao_064.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19746/indicacao_067.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19750/indicacao_069.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19755/indicacao_073.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19762/indicacao_077.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19784/indicacao_085.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19785/indicacao_086.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19786/indicacao_087.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19788/indicacao_089.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19791/indicacao_092.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19794/indicacao_095.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19796/indicacao_096.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19798/indicacao_097.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19799/indicacao_098.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19800/indicacao_099.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19802/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19803/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19814/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19815/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19816/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19817/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19824/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19825/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19835/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19836/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19852/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19853/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19861/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19863/indicacao_140.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19864/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19865/indicacao_142.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19867/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19868/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19869/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19870/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19871/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19873/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19874/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19875/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19876/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19885/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19886/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19887/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19888/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19889/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19890/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19893/indicacao_169.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19896/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19897/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19898/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19899/indicacao_175.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19900/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19901/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19902/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19903/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19904/indicacao_180.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19905/indicacao_181.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19906/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19907/indicacao_183.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19908/indicacao_184.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19909/indicacao_185.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19911/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19912/indicacao_187.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19914/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19916/indicacao_189.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19917/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19921/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19922/indicacao_194.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19940/indicacao_203.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19941/indicacao_204.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19942/indicacao_205.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19943/indicacao_206.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19949/indicacao_209.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19950/indicacao_210.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19951/indicacao_211.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19952/indicacao_212.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19953/015_-_sinalizacao_do_cruzamento_da_rua_bolivia_com_a_estrada_vicinal_tancredo_neves.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19955/016_-_manutencao_da_estrada_municipal_engo_egidio_parasmo__parasmo.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19958/indicacao_217.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19966/indicacao_105_rua_anacleto_puris.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19967/019_-_manutencao_da_rua_bertioga_bo_cachoeira_-_in01926cad0155dd110326.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19969/indicacao_manutencao_estrada_pintos_-_lageadinho_-_maria_lazara.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19970/indicacao_106_ruas_sao_marcos.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19974/indicacao_manutencao_das_ruas_manuel_clemente_-_etiopia_-_aline.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19975/indicacao_manutencao_das_ruas_adjacentes_a_estada_municipal_vergilio_firmino_de_almeida_no_colegio_-_lia.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19976/020_-_manutencao_da_via_antonio_soares_bo_paiol_pequeno.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19978/indicacao_manutencao_da_alameda_antonio_da_anunciacao_-_rosarial_-_samuel.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19979/indicacao_manutencao_da_rua_sem_nome_-_lageadinho_-_cinthia_e_rodolfo.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19984/indicacao_manutencao_da_rua_benedito_vieira_goncalves_-_dois_corregos_-_leny_e_daniel.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19986/indicacao_manutencao_da_rua_barueri_-_pintos_-_rosaria.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19987/indicacao_manutencao_da_rua_aruja_-_pintos_-_luciana_amiga_tabata.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19989/indicacao_manutencao_rua_bertioga_-_cachoeira_-_wilson.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19990/indicacao_motonivrladora_e_cascalhamento__bela_vista.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19991/ind._final_campo_verde.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19992/rosarial_ind_cm.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19996/indicacao_107_paiol_pequeno.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19998/indicacao_109_estrada_antiga.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20000/rio_de_una.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20001/manutencao_piai_cima.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20004/manutencao_ruas__puris.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20007/indicacao_estrada_seicho_noie.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20010/indicacao_de_conserto_de_galeria_entre_as_ruas_benjamin_constant_com_a_rua_raimundo_santiago.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20012/indicacao_112_est._ernesto_pires_de_oliveira.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20020/rua_da_servidao_bairro_dos_coelhos.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20029/indicacao_116_rua_graciliano_rosarial.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20030/rosarial_estrada_edi.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20035/indicacao_manutencao_estrada_joao_coelho_ramalho_-_francine.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20036/indicacao_manutencao_da_rua_das_groselhas_-_bosque_-_caique.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19772/plo_201_-_2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19910/plo_213_-_2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19779/pre_012-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19678/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19679/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19680/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19681/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19682/indicacao_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19683/alameda_florence.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19684/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19685/indicacao_008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19686/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19687/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19688/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19689/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19690/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19691/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19692/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19693/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19694/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19695/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19696/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19697/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19698/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19700/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19703/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19704/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19705/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19706/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19707/indicacao_029.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19708/indicacao_030.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19709/indicacao_031.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19710/indicacao_032.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19712/indicacao_034.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19714/indicacao_036.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19715/indicacao_037.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19716/indicacao_038.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19717/indicacao_039.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19718/indicacao_040.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19719/indicacao_041.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19720/indicacao_042.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19721/indicacao_043.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19722/indicacao_044.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19723/indicacao_045.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19724/indicacao_046.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19725/indicacao_047.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19726/indicacao_048.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19727/indicacao_049.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19728/indicacao_050.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19729/indicacao_051.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19730/indicacao_052.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19731/indicacao_053.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19733/indicacao_055.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19734/indicacao_056.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19736/indicacao_058.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19737/indicacao_059.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19738/indicacao_060.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19739/indicacao_061.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19740/indicacao_062.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19741/indicacao_063.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19742/indicacao_064.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19746/indicacao_067.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19750/indicacao_069.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19755/indicacao_073.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19762/indicacao_077.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19784/indicacao_085.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19785/indicacao_086.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19786/indicacao_087.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19788/indicacao_089.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19791/indicacao_092.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19794/indicacao_095.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19796/indicacao_096.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19798/indicacao_097.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19799/indicacao_098.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19800/indicacao_099.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19802/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19803/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19814/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19815/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19816/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19817/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19824/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19825/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19835/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19836/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19852/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19853/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19861/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19863/indicacao_140.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19864/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19865/indicacao_142.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19867/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19868/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19869/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19870/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19871/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19873/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19874/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19875/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19876/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19885/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19886/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19887/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19888/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19889/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19890/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19893/indicacao_169.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19896/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19897/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19898/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19899/indicacao_175.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19900/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19901/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19902/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19903/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19904/indicacao_180.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19905/indicacao_181.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19906/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19907/indicacao_183.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19908/indicacao_184.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19909/indicacao_185.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19911/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19912/indicacao_187.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19914/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19916/indicacao_189.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19917/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19921/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19922/indicacao_194.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19940/indicacao_203.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19941/indicacao_204.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19942/indicacao_205.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19943/indicacao_206.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19949/indicacao_209.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19950/indicacao_210.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19951/indicacao_211.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19952/indicacao_212.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19953/indicacao_213.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19955/indicacao_214.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19958/indicacao_217.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19966/indicacao_105_rua_anacleto_puris.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19967/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19969/indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19970/indicacao_223.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19974/indicacao_224.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19975/indicacao_225.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19976/indicacao_226.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19978/indicacao_227.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19979/indicacao_228.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19984/indicacao_229.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19986/indicacao_231.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19987/indicacao_232.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19989/indicacao_234.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19990/indicacao_235.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19991/indicacao_236.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19992/indicacao_237.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19996/indicacao_239.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19998/indicacao_241.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20000/indicacao_243.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20001/indicacao_244.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20004/indicacao_246.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20007/indicacao_248.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20010/indicacao_251.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20012/indicacao_253.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20020/indicacao_258.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20029/indicacao_262.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20030/indicacao_263.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20035/indicacao_264.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20036/indicacao_265.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20043/indicacao_270.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20045/indicacao_272.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20054/indicacao_273.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20061/indicacao_280.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20062/indicacao_281.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20065/indicacao_282.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20066/indicacao_283.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20067/indicacao_284.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20071/indicacao_285.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20072/indicacao_286.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20093/indicacao_289.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20094/indicacao_290.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20095/indicacao_291.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20102/indicacao_296.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20104/indicacao_297.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20105/indicacao_298.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20106/indicacao_299.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20107/indicacao_300.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20108/indicacao_301.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20110/indicacao_303.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20113/ind_304.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20114/ind_305.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20121/ind_311.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20123/ind_313.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20138/indicacao_recanto_serrano.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20140/ind_319.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20157/ind_332.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20160/cupim_vias.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20162/dias_e_coleginho_vias.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20164/rio_de_una_vias.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20165/sinalizacao_e_pintura_de_lomabadas_vargem_do_salto.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20181/motoniveladora_cascalhamento_na_rua_jose_gabriel_de_lima__bairro_vila_lima.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20183/19.05_-_indicacao_-_358.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20184/19.05_-_indicacao_-_359.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20194/indicacao.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20196/indicacao_manutencao_estrada_que_liga_campo_verde_ao_machados_-_fatima_alessandra.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20197/indicacao_instalacao_de_uma_lombada_rod._tancredo_neves_-_panobianco.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19772/plo_201_-_2026.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19910/plo_213_-_2026.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19779/pre_012-2026.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20052/requerimento_028.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20073/requerimento_029.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20092/requerimento_030.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H169"/>
+  <dimension ref="A1:H209"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="174.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="155.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -6796,115 +7279,1155 @@
       </c>
       <c r="E166" t="s">
         <v>12</v>
       </c>
       <c r="F166" t="s">
         <v>265</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>680</v>
       </c>
       <c r="H166" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
         <v>682</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
         <v>683</v>
       </c>
       <c r="D167" t="s">
+        <v>11</v>
+      </c>
+      <c r="E167" t="s">
+        <v>12</v>
+      </c>
+      <c r="F167" t="s">
+        <v>265</v>
+      </c>
+      <c r="G167" s="1" t="s">
         <v>684</v>
       </c>
-      <c r="E167" t="s">
+      <c r="H167" t="s">
         <v>685</v>
-      </c>
-[...7 lines deleted...]
-        <v>688</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
+        <v>686</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>687</v>
+      </c>
+      <c r="D168" t="s">
+        <v>11</v>
+      </c>
+      <c r="E168" t="s">
+        <v>12</v>
+      </c>
+      <c r="F168" t="s">
+        <v>383</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="H168" t="s">
         <v>689</v>
-      </c>
-[...19 lines deleted...]
-        <v>691</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
+        <v>690</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>691</v>
+      </c>
+      <c r="D169" t="s">
+        <v>11</v>
+      </c>
+      <c r="E169" t="s">
+        <v>12</v>
+      </c>
+      <c r="F169" t="s">
+        <v>265</v>
+      </c>
+      <c r="G169" s="1" t="s">
         <v>692</v>
       </c>
-      <c r="B169" t="s">
-[...2 lines deleted...]
-      <c r="C169" t="s">
+      <c r="H169" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>694</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>695</v>
+      </c>
+      <c r="D170" t="s">
+        <v>11</v>
+      </c>
+      <c r="E170" t="s">
+        <v>12</v>
+      </c>
+      <c r="F170" t="s">
+        <v>252</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H170" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>698</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>699</v>
+      </c>
+      <c r="D171" t="s">
+        <v>11</v>
+      </c>
+      <c r="E171" t="s">
+        <v>12</v>
+      </c>
+      <c r="F171" t="s">
+        <v>252</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="H171" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>702</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>703</v>
+      </c>
+      <c r="D172" t="s">
+        <v>11</v>
+      </c>
+      <c r="E172" t="s">
+        <v>12</v>
+      </c>
+      <c r="F172" t="s">
+        <v>252</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="H172" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>706</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>707</v>
+      </c>
+      <c r="D173" t="s">
+        <v>11</v>
+      </c>
+      <c r="E173" t="s">
+        <v>12</v>
+      </c>
+      <c r="F173" t="s">
+        <v>708</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="H173" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>711</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>712</v>
+      </c>
+      <c r="D174" t="s">
+        <v>11</v>
+      </c>
+      <c r="E174" t="s">
+        <v>12</v>
+      </c>
+      <c r="F174" t="s">
+        <v>713</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="H174" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>716</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>717</v>
+      </c>
+      <c r="D175" t="s">
+        <v>11</v>
+      </c>
+      <c r="E175" t="s">
+        <v>12</v>
+      </c>
+      <c r="F175" t="s">
+        <v>13</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="H175" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>720</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>721</v>
+      </c>
+      <c r="D176" t="s">
+        <v>11</v>
+      </c>
+      <c r="E176" t="s">
+        <v>12</v>
+      </c>
+      <c r="F176" t="s">
+        <v>13</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="H176" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>724</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>725</v>
+      </c>
+      <c r="D177" t="s">
+        <v>11</v>
+      </c>
+      <c r="E177" t="s">
+        <v>12</v>
+      </c>
+      <c r="F177" t="s">
+        <v>13</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="H177" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>728</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>729</v>
+      </c>
+      <c r="D178" t="s">
+        <v>11</v>
+      </c>
+      <c r="E178" t="s">
+        <v>12</v>
+      </c>
+      <c r="F178" t="s">
+        <v>13</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="H178" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>732</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>733</v>
+      </c>
+      <c r="D179" t="s">
+        <v>11</v>
+      </c>
+      <c r="E179" t="s">
+        <v>12</v>
+      </c>
+      <c r="F179" t="s">
+        <v>13</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="H179" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>736</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>737</v>
+      </c>
+      <c r="D180" t="s">
+        <v>11</v>
+      </c>
+      <c r="E180" t="s">
+        <v>12</v>
+      </c>
+      <c r="F180" t="s">
+        <v>713</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="H180" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>740</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>741</v>
+      </c>
+      <c r="D181" t="s">
+        <v>11</v>
+      </c>
+      <c r="E181" t="s">
+        <v>12</v>
+      </c>
+      <c r="F181" t="s">
+        <v>708</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="H181" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>744</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>745</v>
+      </c>
+      <c r="D182" t="s">
+        <v>11</v>
+      </c>
+      <c r="E182" t="s">
+        <v>12</v>
+      </c>
+      <c r="F182" t="s">
+        <v>708</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="H182" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>748</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>749</v>
+      </c>
+      <c r="D183" t="s">
+        <v>11</v>
+      </c>
+      <c r="E183" t="s">
+        <v>12</v>
+      </c>
+      <c r="F183" t="s">
+        <v>252</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="H183" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>752</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>753</v>
+      </c>
+      <c r="D184" t="s">
+        <v>11</v>
+      </c>
+      <c r="E184" t="s">
+        <v>12</v>
+      </c>
+      <c r="F184" t="s">
+        <v>252</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="H184" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>756</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>757</v>
+      </c>
+      <c r="D185" t="s">
+        <v>11</v>
+      </c>
+      <c r="E185" t="s">
+        <v>12</v>
+      </c>
+      <c r="F185" t="s">
+        <v>252</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="H185" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>760</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>761</v>
+      </c>
+      <c r="D186" t="s">
+        <v>11</v>
+      </c>
+      <c r="E186" t="s">
+        <v>12</v>
+      </c>
+      <c r="F186" t="s">
+        <v>252</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="H186" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>764</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>765</v>
+      </c>
+      <c r="D187" t="s">
+        <v>11</v>
+      </c>
+      <c r="E187" t="s">
+        <v>12</v>
+      </c>
+      <c r="F187" t="s">
+        <v>265</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="H187" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>768</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>769</v>
+      </c>
+      <c r="D188" t="s">
+        <v>11</v>
+      </c>
+      <c r="E188" t="s">
+        <v>12</v>
+      </c>
+      <c r="F188" t="s">
+        <v>265</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="H188" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>772</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>773</v>
+      </c>
+      <c r="D189" t="s">
+        <v>11</v>
+      </c>
+      <c r="E189" t="s">
+        <v>12</v>
+      </c>
+      <c r="F189" t="s">
+        <v>252</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="H189" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>776</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>777</v>
+      </c>
+      <c r="D190" t="s">
+        <v>11</v>
+      </c>
+      <c r="E190" t="s">
+        <v>12</v>
+      </c>
+      <c r="F190" t="s">
+        <v>252</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="H190" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>780</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>781</v>
+      </c>
+      <c r="D191" t="s">
+        <v>11</v>
+      </c>
+      <c r="E191" t="s">
+        <v>12</v>
+      </c>
+      <c r="F191" t="s">
+        <v>252</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="H191" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>784</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>785</v>
+      </c>
+      <c r="D192" t="s">
+        <v>11</v>
+      </c>
+      <c r="E192" t="s">
+        <v>12</v>
+      </c>
+      <c r="F192" t="s">
+        <v>421</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="H192" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>788</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>789</v>
+      </c>
+      <c r="D193" t="s">
+        <v>11</v>
+      </c>
+      <c r="E193" t="s">
+        <v>12</v>
+      </c>
+      <c r="F193" t="s">
+        <v>412</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="H193" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>792</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>793</v>
+      </c>
+      <c r="D194" t="s">
+        <v>11</v>
+      </c>
+      <c r="E194" t="s">
+        <v>12</v>
+      </c>
+      <c r="F194" t="s">
+        <v>102</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="H194" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>796</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>797</v>
+      </c>
+      <c r="D195" t="s">
+        <v>11</v>
+      </c>
+      <c r="E195" t="s">
+        <v>12</v>
+      </c>
+      <c r="F195" t="s">
+        <v>102</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="H195" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>800</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>801</v>
+      </c>
+      <c r="D196" t="s">
+        <v>11</v>
+      </c>
+      <c r="E196" t="s">
+        <v>12</v>
+      </c>
+      <c r="F196" t="s">
+        <v>102</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="H196" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>804</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>805</v>
+      </c>
+      <c r="D197" t="s">
+        <v>11</v>
+      </c>
+      <c r="E197" t="s">
+        <v>12</v>
+      </c>
+      <c r="F197" t="s">
+        <v>252</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="H197" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>808</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>809</v>
+      </c>
+      <c r="D198" t="s">
+        <v>11</v>
+      </c>
+      <c r="E198" t="s">
+        <v>12</v>
+      </c>
+      <c r="F198" t="s">
+        <v>421</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="H198" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>812</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>813</v>
+      </c>
+      <c r="D199" t="s">
+        <v>11</v>
+      </c>
+      <c r="E199" t="s">
+        <v>12</v>
+      </c>
+      <c r="F199" t="s">
+        <v>247</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="H199" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>816</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>817</v>
+      </c>
+      <c r="D200" t="s">
+        <v>11</v>
+      </c>
+      <c r="E200" t="s">
+        <v>12</v>
+      </c>
+      <c r="F200" t="s">
+        <v>247</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="H200" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>820</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>821</v>
+      </c>
+      <c r="D201" t="s">
+        <v>11</v>
+      </c>
+      <c r="E201" t="s">
+        <v>12</v>
+      </c>
+      <c r="F201" t="s">
+        <v>13</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H201" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>824</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>825</v>
+      </c>
+      <c r="D202" t="s">
+        <v>11</v>
+      </c>
+      <c r="E202" t="s">
+        <v>12</v>
+      </c>
+      <c r="F202" t="s">
+        <v>265</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="H202" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>828</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>829</v>
+      </c>
+      <c r="D203" t="s">
+        <v>11</v>
+      </c>
+      <c r="E203" t="s">
+        <v>12</v>
+      </c>
+      <c r="F203" t="s">
+        <v>265</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="H203" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>832</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>833</v>
+      </c>
+      <c r="D204" t="s">
+        <v>834</v>
+      </c>
+      <c r="E204" t="s">
+        <v>835</v>
+      </c>
+      <c r="F204" t="s">
+        <v>836</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="H204" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>839</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>554</v>
+      </c>
+      <c r="D205" t="s">
+        <v>834</v>
+      </c>
+      <c r="E205" t="s">
+        <v>835</v>
+      </c>
+      <c r="F205" t="s">
+        <v>836</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="H205" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>842</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
         <v>57</v>
       </c>
-      <c r="D169" t="s">
-[...5 lines deleted...]
-      <c r="F169" t="s">
+      <c r="D206" t="s">
+        <v>843</v>
+      </c>
+      <c r="E206" t="s">
+        <v>844</v>
+      </c>
+      <c r="F206" t="s">
         <v>13</v>
       </c>
-      <c r="G169" s="1" t="s">
-[...3 lines deleted...]
-        <v>696</v>
+      <c r="G206" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="H206" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>847</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>114</v>
+      </c>
+      <c r="D207" t="s">
+        <v>848</v>
+      </c>
+      <c r="E207" t="s">
+        <v>849</v>
+      </c>
+      <c r="F207" t="s">
+        <v>412</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="H207" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>852</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>118</v>
+      </c>
+      <c r="D208" t="s">
+        <v>848</v>
+      </c>
+      <c r="E208" t="s">
+        <v>849</v>
+      </c>
+      <c r="F208" t="s">
+        <v>13</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="H208" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>855</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>122</v>
+      </c>
+      <c r="D209" t="s">
+        <v>848</v>
+      </c>
+      <c r="E209" t="s">
+        <v>849</v>
+      </c>
+      <c r="F209" t="s">
+        <v>102</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="H209" t="s">
+        <v>857</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -7033,50 +8556,90 @@
     <hyperlink ref="G145" r:id="rId144"/>
     <hyperlink ref="G146" r:id="rId145"/>
     <hyperlink ref="G147" r:id="rId146"/>
     <hyperlink ref="G148" r:id="rId147"/>
     <hyperlink ref="G149" r:id="rId148"/>
     <hyperlink ref="G150" r:id="rId149"/>
     <hyperlink ref="G151" r:id="rId150"/>
     <hyperlink ref="G152" r:id="rId151"/>
     <hyperlink ref="G153" r:id="rId152"/>
     <hyperlink ref="G154" r:id="rId153"/>
     <hyperlink ref="G155" r:id="rId154"/>
     <hyperlink ref="G156" r:id="rId155"/>
     <hyperlink ref="G157" r:id="rId156"/>
     <hyperlink ref="G158" r:id="rId157"/>
     <hyperlink ref="G159" r:id="rId158"/>
     <hyperlink ref="G160" r:id="rId159"/>
     <hyperlink ref="G161" r:id="rId160"/>
     <hyperlink ref="G162" r:id="rId161"/>
     <hyperlink ref="G163" r:id="rId162"/>
     <hyperlink ref="G164" r:id="rId163"/>
     <hyperlink ref="G165" r:id="rId164"/>
     <hyperlink ref="G166" r:id="rId165"/>
     <hyperlink ref="G167" r:id="rId166"/>
     <hyperlink ref="G168" r:id="rId167"/>
     <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>