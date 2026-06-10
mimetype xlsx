--- v2 (2026-05-21)
+++ v3 (2026-06-10)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1672" uniqueCount="858">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1696" uniqueCount="869">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -2394,192 +2394,225 @@
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20140/ind_319.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando construção de guia e pavimentação asfáltica na rua David Boni, Areia Vermelha.</t>
   </si>
   <si>
     <t>20157</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20157/ind_332.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando avaliação para a extensão da pavimentação para interligação da Estrada Maeda até a Rua Waldomiro Perin, bairro Curral.</t>
   </si>
   <si>
     <t>20160</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20160/cupim_vias.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20160/ind_335.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando motonivelamento, cascalhamento, limpeza das laterais, manutenção estradas, ruas e travessas do Bairro do Cupim.</t>
   </si>
   <si>
     <t>20162</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20162/dias_e_coleginho_vias.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20162/ind_337.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando motonivelamento, cascalhamento, limpeza das laterais e manutenção das estradas, ruas e travessas dos Bairros Dias e Coleginho.</t>
   </si>
   <si>
     <t>20164</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20164/rio_de_una_vias.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20164/ind_339.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando motonivelamento, cascalhamento, limpeza das laterais e manutenção das estradas, ruas e travessas nos bairros Rio de Una de Cima e Areia Vermelha.</t>
   </si>
   <si>
     <t>20165</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20165/sinalizacao_e_pintura_de_lomabadas_vargem_do_salto.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20165/ind_340.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando realização de serviços de sinalização e pintura das lombadas localizadas no Vargem do Salto.</t>
   </si>
   <si>
     <t>20181</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20181/motoniveladora_cascalhamento_na_rua_jose_gabriel_de_lima__bairro_vila_lima.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20181/ind_356.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento na Rua Jose Gabriel de Lima, bairro Vila Lima</t>
   </si>
   <si>
     <t>20183</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20183/19.05_-_indicacao_-_358.doc</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo nas Estradas do Bairro da Cachoeira do Gabriel.</t>
   </si>
   <si>
     <t>20184</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20184/19.05_-_indicacao_-_359.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20184/ind_359.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo na Estrada do Verava KM 11,5.</t>
   </si>
   <si>
     <t>20194</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20194/indicacao.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20194/ind_369.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção da Estrada Alto da Serra, localizada no Bairro Murundu</t>
   </si>
   <si>
     <t>20196</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20196/indicacao_manutencao_estrada_que_liga_campo_verde_ao_machados_-_fatima_alessandra.doc</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e cascalhamento na estrada que liga o Campo Verde ao Machados, Campo Verde.</t>
   </si>
   <si>
     <t>20197</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20197/indicacao_instalacao_de_uma_lombada_rod._tancredo_neves_-_panobianco.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20197/ind_371.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando instalação de lombada na Estrada Vicinal Tancredo Neves.</t>
   </si>
   <si>
+    <t>20206</t>
+  </si>
+  <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20206/ind_374.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção na Estrada Engenheiro Egídio Parasmo, suas vias paralelas e transversais, no Recreio.</t>
+  </si>
+  <si>
+    <t>20236</t>
+  </si>
+  <si>
+    <t>387</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20236/ind_387.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando a reformulação do acesso ao Jardim Vergel de Ibiúna, na Rodovia Bunjiro Nakao (SP-250).</t>
+  </si>
+  <si>
     <t>19772</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Mario Pires de Oliveira</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19772/plo_201_-_2026.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação de uma via pública no Distrito do Paruru, Município de Ibiúna e dá outras providências"</t>
   </si>
   <si>
     <t>19910</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19910/plo_213_-_2026.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a oficialização da extensão da Rua Divaldo Bellato, da Rua Milton Giancoli, e sobre a denominação da Rua Sebastião Pereira de Albuquerque, no Município da Estância Turística de Ibiúna, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>20233</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a denominação de uma Travessa no Bairro Vargem do Salto e dá outras providências."</t>
   </si>
   <si>
     <t>19779</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19779/pre_012-2026.pdf</t>
   </si>
   <si>
     <t>“Prorroga o prazo de funcionamento da Comissão Especial de Vereadores constituída pela Resolução nº 05 de 25 de junho de 2025 e dá outras providências.”</t>
   </si>
   <si>
     <t>20052</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
@@ -2931,56 +2964,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19678/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19679/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19680/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19681/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19682/indicacao_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19683/alameda_florence.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19684/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19685/indicacao_008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19686/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19687/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19688/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19689/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19690/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19691/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19692/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19693/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19694/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19695/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19696/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19697/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19698/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19700/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19703/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19704/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19705/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19706/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19707/indicacao_029.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19708/indicacao_030.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19709/indicacao_031.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19710/indicacao_032.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19712/indicacao_034.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19714/indicacao_036.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19715/indicacao_037.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19716/indicacao_038.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19717/indicacao_039.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19718/indicacao_040.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19719/indicacao_041.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19720/indicacao_042.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19721/indicacao_043.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19722/indicacao_044.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19723/indicacao_045.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19724/indicacao_046.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19725/indicacao_047.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19726/indicacao_048.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19727/indicacao_049.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19728/indicacao_050.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19729/indicacao_051.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19730/indicacao_052.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19731/indicacao_053.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19733/indicacao_055.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19734/indicacao_056.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19736/indicacao_058.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19737/indicacao_059.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19738/indicacao_060.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19739/indicacao_061.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19740/indicacao_062.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19741/indicacao_063.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19742/indicacao_064.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19746/indicacao_067.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19750/indicacao_069.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19755/indicacao_073.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19762/indicacao_077.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19784/indicacao_085.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19785/indicacao_086.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19786/indicacao_087.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19788/indicacao_089.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19791/indicacao_092.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19794/indicacao_095.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19796/indicacao_096.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19798/indicacao_097.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19799/indicacao_098.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19800/indicacao_099.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19802/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19803/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19814/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19815/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19816/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19817/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19824/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19825/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19835/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19836/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19852/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19853/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19861/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19863/indicacao_140.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19864/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19865/indicacao_142.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19867/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19868/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19869/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19870/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19871/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19873/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19874/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19875/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19876/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19885/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19886/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19887/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19888/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19889/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19890/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19893/indicacao_169.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19896/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19897/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19898/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19899/indicacao_175.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19900/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19901/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19902/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19903/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19904/indicacao_180.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19905/indicacao_181.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19906/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19907/indicacao_183.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19908/indicacao_184.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19909/indicacao_185.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19911/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19912/indicacao_187.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19914/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19916/indicacao_189.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19917/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19921/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19922/indicacao_194.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19940/indicacao_203.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19941/indicacao_204.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19942/indicacao_205.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19943/indicacao_206.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19949/indicacao_209.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19950/indicacao_210.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19951/indicacao_211.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19952/indicacao_212.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19953/indicacao_213.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19955/indicacao_214.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19958/indicacao_217.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19966/indicacao_105_rua_anacleto_puris.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19967/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19969/indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19970/indicacao_223.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19974/indicacao_224.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19975/indicacao_225.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19976/indicacao_226.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19978/indicacao_227.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19979/indicacao_228.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19984/indicacao_229.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19986/indicacao_231.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19987/indicacao_232.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19989/indicacao_234.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19990/indicacao_235.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19991/indicacao_236.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19992/indicacao_237.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19996/indicacao_239.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19998/indicacao_241.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20000/indicacao_243.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20001/indicacao_244.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20004/indicacao_246.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20007/indicacao_248.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20010/indicacao_251.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20012/indicacao_253.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20020/indicacao_258.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20029/indicacao_262.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20030/indicacao_263.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20035/indicacao_264.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20036/indicacao_265.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20043/indicacao_270.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20045/indicacao_272.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20054/indicacao_273.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20061/indicacao_280.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20062/indicacao_281.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20065/indicacao_282.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20066/indicacao_283.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20067/indicacao_284.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20071/indicacao_285.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20072/indicacao_286.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20093/indicacao_289.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20094/indicacao_290.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20095/indicacao_291.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20102/indicacao_296.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20104/indicacao_297.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20105/indicacao_298.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20106/indicacao_299.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20107/indicacao_300.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20108/indicacao_301.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20110/indicacao_303.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20113/ind_304.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20114/ind_305.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20121/ind_311.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20123/ind_313.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20138/indicacao_recanto_serrano.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20140/ind_319.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20157/ind_332.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20160/cupim_vias.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20162/dias_e_coleginho_vias.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20164/rio_de_una_vias.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20165/sinalizacao_e_pintura_de_lomabadas_vargem_do_salto.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20181/motoniveladora_cascalhamento_na_rua_jose_gabriel_de_lima__bairro_vila_lima.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20183/19.05_-_indicacao_-_358.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20184/19.05_-_indicacao_-_359.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20194/indicacao.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20196/indicacao_manutencao_estrada_que_liga_campo_verde_ao_machados_-_fatima_alessandra.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20197/indicacao_instalacao_de_uma_lombada_rod._tancredo_neves_-_panobianco.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19772/plo_201_-_2026.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19910/plo_213_-_2026.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19779/pre_012-2026.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20052/requerimento_028.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20073/requerimento_029.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20092/requerimento_030.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19678/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19679/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19680/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19681/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19682/indicacao_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19683/alameda_florence.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19684/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19685/indicacao_008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19686/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19687/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19688/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19689/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19690/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19691/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19692/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19693/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19694/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19695/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19696/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19697/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19698/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19700/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19703/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19704/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19705/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19706/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19707/indicacao_029.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19708/indicacao_030.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19709/indicacao_031.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19710/indicacao_032.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19712/indicacao_034.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19714/indicacao_036.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19715/indicacao_037.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19716/indicacao_038.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19717/indicacao_039.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19718/indicacao_040.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19719/indicacao_041.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19720/indicacao_042.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19721/indicacao_043.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19722/indicacao_044.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19723/indicacao_045.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19724/indicacao_046.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19725/indicacao_047.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19726/indicacao_048.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19727/indicacao_049.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19728/indicacao_050.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19729/indicacao_051.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19730/indicacao_052.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19731/indicacao_053.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19733/indicacao_055.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19734/indicacao_056.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19736/indicacao_058.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19737/indicacao_059.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19738/indicacao_060.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19739/indicacao_061.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19740/indicacao_062.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19741/indicacao_063.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19742/indicacao_064.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19746/indicacao_067.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19750/indicacao_069.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19755/indicacao_073.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19762/indicacao_077.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19784/indicacao_085.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19785/indicacao_086.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19786/indicacao_087.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19788/indicacao_089.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19791/indicacao_092.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19794/indicacao_095.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19796/indicacao_096.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19798/indicacao_097.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19799/indicacao_098.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19800/indicacao_099.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19802/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19803/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19814/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19815/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19816/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19817/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19824/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19825/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19835/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19836/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19852/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19853/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19861/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19863/indicacao_140.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19864/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19865/indicacao_142.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19867/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19868/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19869/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19870/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19871/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19873/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19874/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19875/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19876/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19885/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19886/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19887/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19888/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19889/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19890/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19893/indicacao_169.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19896/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19897/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19898/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19899/indicacao_175.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19900/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19901/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19902/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19903/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19904/indicacao_180.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19905/indicacao_181.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19906/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19907/indicacao_183.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19908/indicacao_184.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19909/indicacao_185.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19911/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19912/indicacao_187.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19914/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19916/indicacao_189.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19917/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19921/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19922/indicacao_194.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19940/indicacao_203.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19941/indicacao_204.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19942/indicacao_205.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19943/indicacao_206.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19949/indicacao_209.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19950/indicacao_210.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19951/indicacao_211.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19952/indicacao_212.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19953/indicacao_213.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19955/indicacao_214.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19958/indicacao_217.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19966/indicacao_105_rua_anacleto_puris.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19967/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19969/indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19970/indicacao_223.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19974/indicacao_224.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19975/indicacao_225.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19976/indicacao_226.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19978/indicacao_227.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19979/indicacao_228.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19984/indicacao_229.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19986/indicacao_231.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19987/indicacao_232.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19989/indicacao_234.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19990/indicacao_235.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19991/indicacao_236.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19992/indicacao_237.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19996/indicacao_239.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19998/indicacao_241.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20000/indicacao_243.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20001/indicacao_244.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20004/indicacao_246.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20007/indicacao_248.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20010/indicacao_251.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20012/indicacao_253.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20020/indicacao_258.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20029/indicacao_262.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20030/indicacao_263.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20035/indicacao_264.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20036/indicacao_265.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20043/indicacao_270.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20045/indicacao_272.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20054/indicacao_273.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20061/indicacao_280.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20062/indicacao_281.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20065/indicacao_282.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20066/indicacao_283.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20067/indicacao_284.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20071/indicacao_285.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20072/indicacao_286.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20093/indicacao_289.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20094/indicacao_290.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20095/indicacao_291.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20102/indicacao_296.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20104/indicacao_297.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20105/indicacao_298.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20106/indicacao_299.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20107/indicacao_300.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20108/indicacao_301.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20110/indicacao_303.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20113/ind_304.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20114/ind_305.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20121/ind_311.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20123/ind_313.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20138/indicacao_recanto_serrano.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20140/ind_319.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20157/ind_332.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20160/ind_335.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20162/ind_337.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20164/ind_339.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20165/ind_340.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20181/ind_356.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20183/19.05_-_indicacao_-_358.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20184/ind_359.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20194/ind_369.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20196/indicacao_manutencao_estrada_que_liga_campo_verde_ao_machados_-_fatima_alessandra.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20197/ind_371.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20206/ind_374.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20236/ind_387.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19772/plo_201_-_2026.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19910/plo_213_-_2026.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19779/pre_012-2026.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20052/requerimento_028.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20073/requerimento_029.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20092/requerimento_030.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H209"/>
+  <dimension ref="A1:H212"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="155.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -8241,193 +8274,271 @@
       </c>
       <c r="E203" t="s">
         <v>12</v>
       </c>
       <c r="F203" t="s">
         <v>265</v>
       </c>
       <c r="G203" s="1" t="s">
         <v>830</v>
       </c>
       <c r="H203" t="s">
         <v>831</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
         <v>832</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
         <v>833</v>
       </c>
       <c r="D204" t="s">
+        <v>11</v>
+      </c>
+      <c r="E204" t="s">
+        <v>12</v>
+      </c>
+      <c r="F204" t="s">
+        <v>412</v>
+      </c>
+      <c r="G204" s="1" t="s">
         <v>834</v>
       </c>
-      <c r="E204" t="s">
+      <c r="H204" t="s">
         <v>835</v>
-      </c>
-[...7 lines deleted...]
-        <v>838</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
+        <v>836</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>837</v>
+      </c>
+      <c r="D205" t="s">
+        <v>11</v>
+      </c>
+      <c r="E205" t="s">
+        <v>12</v>
+      </c>
+      <c r="F205" t="s">
+        <v>247</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="H205" t="s">
         <v>839</v>
-      </c>
-[...19 lines deleted...]
-        <v>841</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
+        <v>840</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>841</v>
+      </c>
+      <c r="D206" t="s">
         <v>842</v>
       </c>
-      <c r="B206" t="s">
-[...5 lines deleted...]
-      <c r="D206" t="s">
+      <c r="E206" t="s">
         <v>843</v>
       </c>
-      <c r="E206" t="s">
+      <c r="F206" t="s">
         <v>844</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>845</v>
       </c>
       <c r="H206" t="s">
         <v>846</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
         <v>847</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>114</v>
+        <v>554</v>
       </c>
       <c r="D207" t="s">
+        <v>842</v>
+      </c>
+      <c r="E207" t="s">
+        <v>843</v>
+      </c>
+      <c r="F207" t="s">
+        <v>844</v>
+      </c>
+      <c r="G207" s="1" t="s">
         <v>848</v>
       </c>
-      <c r="E207" t="s">
+      <c r="H207" t="s">
         <v>849</v>
-      </c>
-[...7 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
+        <v>850</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>671</v>
+      </c>
+      <c r="D208" t="s">
+        <v>842</v>
+      </c>
+      <c r="E208" t="s">
+        <v>843</v>
+      </c>
+      <c r="F208" t="s">
+        <v>844</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="H208" t="s">
         <v>852</v>
-      </c>
-[...19 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
+        <v>853</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>57</v>
+      </c>
+      <c r="D209" t="s">
+        <v>854</v>
+      </c>
+      <c r="E209" t="s">
         <v>855</v>
       </c>
-      <c r="B209" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F209" t="s">
-        <v>102</v>
+        <v>13</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>856</v>
       </c>
       <c r="H209" t="s">
         <v>857</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>858</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>114</v>
+      </c>
+      <c r="D210" t="s">
+        <v>859</v>
+      </c>
+      <c r="E210" t="s">
+        <v>860</v>
+      </c>
+      <c r="F210" t="s">
+        <v>412</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="H210" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>863</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>118</v>
+      </c>
+      <c r="D211" t="s">
+        <v>859</v>
+      </c>
+      <c r="E211" t="s">
+        <v>860</v>
+      </c>
+      <c r="F211" t="s">
+        <v>13</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="H211" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>866</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>122</v>
+      </c>
+      <c r="D212" t="s">
+        <v>859</v>
+      </c>
+      <c r="E212" t="s">
+        <v>860</v>
+      </c>
+      <c r="F212" t="s">
+        <v>102</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="H212" t="s">
+        <v>868</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -8596,50 +8707,53 @@
     <hyperlink ref="G185" r:id="rId184"/>
     <hyperlink ref="G186" r:id="rId185"/>
     <hyperlink ref="G187" r:id="rId186"/>
     <hyperlink ref="G188" r:id="rId187"/>
     <hyperlink ref="G189" r:id="rId188"/>
     <hyperlink ref="G190" r:id="rId189"/>
     <hyperlink ref="G191" r:id="rId190"/>
     <hyperlink ref="G192" r:id="rId191"/>
     <hyperlink ref="G193" r:id="rId192"/>
     <hyperlink ref="G194" r:id="rId193"/>
     <hyperlink ref="G195" r:id="rId194"/>
     <hyperlink ref="G196" r:id="rId195"/>
     <hyperlink ref="G197" r:id="rId196"/>
     <hyperlink ref="G198" r:id="rId197"/>
     <hyperlink ref="G199" r:id="rId198"/>
     <hyperlink ref="G200" r:id="rId199"/>
     <hyperlink ref="G201" r:id="rId200"/>
     <hyperlink ref="G202" r:id="rId201"/>
     <hyperlink ref="G203" r:id="rId202"/>
     <hyperlink ref="G204" r:id="rId203"/>
     <hyperlink ref="G205" r:id="rId204"/>
     <hyperlink ref="G206" r:id="rId205"/>
     <hyperlink ref="G207" r:id="rId206"/>
     <hyperlink ref="G208" r:id="rId207"/>
     <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>