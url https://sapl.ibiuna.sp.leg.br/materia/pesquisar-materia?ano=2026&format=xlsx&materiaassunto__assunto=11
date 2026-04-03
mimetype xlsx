--- v0 (2026-02-04)
+++ v1 (2026-04-03)
@@ -10,116 +10,308 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="86">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>19761</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Francine Bello</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19761/indicacao_qualidade_da_agua.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19761/indicacao_076.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando a realização da análise de qualidade da água potável nas Escolas Municipais."</t>
   </si>
   <si>
+    <t>19816</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>Dr. Rodrigo Moraes</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19816/indicacao_111.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção da estrada principal, bem como do córrego do bairro dos Cláudios</t>
+  </si>
+  <si>
+    <t>19818</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19818/indicacao_113.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando que a coleta de lixo domiciliar no bairro Lageadinho passe a ser feita duas vezes por semana</t>
+  </si>
+  <si>
+    <t>19833</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19833/indicacao_123.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando a regularização do fornecimento de água no Bairro Tavares."</t>
+  </si>
+  <si>
+    <t>19881</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19881/indicacao_157.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando a instalação de tubos na Rua Gracindo Nunes, Bairro Tavares."</t>
+  </si>
+  <si>
+    <t>19882</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19882/indicacao_158.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando a instalação de bocas de lobo na Rua Ozéias Cordeiro de Medelo, Bairro Vargem do Salto."</t>
+  </si>
+  <si>
+    <t>19894</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>Lucas Pires</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19894/indicacao_170.pdf</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando manutenção da Via Ozéias Cordeiro de Mello."</t>
+  </si>
+  <si>
+    <t>19956</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19956/017_-_falta_de_agua_no_bairro_vieirinha.docx</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal solicitando adoção de providências para solucionar a falta de abastecimento de água na Rua Santa Donata, situada no bairro Vieirinha."</t>
+  </si>
+  <si>
+    <t>20014</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>Lucas do Samu</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20014/indicacao_113_bueiros_santos_dummont.docx</t>
+  </si>
+  <si>
+    <t>"Indicação ao Prefeito Municipal e à SABESP solicitando que verifiquem o entupimento de bueiros na Rua Santos Dummont, no bairro Vila Lima."</t>
+  </si>
+  <si>
+    <t>20019</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>Carlinhos</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20019/mocao_004.pdf</t>
+  </si>
+  <si>
+    <t>"Moção de Repúdio à Companhia de Saneamento Básico do Estado de São Paulo - Sabesp."</t>
+  </si>
+  <si>
     <t>19747</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19747/req_01_-_2026.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19747/req_01_-_2026.pdf</t>
   </si>
   <si>
     <t>"Requerimento ao Prefeito Municipal e à Sabesp, solicitando informações sobre a falta de abastecimento de água no Centro da cidade."</t>
+  </si>
+  <si>
+    <t>19801</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19801/requerimento_013.pdf</t>
+  </si>
+  <si>
+    <t>"Requerimento à SABESP solicitando providências quanto a vazamentos de água e esgoto em diversos bairros."</t>
+  </si>
+  <si>
+    <t>19826</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19826/requerimento_015.pdf</t>
+  </si>
+  <si>
+    <t>"Requerimento à SABESP solicitando a determinação de instalação de extensão de rede de água na Rua Antônio Yukio Sahara, no bairro Gabriel."</t>
+  </si>
+  <si>
+    <t>19854</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Dito Santos</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19854/requerimento_019.pdf</t>
+  </si>
+  <si>
+    <t>"Requerimento ao Chefe do Posto de Operação da SABESP – Companhia de Saneamento Básico do Estado de São Paulo, de Ibiúna, solicitando a realização de estudos técnicos e as providências necessárias à extensão da rede de água potável neste município, com o objetivo de atender aos moradores que ainda não dispõem desse serviço essencial."</t>
+  </si>
+  <si>
+    <t>19866</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19866/requerimento_020.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento à SABESP solicitando providências quanto ao vazamentos de esgoto nos bairros Laval I e II.</t>
+  </si>
+  <si>
+    <t>19948</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Paulinho Dias</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19948/requerimento_022.pdf</t>
+  </si>
+  <si>
+    <t>"Requerimento à Sabesp solicitando informações e providências sobre as obras realizadas no Bairro Residencial Europa."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -423,69 +615,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19761/indicacao_qualidade_da_agua.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19747/req_01_-_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19761/indicacao_076.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19816/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19818/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19833/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19881/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19882/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19894/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19956/017_-_falta_de_agua_no_bairro_vieirinha.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20014/indicacao_113_bueiros_santos_dummont.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20019/mocao_004.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19747/req_01_-_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19801/requerimento_013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19826/requerimento_015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19854/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19866/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19948/requerimento_022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H3"/>
+  <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="13.5703125" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="120.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="17.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="111.7109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -507,69 +699,447 @@
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
         <v>18</v>
       </c>
-      <c r="E3" t="s">
+      <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="F3" t="s">
+      <c r="H3" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>18</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
         <v>13</v>
       </c>
-      <c r="G3" s="1" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="G5" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H5" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>30</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H7" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>39</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H8" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>43</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>39</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H9" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>47</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>48</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H10" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>52</v>
+      </c>
+      <c r="D11" t="s">
+        <v>53</v>
+      </c>
+      <c r="E11" t="s">
+        <v>54</v>
+      </c>
+      <c r="F11" t="s">
+        <v>55</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="H11" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>59</v>
+      </c>
+      <c r="D12" t="s">
+        <v>60</v>
+      </c>
+      <c r="E12" t="s">
+        <v>61</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H12" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>65</v>
+      </c>
+      <c r="D13" t="s">
+        <v>60</v>
+      </c>
+      <c r="E13" t="s">
+        <v>61</v>
+      </c>
+      <c r="F13" t="s">
+        <v>48</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H13" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>68</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>69</v>
+      </c>
+      <c r="D14" t="s">
+        <v>60</v>
+      </c>
+      <c r="E14" t="s">
+        <v>61</v>
+      </c>
+      <c r="F14" t="s">
+        <v>18</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H14" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>72</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>73</v>
+      </c>
+      <c r="D15" t="s">
+        <v>60</v>
+      </c>
+      <c r="E15" t="s">
+        <v>61</v>
+      </c>
+      <c r="F15" t="s">
+        <v>74</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H15" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>78</v>
+      </c>
+      <c r="D16" t="s">
+        <v>60</v>
+      </c>
+      <c r="E16" t="s">
+        <v>61</v>
+      </c>
+      <c r="F16" t="s">
+        <v>48</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H16" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>81</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>82</v>
+      </c>
+      <c r="D17" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" t="s">
+        <v>61</v>
+      </c>
+      <c r="F17" t="s">
+        <v>83</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H17" t="s">
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
+    <hyperlink ref="G4" r:id="rId3"/>
+    <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>