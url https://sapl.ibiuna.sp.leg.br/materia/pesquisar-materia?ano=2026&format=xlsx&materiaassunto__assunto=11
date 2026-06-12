--- v1 (2026-04-03)
+++ v2 (2026-06-12)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="122">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -144,174 +144,282 @@
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando a instalação de bocas de lobo na Rua Ozéias Cordeiro de Medelo, Bairro Vargem do Salto."</t>
   </si>
   <si>
     <t>19894</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>Lucas Pires</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19894/indicacao_170.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando manutenção da Via Ozéias Cordeiro de Mello."</t>
   </si>
   <si>
     <t>19956</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19956/017_-_falta_de_agua_no_bairro_vieirinha.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19956/indicacao_215.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando adoção de providências para solucionar a falta de abastecimento de água na Rua Santa Donata, situada no bairro Vieirinha."</t>
   </si>
   <si>
     <t>20014</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>Lucas do Samu</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20014/indicacao_113_bueiros_santos_dummont.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20014/indicacao_255.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal e à SABESP solicitando que verifiquem o entupimento de bueiros na Rua Santos Dummont, no bairro Vila Lima."</t>
   </si>
   <si>
+    <t>20044</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>Charles Guimarães</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20044/indicacao_271.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando que sejam realizados com urgência os serviços de desassoreamento e desentupimento nas proximidades da Escola Ubirajara, localizada no bairro do Rosarial.</t>
+  </si>
+  <si>
+    <t>20058</t>
+  </si>
+  <si>
+    <t>277</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20058/indicacao_277.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando manutenção de via pública, iluminação e regularização da coleta de lixo no bairro Lageadinho.</t>
+  </si>
+  <si>
+    <t>20119</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20119/ind_309.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando limpeza e coleta dos lixos espalhados no acostamento da Estrada Vicinal do Verava.</t>
+  </si>
+  <si>
+    <t>20139</t>
+  </si>
+  <si>
+    <t>318</t>
+  </si>
+  <si>
+    <t>Abel do Cupim</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20139/ind_318.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando a coleta de lixo no bairro Vieirinha.</t>
+  </si>
+  <si>
+    <t>20163</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>Dito Santos</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20163/ind_338.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal solicitando desassoreamento e limpeza no córrego localizado no Areia Vermelha.</t>
+  </si>
+  <si>
     <t>20019</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Carlinhos</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20019/mocao_004.pdf</t>
   </si>
   <si>
     <t>"Moção de Repúdio à Companhia de Saneamento Básico do Estado de São Paulo - Sabesp."</t>
   </si>
   <si>
+    <t>20064</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>PLO</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20064/plo_244_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>“Institui diretrizes para a transparência e ampla divulgação dos dias da coleta de resíduos sólidos domiciliares no município da estância turística de Ibiúna.”</t>
+  </si>
+  <si>
     <t>19747</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19747/req_01_-_2026.pdf</t>
   </si>
   <si>
     <t>"Requerimento ao Prefeito Municipal e à Sabesp, solicitando informações sobre a falta de abastecimento de água no Centro da cidade."</t>
   </si>
   <si>
     <t>19801</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19801/requerimento_013.pdf</t>
   </si>
   <si>
     <t>"Requerimento à SABESP solicitando providências quanto a vazamentos de água e esgoto em diversos bairros."</t>
   </si>
   <si>
     <t>19826</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19826/requerimento_015.pdf</t>
   </si>
   <si>
     <t>"Requerimento à SABESP solicitando a determinação de instalação de extensão de rede de água na Rua Antônio Yukio Sahara, no bairro Gabriel."</t>
   </si>
   <si>
     <t>19854</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>Dito Santos</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19854/requerimento_019.pdf</t>
   </si>
   <si>
     <t>"Requerimento ao Chefe do Posto de Operação da SABESP – Companhia de Saneamento Básico do Estado de São Paulo, de Ibiúna, solicitando a realização de estudos técnicos e as providências necessárias à extensão da rede de água potável neste município, com o objetivo de atender aos moradores que ainda não dispõem desse serviço essencial."</t>
   </si>
   <si>
     <t>19866</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19866/requerimento_020.pdf</t>
   </si>
   <si>
     <t>Requerimento à SABESP solicitando providências quanto ao vazamentos de esgoto nos bairros Laval I e II.</t>
   </si>
   <si>
     <t>19948</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19948/requerimento_022.pdf</t>
   </si>
   <si>
     <t>"Requerimento à Sabesp solicitando informações e providências sobre as obras realizadas no Bairro Residencial Europa."</t>
+  </si>
+  <si>
+    <t>20092</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20092/requerimento_030.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento ao Chefe do Posto de Operação da SABESP – Ibiúna-SP solicitando informações sobre a recomposição da pavimentação nas ruas e estradas municipais após manutenção da rede de água e esgoto.</t>
+  </si>
+  <si>
+    <t>20118</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20118/requerimento_04_agua_piai_e_jemima.docx</t>
+  </si>
+  <si>
+    <t>Requerimento a SABESP solicitando informações quanto ao sistema de Saneamento Básico nos bairros Piaí e Jemima.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -615,68 +723,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19761/indicacao_076.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19816/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19818/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19833/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19881/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19882/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19894/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19956/017_-_falta_de_agua_no_bairro_vieirinha.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20014/indicacao_113_bueiros_santos_dummont.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20019/mocao_004.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19747/req_01_-_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19801/requerimento_013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19826/requerimento_015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19854/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19866/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19948/requerimento_022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19761/indicacao_076.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19816/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19818/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19833/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19881/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19882/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19894/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19956/indicacao_215.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20014/indicacao_255.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20044/indicacao_271.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20058/indicacao_277.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20119/ind_309.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20139/ind_318.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20163/ind_338.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20019/mocao_004.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20064/plo_244_-_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19747/req_01_-_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19801/requerimento_013.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19826/requerimento_015.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19854/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19866/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/19948/requerimento_022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20092/requerimento_030.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2026/20118/requerimento_04_agua_piai_e_jemima.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H17"/>
+  <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="111.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="109.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -907,239 +1015,455 @@
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>48</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>49</v>
       </c>
       <c r="H10" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>52</v>
       </c>
       <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
         <v>53</v>
       </c>
-      <c r="E11" t="s">
+      <c r="G11" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="F11" t="s">
+      <c r="H11" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="D12" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="H12" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="D13" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>48</v>
+        <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="H13" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>65</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>66</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H14" t="s">
         <v>68</v>
-      </c>
-[...19 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>69</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>70</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>71</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="H15" t="s">
         <v>73</v>
-      </c>
-[...13 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>75</v>
+      </c>
+      <c r="D16" t="s">
+        <v>76</v>
+      </c>
+      <c r="E16" t="s">
         <v>77</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="F16" t="s">
         <v>78</v>
-      </c>
-[...7 lines deleted...]
-        <v>48</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>79</v>
       </c>
       <c r="H16" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>81</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>82</v>
       </c>
       <c r="D17" t="s">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="E17" t="s">
-        <v>61</v>
+        <v>84</v>
       </c>
       <c r="F17" t="s">
-        <v>83</v>
+        <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H17" t="s">
-        <v>85</v>
+        <v>86</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>87</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>88</v>
+      </c>
+      <c r="D18" t="s">
+        <v>89</v>
+      </c>
+      <c r="E18" t="s">
+        <v>90</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H18" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>93</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>94</v>
+      </c>
+      <c r="D19" t="s">
+        <v>89</v>
+      </c>
+      <c r="E19" t="s">
+        <v>90</v>
+      </c>
+      <c r="F19" t="s">
+        <v>48</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H19" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>97</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>98</v>
+      </c>
+      <c r="D20" t="s">
+        <v>89</v>
+      </c>
+      <c r="E20" t="s">
+        <v>90</v>
+      </c>
+      <c r="F20" t="s">
+        <v>18</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H20" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>101</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>102</v>
+      </c>
+      <c r="D21" t="s">
+        <v>89</v>
+      </c>
+      <c r="E21" t="s">
+        <v>90</v>
+      </c>
+      <c r="F21" t="s">
+        <v>71</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H21" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>105</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>106</v>
+      </c>
+      <c r="D22" t="s">
+        <v>89</v>
+      </c>
+      <c r="E22" t="s">
+        <v>90</v>
+      </c>
+      <c r="F22" t="s">
+        <v>48</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H22" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>109</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>110</v>
+      </c>
+      <c r="D23" t="s">
+        <v>89</v>
+      </c>
+      <c r="E23" t="s">
+        <v>90</v>
+      </c>
+      <c r="F23" t="s">
+        <v>111</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H23" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>114</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>115</v>
+      </c>
+      <c r="D24" t="s">
+        <v>89</v>
+      </c>
+      <c r="E24" t="s">
+        <v>90</v>
+      </c>
+      <c r="F24" t="s">
+        <v>71</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="H24" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>118</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>119</v>
+      </c>
+      <c r="D25" t="s">
+        <v>89</v>
+      </c>
+      <c r="E25" t="s">
+        <v>90</v>
+      </c>
+      <c r="F25" t="s">
+        <v>48</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="H25" t="s">
+        <v>121</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>