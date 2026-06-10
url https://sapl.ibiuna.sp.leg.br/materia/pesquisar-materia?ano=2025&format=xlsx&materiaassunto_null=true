--- v0 (2026-02-06)
+++ v1 (2026-06-10)
@@ -54,2094 +54,2094 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>19621</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>Denúncia</t>
   </si>
   <si>
     <t>Partido dos Trabalhadores de Ibiúna</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Representação protocolada pelo Partido dos Trabalhadores de Ibiúna, contra o Vereador Tiago Godinho.</t>
   </si>
   <si>
     <t>18243</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Francine Bello</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18243/indicacao_001.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18243/indicacao_001.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando operação Tapa Buracos para todas as estradas vicinais do Município</t>
   </si>
   <si>
     <t>18305</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Carlinhos</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18305/indicacao_047.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18305/indicacao_047.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de manutenção de ruas, praça, córrego e luminárias do bairro CDHU/Santa Lúcia</t>
   </si>
   <si>
     <t>18313</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18313/indicacao_055.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18313/indicacao_055.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento na estrada do Paiolzinho, bairro Feital.</t>
   </si>
   <si>
     <t>18335</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Lucas Pires</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18335/indicacao_066.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18335/indicacao_066.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a retirada de cabos de telefonia/ internet e cabos energia elétrica sem utilidade.</t>
   </si>
   <si>
     <t>18346</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18346/indicacao_077.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18346/indicacao_077.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de tapa buracos e roçagem da vegetação na altura do Km 59,5 da Rodovia Bunjiro Nakao</t>
   </si>
   <si>
     <t>18350</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18350/indicacao_081.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18350/indicacao_081.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando fiscalização de comércios que estão utilizando windbanners, para efetuar a reserva de vagas de estacionamento</t>
   </si>
   <si>
     <t>18401</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Devanil da Ressaca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18401/indicacao_102.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18401/indicacao_102.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando máquina patrol e caminhões de pedra no Bairro Piratuba</t>
   </si>
   <si>
     <t>18457</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18457/indicacao_158.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18457/indicacao_158.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo em toda a iluminação pública do Bairro Gatos</t>
   </si>
   <si>
     <t>18538</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>Lucas do Samu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18538/indicacao_218.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18538/indicacao_218.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando reparos na iluminação da Área de Lazer 2.</t>
   </si>
   <si>
     <t>18541</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18541/indicacao_221.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18541/indicacao_221.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de manutenção em diversas ruas e estradas de terra do Município.</t>
   </si>
   <si>
     <t>18567</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>Charles Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18567/18.indicacao_rua_godinho_e_silva.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18567/18.indicacao_rua_godinho_e_silva.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando benfeitorias na Rua Godinho e Silva, bairro Campo Verde</t>
   </si>
   <si>
     <t>18649</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18649/solicitacao_de_limpeza_e_capinacao_mais_precisamente_nos_dois_cemiterios_da_cidade_pedido_da_populacao..docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18649/solicitacao_de_limpeza_e_capinacao_mais_precisamente_nos_dois_cemiterios_da_cidade_pedido_da_populacao..docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção nos dois cemitérios da cidade.</t>
   </si>
   <si>
     <t>18653</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>Dr. Rodrigo Moraes</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18653/indicacao_totens_para_recarga_no_hospital.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18653/indicacao_totens_para_recarga_no_hospital.doc</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando instalação de totens para recarga de celular no Hospital Municipal - PSI, Casa da Gestante e Centro de Ortopedia</t>
   </si>
   <si>
     <t>18660</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18660/indicacao_303.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18660/indicacao_303.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de Motoniveladora e Cascalhamento na Rua Caieiras, bairro Votorantim</t>
   </si>
   <si>
     <t>18665</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>Abel do Cupim</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18665/indicacao_308.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18665/indicacao_308.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando recapeamento asfáltico da Rodovia Julio Dal Fabbro</t>
   </si>
   <si>
     <t>18710</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18710/indicacao_343.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18710/indicacao_343.pdf</t>
   </si>
   <si>
     <t>Solicitação de serviços de Motoniveladora e Cascalhamento, mais precisamente na estrada do Rouxinol, seguindo a entrada em frente a roça do empresário Wagner Yokota, situada no bairro dos Gatos. A pedido dos moradores e da Sra. Clarinda Vieira Sampaio.</t>
   </si>
   <si>
     <t>18771</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18771/indicacao_385.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18771/indicacao_385.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a criação de uma força-tarefa para abordar a situação das pessoas em situação de rua na cidade</t>
   </si>
   <si>
     <t>18782</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18782/indicacao_393.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18782/indicacao_393.pdf</t>
   </si>
   <si>
     <t>Manutenção e limpeza do acostamento da Rodovia Tancredo Neves na altura do Bairro do Puris</t>
   </si>
   <si>
     <t>18783</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18783/indicacao_394.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18783/indicacao_394.pdf</t>
   </si>
   <si>
     <t>Manutenção e limpeza do acostamento da Estrada do Lageadinho</t>
   </si>
   <si>
     <t>18784</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18784/indicacao_395.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18784/indicacao_395.pdf</t>
   </si>
   <si>
     <t>Manutenção das luminárias do bairro do Veravinha, Estrada Chora Menino</t>
   </si>
   <si>
     <t>18785</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18785/indicacao_396.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18785/indicacao_396.pdf</t>
   </si>
   <si>
     <t>Manutenção das luminárias do bairro do Curral, próximo a casa Paulo de Araudo</t>
   </si>
   <si>
     <t>18786</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18786/indicacao_397.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18786/indicacao_397.pdf</t>
   </si>
   <si>
     <t>Manutenção das luminárias da estrada que liga os Bairros do Gabriel e Bairro do Lageadinho</t>
   </si>
   <si>
     <t>18787</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18787/indicacao_398.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18787/indicacao_398.pdf</t>
   </si>
   <si>
     <t>Manutenção das luminárias da Rodovia Tancredo Neves</t>
   </si>
   <si>
     <t>18788</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18788/indicacao_399.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18788/indicacao_399.pdf</t>
   </si>
   <si>
     <t>Manutenção das luminárias do Bairro do Silverio</t>
   </si>
   <si>
     <t>18789</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18789/indicacao_400.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18789/indicacao_400.pdf</t>
   </si>
   <si>
     <t>Manutenção da Lombada próxima a entrada do Bairro Residencial Europa</t>
   </si>
   <si>
     <t>18790</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18790/indicacao_401.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18790/indicacao_401.pdf</t>
   </si>
   <si>
     <t>Manutenção e reparo na Estrada Municipal do Paiol Grande próximo ao Rancho do Digão, com serviços de motoniveladora e pedra</t>
   </si>
   <si>
     <t>18794</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18794/indicacao_405.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18794/indicacao_405.pdf</t>
   </si>
   <si>
     <t>Manutenção das luminárias no Bairro do Carmo Messias</t>
   </si>
   <si>
     <t>18795</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18795/indicacao_406.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18795/indicacao_406.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E TROCA DE LUMINÁRIAS PÚBLICAS POR LÂMPADAS DE LED EM TODO O BAIRRO COLÉGIO, em nosso município.</t>
   </si>
   <si>
     <t>18796</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18796/indicacao_407.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18796/indicacao_407.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E TROCA DE LUMINÁRIAS PÚBLICAS POR LÂMPADAS DE LED EM TODAS AS RUAS DO CENTRO, em nosso município.</t>
   </si>
   <si>
     <t>18797</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18797/indicacao_408.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18797/indicacao_408.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO, CASCALHAMENTO E LIMPEZA DA RUA OVIDIO DE CAMARGO, (fica na entrada do km 79 da Rod. Bunjiro Nakao), NO BAIRRO RESSACA, EM IBIÚNA.</t>
   </si>
   <si>
     <t>18798</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>Tiago Godinho</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18798/indicacao_409.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18798/indicacao_409.pdf</t>
   </si>
   <si>
     <t>Indicação ao Chefe do Executivo solicitando manutenção, troca e instalação de luminárias no bairro Puris.</t>
   </si>
   <si>
     <t>18799</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18799/indicacao_410.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18799/indicacao_410.pdf</t>
   </si>
   <si>
     <t>Indicação ao Chefe do Executivo solicitando manutenção e troca das luminárias no bairro Varginha, na Vargem do Salto.</t>
   </si>
   <si>
     <t>18800</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18800/indicacao_411.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18800/indicacao_411.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA QUE DETERMINE ESTUDOS PARA LIGAÇÃO DE ÁGUA NO BAIRRO VARGINHA, IBIÚNA/SP.</t>
   </si>
   <si>
     <t>18801</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18801/indicacao_412.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18801/indicacao_412.pdf</t>
   </si>
   <si>
     <t>Manutenção Estrada do Saltinho, no Bairro da Vargem do Salto, com serviços de motoniveladora e pedra</t>
   </si>
   <si>
     <t>18955</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18955/indicacao_492.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18955/indicacao_492.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E TROCA DE LUMINÁRIAS PÚBLICAS POR LÂMPADAS DE LED EM TODO O CONJUNTO HABITACIONAL “MINHA CASA MINHA VIDA”, NO BAIRRO DA CACHOEIRA, em nosso município.</t>
   </si>
   <si>
     <t>18956</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18956/indicacao_493.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18956/indicacao_493.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo tome providências urgentes quanto aos constantes ALAGAMENTOS NA RUA SANTOS DUMONT (RUA ABAIXO DO CEMITÉRIO PARQUE DA FIGUEIRA), ALÉM DE FISCALIZAR AS CAUSAS DA ÁGUA E LAMA FÉTIDAS QUE DESCE DO CEMITÉRIO, na Vila Lima - Ibiúna.</t>
   </si>
   <si>
     <t>18957</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18957/indicacao_494.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18957/indicacao_494.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade (lombada) na Rua Honorato Brás Godinho, no bairro da Ressaca.</t>
   </si>
   <si>
     <t>18958</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18958/indicacao_495.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18958/indicacao_495.pdf</t>
   </si>
   <si>
     <t>Serviço de cascalhamento e motoniveldora na Estrada Municipal dos Vieirinhas.</t>
   </si>
   <si>
     <t>18959</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18959/indicacao_496.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18959/indicacao_496.pdf</t>
   </si>
   <si>
     <t>Instalação de luminárias  na Rua Integração no bairro do Vieirinha.</t>
   </si>
   <si>
     <t>18960</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>Dito Santos</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18960/indicacao_497.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18960/indicacao_497.pdf</t>
   </si>
   <si>
     <t>ao CHEFE DO EXECUTIVO MUNICIPAL, para que o mesmo após consulta ao setor competente, realizem estudos e envie a esta casa de Leis, Projeto de Lei Complementar com a devida correção na redação da Lei Municipal nº 222, de 05 de abril de 2024, que dispõe sobre o Plano de Cargos e Carreira da Guarda Civil Municipal da Estância Turística de Ibiúna.</t>
   </si>
   <si>
     <t>18962</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18962/indicacao_498.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18962/indicacao_498.pdf</t>
   </si>
   <si>
     <t>Realização de Estudos visando a proibição do estacionamento de veículos ao longo da Rua Benedita Aparecida da Cruz Alves, no bairro Rio de Una de Baixo/ Machado.</t>
   </si>
   <si>
     <t>18963</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18963/indicacao_499.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18963/indicacao_499.pdf</t>
   </si>
   <si>
     <t>Manutenção da Estrada Municipal Ver. Ernesto Pires de Oliveira (Estrada do Verava), especificamente no trecho entre os bairros Veravas e Paulos.</t>
   </si>
   <si>
     <t>18964</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18964/indicacao_500.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18964/indicacao_500.pdf</t>
   </si>
   <si>
     <t>Manutenção da Estrada dos Pintos</t>
   </si>
   <si>
     <t>18965</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18965/indicacao_501.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18965/indicacao_501.pdf</t>
   </si>
   <si>
     <t>Manutenção da Rua Lázaro Pontes, Bairro Cupim.</t>
   </si>
   <si>
     <t>18966</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18966/indicacao_502.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18966/indicacao_502.pdf</t>
   </si>
   <si>
     <t>Manutenção de luminárias públicas na Rodovia Quintino de Lima.</t>
   </si>
   <si>
     <t>18967</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18967/indicacao_503.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18967/indicacao_503.pdf</t>
   </si>
   <si>
     <t>Manutenção da Estrada Municipal Horácio Bernardo da Cruz, no bairro Veravinha</t>
   </si>
   <si>
     <t>18968</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18968/indicacao_504.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18968/indicacao_504.pdf</t>
   </si>
   <si>
     <t>Instalação de luminárias públicas na Rua Nair Bastos Machado, no bairro Areia Vermelha</t>
   </si>
   <si>
     <t>18969</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18969/indicacao_505.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18969/indicacao_505.pdf</t>
   </si>
   <si>
     <t>Manutenção da Rua La Paz, bairro Pintos</t>
   </si>
   <si>
     <t>18970</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18970/indicacao_506.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18970/indicacao_506.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal e Secretaria de Meio Ambiente para que seja realizado convênio ou contrato com Instituição Especializada em Recepção e Tratamento de Animais Silvestres.</t>
   </si>
   <si>
     <t>18972</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18972/indicacao_507.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18972/indicacao_507.pdf</t>
   </si>
   <si>
     <t>Instalação de poste e iluminação</t>
   </si>
   <si>
     <t>18973</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18973/indicacao_508.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18973/indicacao_508.pdf</t>
   </si>
   <si>
     <t>Melhorias e Acesso da Estrada</t>
   </si>
   <si>
     <t>18974</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18974/indicacao_509.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18974/indicacao_509.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LOMBADA</t>
   </si>
   <si>
     <t>18983</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18983/indicacao_510.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18983/indicacao_510.pdf</t>
   </si>
   <si>
     <t>Serviços de melhorias de motoniveladora e cascalhamento na Estrada ao lado da Clínica de Recuperação no bairro do Cupim</t>
   </si>
   <si>
     <t>18984</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18984/indicacao_511.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18984/indicacao_511.pdf</t>
   </si>
   <si>
     <t>Serviços de reparos com tapa buracos na estrada que liga os bairros do Piai e Cupim  no trecho como referência na subida do Sítio Julubi.</t>
   </si>
   <si>
     <t>18985</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18985/indicacao_512.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18985/indicacao_512.pdf</t>
   </si>
   <si>
     <t>Serviço de tapa-buraco na Rua Ceará, bairro da Ressaca.</t>
   </si>
   <si>
     <t>18986</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18986/indicacao_513.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18986/indicacao_513.pdf</t>
   </si>
   <si>
     <t>Manutenção e Construção de valetas  da Rua : Velezar estrada do Recreio  próximo ao Depósito de Materiais de Construção Primos. Solicitada  pela moradora Sr. Lediane Maria de Araujo</t>
   </si>
   <si>
     <t>18987</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18987/indicacao_514.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18987/indicacao_514.pdf</t>
   </si>
   <si>
     <t>Manutenção  da estrada do bairro da Cachoeira,  Subida que dá acesso ao Recanto Cachoeira ,segunda entrada à esquerda após a creche municipal</t>
   </si>
   <si>
     <t>18988</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18988/indicacao_515.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18988/indicacao_515.pdf</t>
   </si>
   <si>
     <t>Realização de serviço de Motoniveladora e  Cascalhamento ,mais precisamente na estrada Municipal Bairro dos Pintos Estrada Sérgio Mota próximo ao condomínio Westy  Lake</t>
   </si>
   <si>
     <t>18989</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18989/indicacao_516.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18989/indicacao_516.pdf</t>
   </si>
   <si>
     <t>Realização dos Serviços  de Motoniveladora  e Cascalhamentos ,mais precisamente na Estrada Vicinal Ernesto Pires de Oliveira  no Bairro  dos Paulos  próximo a Fazenda Meandros</t>
   </si>
   <si>
     <t>18990</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18990/indicacao_517.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18990/indicacao_517.pdf</t>
   </si>
   <si>
     <t>Manutenção  e Reativação de Funcionamento da Base da Guarda na entrada da cidade próxima ao Portal de Ibiúna.</t>
   </si>
   <si>
     <t>18991</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18991/indicacao_518.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18991/indicacao_518.pdf</t>
   </si>
   <si>
     <t>Reativação do convênio dentro da sua legalidade com a  Instituição Núcleo da Floresta ( acolhimento, tratamento e reabilitação de animais silvestres) na cidade de São Roque,</t>
   </si>
   <si>
     <t>18992</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18992/indicacao_519.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18992/indicacao_519.pdf</t>
   </si>
   <si>
     <t>Realização e  a implantação da Rede de água   encanada  nos condomínios Colinas de Ibiúna, Jahú e  Raposo Tavares na nossa cidade.</t>
   </si>
   <si>
     <t>18993</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18993/indicacao_520.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18993/indicacao_520.pdf</t>
   </si>
   <si>
     <t>Regularização  do fornecimento de produtos de limpeza ,higiene, materiais de papelarias e demais Insumos inclusive papel higiênico nas unidades escolares da Rede Municipal</t>
   </si>
   <si>
     <t>18994</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18994/indicacao_521.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18994/indicacao_521.pdf</t>
   </si>
   <si>
     <t>Manutenção e Limpeza da Base da Guarda Municipal situada na Avenida Maria La Farina  Milani local estratégico  entrada da cidade nas proximidades  da escola estadual Olímpia Falci , escola Anglo e o Posto de Gasolina do Vitor, que se encontra atualmente abandonado, com mato alto, sem iluminação  sem viaturas no e guardas no local.</t>
   </si>
   <si>
     <t>18995</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18995/indicacao_522.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18995/indicacao_522.pdf</t>
   </si>
   <si>
     <t>Realização de   Operação Tapa -Buraco  e Limpeza de Matos nas calçadas  e na área verde e trocas de lâmpadas  queimadas Vila Camargo  acesso ao Batalhão de Polícia Militar e Câmara Municipal.</t>
   </si>
   <si>
     <t>18996</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18996/indicacao_523.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18996/indicacao_523.pdf</t>
   </si>
   <si>
     <t>Manutenção (desobstrução) do córrego da Rua João Benedito de Mello Junior</t>
   </si>
   <si>
     <t>18997</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18997/indicacao_524.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18997/indicacao_524.pdf</t>
   </si>
   <si>
     <t>Manutenção de luminárias públicas - Rod. Bunjiro Nakao - Votorantim</t>
   </si>
   <si>
     <t>18998</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18998/indicacao_525.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18998/indicacao_525.pdf</t>
   </si>
   <si>
     <t>Instalação de Radar e faixa de pedestre elevada - Bairro Capim Azedo</t>
   </si>
   <si>
     <t>18999</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18999/indicacao_526.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18999/indicacao_526.pdf</t>
   </si>
   <si>
     <t>Manutenção de Luminárias na Estrada Ver. Ernesto Pires de Oliveira</t>
   </si>
   <si>
     <t>19002</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19002/indicacao_527.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19002/indicacao_527.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal e a SABESP para que verifique possível entupimento de bueiros devido as obras no Residencial Europa</t>
   </si>
   <si>
     <t>19003</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19003/indicacao_528.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19003/indicacao_528.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal para que determine serviços de zeladoria, limpeza, roçagem e reparo de bueiros na Av. João Benedicto de Mello Junior e Travessas de pedestres próximas.</t>
   </si>
   <si>
     <t>19004</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19004/indicacao_529.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19004/indicacao_529.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal para que seja realizado serviço de Sinalização de Trânsito na descida do Lavapés</t>
   </si>
   <si>
     <t>19005</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19005/indicacao_530.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19005/indicacao_530.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal para que realize estudos para instalação de redutores de velocidade (lombadas) na Rua Santos Dumont, na Vila Lima</t>
   </si>
   <si>
     <t>19006</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19006/indicacao_531.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19006/indicacao_531.pdf</t>
   </si>
   <si>
     <t>“Implementação de Tarifa Zero no Transporte Público Urbano de Ibiúna – projeto piloto experimental”</t>
   </si>
   <si>
     <t>19008</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19008/indicacao_532.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19008/indicacao_532.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO (OPERAÇÃO TAPA-BURACOS) NA ESTRADA AMARO GABRIEL VIEIRA, NO BAIRRO GABRIEL, em nosso município.</t>
   </si>
   <si>
     <t>19009</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19009/indicacao_533_.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19009/indicacao_533_.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando providencia para o estabelecimento de Planos, Metas e Cronograma de Medidas a serem concretamente adotadas no que dis respeito ao mapeamento periódico de áreas de risco de incêndio florestal.</t>
   </si>
   <si>
     <t>19062</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19062/indicacao_566.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19062/indicacao_566.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando reestruturação do espaço da feira livre</t>
   </si>
   <si>
     <t>19529</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19529/indicacao_728_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19529/indicacao_728_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando melhorias na sinalização da ponte de acesso Ibiúna/Mairinque, no bairro Cachoeira.</t>
   </si>
   <si>
     <t>18390</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18390/mocao_004.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18390/mocao_004.pdf</t>
   </si>
   <si>
     <t>Moção Repúdio CPFL</t>
   </si>
   <si>
     <t>18391</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18391/mocao_005.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18391/mocao_005.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio Correios - Agência de Ibiúna</t>
   </si>
   <si>
     <t>18609</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Dr. Rodrigo Lima</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18609/mocao_007.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18609/mocao_007.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e congratulações motorista do microônibus escolar</t>
   </si>
   <si>
     <t>18767</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18767/mocao_de_aplausos_rodrigo_moraes.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18767/mocao_de_aplausos_rodrigo_moraes.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao Deputado Estadual Rodrigo Moraes pela parceria e comprometimento para com o município.</t>
   </si>
   <si>
     <t>18961</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18961/mocao_016.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18961/mocao_016.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS a os Senhores Eduardo José Alves, Flávio Rodrigo de Oliveira, guardas civis municipais de Ibiúna, bem como ao  Policial Civil  Silvio Cesar Pacheco de Oliveira, pelos atos de bravura, preparo e dedicação demonstrados no atendimento de emergência prestado no dia 30 de maio de 2025, por volta das 17h00min, nas dependências da Delegacia de Polícia de Ibiúna-SP.</t>
   </si>
   <si>
     <t>18971</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18971/mocao_017.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18971/mocao_017.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Polícia Militar, Polícia Municipal e Equipes do SAMU e APH pelos trabalhos realizados durante a 106ª Festa de São Sebastião.</t>
   </si>
   <si>
     <t>19070</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19070/mocao_019.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19070/mocao_019.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação aos novos Promotores de Justiça designados para atuar em nosso município, Dr. Luis Fernando Fantoni e Dr. Renan Mendes Rodríguez</t>
   </si>
   <si>
     <t>19193</t>
   </si>
   <si>
     <t>OFSOL</t>
   </si>
   <si>
     <t>Ofício Solicitação</t>
   </si>
   <si>
     <t>Solicita ao Presidente da Câmara Municipal de Ibiúna a RETIRADA do Projeto de Decreto Legislativo Nº 001 de 2025, protocolado em 31 de janeiro de 2025 e apresentado em Sessão Plenária no dia 04 de fevereiro de 2025.</t>
   </si>
   <si>
     <t>18470</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Mario Pires de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18470/projeto_de_lei_complementar_034.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18470/projeto_de_lei_complementar_034.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ratificação da primeira alteração ao protocolo de intenções firmado entre os Municípios que constituem o Consórcio Intermunicipal da região oeste metropolitana de São Paulo - CIOESTE e dá outras providências.</t>
   </si>
   <si>
     <t>18584</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18584/projeto_de_lei_complementar_047.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18584/projeto_de_lei_complementar_047.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da nomenclatura da Guarda Civil Municipal de Ibiúna, para Polícia Municipal, e Regulamenta a atuação da Polícia Municipal de Ibiúna no exercício do policiamento ostensivo preventivo e comunitário, em conformidade com a decisão do Supremo Tribunal Federal no Recurso Extraordinário 608588 Tema 656, estabelece limites e condições para o desempenho das novas atribuições, e dá outras providências.</t>
   </si>
   <si>
     <t>18605</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18605/projeto_de_lei_complementar_049.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18605/projeto_de_lei_complementar_049.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de intenções firmado entre os municípios paulistas de Alambari, Araçariguama, Alumínio, Araçoiaba da Serra, Bofete, Boituva, Cabreúva, Capela do Alto, Cerquilho, Cesário Lange, Conchas, Ibiúna, Iperó, Itu, Jumirim, Laranjal Paulista, Mairinque, Pereiras, Piedade, Porangaba, Porto Feliz, Salto de Pirapora, São Roque, Sarapuí, Sorocaba, Tatuí, Vargem Grande Paulista, Tietê e Votorantim, visando a transformação do CERISO para se constituir enquanto Consórcio Público de Direito público.</t>
   </si>
   <si>
     <t>18619</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18619/projeto_de_complementar_lei_051.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18619/projeto_de_complementar_lei_051.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de empregos públicos de provimento efetivo de Professor de Educação Básica II, da Rede Municipal de Ensino na área da Educação, e dá outras providências.</t>
   </si>
   <si>
     <t>18946</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18946/projeto_de_lei_complementar_100.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18946/projeto_de_lei_complementar_100.pdf</t>
   </si>
   <si>
     <t>Altera carga horária dos arquitetos e engenheiros civis nomeados mediante concurso público, e dá outras providências.</t>
   </si>
   <si>
     <t>18947</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18947/projeto_de_lei_complementar_101.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18947/projeto_de_lei_complementar_101.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 4º da Lei Complementar 222 de 05 de abril de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>18981</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18981/projeto_de_lei_complementar_111.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18981/projeto_de_lei_complementar_111.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de carga horária dos arquitetos e engenheiros civis nomeados mediante concurso público, e dá outras providências.</t>
   </si>
   <si>
     <t>19073</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19073/projeto_de_lei_complementar_124.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19073/projeto_de_lei_complementar_124.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a promover a adesão do Município da Estância Turística de Ibiúna ao Consórcio Intermunicipal da Região Sudoeste da Grande São Paulo - CONISUD, e dá providências correlatas.</t>
   </si>
   <si>
     <t>18362</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18362/projeto_de_lei_017.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18362/projeto_de_lei_017.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a instituição do Programa ‘Adote um Ponto de Ônibus’, e dá outras providências.”</t>
   </si>
   <si>
     <t>18363</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18363/projeto_de_lei_018.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18363/projeto_de_lei_018.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a adoção de tecnologias de informação para a publicização de documentos representativos de atos públicos de liberação e dá outras providências.”</t>
   </si>
   <si>
     <t>18365</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18365/projeto_de_lei_020.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18365/projeto_de_lei_020.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade de instalação de placa informativa referente à locação de imóvel utilizado pela Administração Pública do Município de Ibiúna, e dá outras providências.”</t>
   </si>
   <si>
     <t>18369</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18369/projeto_de_lei_024.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18369/projeto_de_lei_024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a desburocratização e simplificação de atos e procedimentos administrativos no âmbito da Estância Turística de Ibiúna, e dá outras providências.”</t>
   </si>
   <si>
     <t>18370</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18370/projeto_de_lei_025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18370/projeto_de_lei_025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o incentivo a adoção de cães e gatos, mediante desconto no IPTU (Imposto Predial Territorial Urbano), e dá outras providências.”</t>
   </si>
   <si>
     <t>18375</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18375/projeto_de_lei_030.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18375/projeto_de_lei_030.pdf</t>
   </si>
   <si>
     <t>“Regulamenta a Publicidade em Espaços Públicos no Município de Ibiúna e dá outras providências”.</t>
   </si>
   <si>
     <t>18393</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18393/projeto_de_lei_032.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18393/projeto_de_lei_032.pdf</t>
   </si>
   <si>
     <t>Lei Cauê, de incentivo à doação de sangue</t>
   </si>
   <si>
     <t>18394</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18394/projeto_de_lei_033.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18394/projeto_de_lei_033.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade de realização de teste de acuidade visual nos alunos das Escolas e Creches do Município da Estância Turística de Ibiúna e dá outras providências.</t>
   </si>
   <si>
     <t>18472</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18472/projeto_de_lei_035.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18472/projeto_de_lei_035.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2025  e a abertura de Crédito Adicional Especial ao Orçamento de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>18473</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18473/projeto_de_lei_036.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18473/projeto_de_lei_036.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2025  e a abertura de Crédito Adicional Suplementar ao Orçamento de 2025 e dá outras providências. (recebimento de recurso de Emenda Estadual)</t>
   </si>
   <si>
     <t>18475</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18475/projeto_de_lei_037.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18475/projeto_de_lei_037.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2025  e a abertura de Crédito Adicional Especial ao Orçamento de 2025 e dá outras providências. (ações de combate as arboviroses)</t>
   </si>
   <si>
     <t>18483</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18483/projeto_de_lei_039.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18483/projeto_de_lei_039.pdf</t>
   </si>
   <si>
     <t>Altera os dispositivos da Lei nº 1862 de 24 de maio de 2013, alterado pelas Leis nº 2181/2018, 1944/2014 e 2071/2016, na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>18487</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18487/projeto_de_lei_041.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18487/projeto_de_lei_041.pdf</t>
   </si>
   <si>
     <t>Fixação de placas e a distribuição de informativos sobre o direito a acompanhantes a parturientes do Sistema único de saúde.</t>
   </si>
   <si>
     <t>18507</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Câmara Municipal - CM</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18507/projeto_de_lei_042.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18507/projeto_de_lei_042.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de metas e diretrizes ao Plano Plurianual 2022 a 2025, Lei de Diretrizes Orçamentárias para abertura de crédito adicional suplementar ao Orçamento de 2025 da Câmara Municipal da Estância Turística de Ibiúna, e dá outras providências</t>
   </si>
   <si>
     <t>18555</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18555/projeto_de_lei_045.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18555/projeto_de_lei_045.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 4º e seus parágrafos, da Lei Municipal nº 0625, de 10 de julho de 2001 e suas modificações introduzidas pela Lei Municipal nº 834, de 28 de abril de 2003 e Lei nº 1535 de 07 de outubro de 2009.</t>
   </si>
   <si>
     <t>18583</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18583/projeto_de_lei_046.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18583/projeto_de_lei_046.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação do Centro Ortopédico, e dá outras providências. (Centro Ortopédico - Nadylla Haira Pego de Souza Diniz"</t>
   </si>
   <si>
     <t>18623</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18623/projeto_de_lei_052.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18623/projeto_de_lei_052.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que "INSTITUI O PROGRAMA BANCO DE RAÇÕES, MEDICAMENTOS E UTENSÍLIOS PARA ANIMAIS, NO MUNICÍPIO DE IBIÚNA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>18777</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18777/projeto_de_lei_064.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18777/projeto_de_lei_064.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Travessa no Bairro Cupim e dá outras providências. (Travessa Ididio Vieira Cordeio)</t>
   </si>
   <si>
     <t>18779</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18779/projeto_de_lei_065.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18779/projeto_de_lei_065.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2025 e a abertura de Crédito Adicional Especial ao Orçamento de 2025 e dá outras providências. (Realocação de Emenda Impositiva nº 59/2025 - FESTEI)</t>
   </si>
   <si>
     <t>18802</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18802/projeto_de_lei_066.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18802/projeto_de_lei_066.pdf</t>
   </si>
   <si>
     <t>Institui o direito a faltas abonadas por parte dos funcionários da Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>18833</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18833/plo_73_-_2025_merged.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18833/plo_73_-_2025_merged.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a atuação dos guardadores autônomos de veículos automotores na Estância Turística de Ibiúna e estabelece critérios para o exercício da atividade.”</t>
   </si>
   <si>
     <t>18861</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18861/projeto_de_lei_077.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18861/projeto_de_lei_077.pdf</t>
   </si>
   <si>
     <t>Atualiza a Lei que cria o Fundo Social de Solidariedade e dá outras providências.</t>
   </si>
   <si>
     <t>18907</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18907/projeto_de_lei_086_merged.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18907/projeto_de_lei_086_merged.pdf</t>
   </si>
   <si>
     <t>Institui o "Novembro Verde" no Município de Ibiúna, dedicado à conscientização e sensibilização sobre a pessoa ostomizada, e estabelece o Dia Municipal da Pessoa Ostomizada, e dá outras providências</t>
   </si>
   <si>
     <t>18911</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18911/projeto_de_lei_087.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18911/projeto_de_lei_087.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de metas e diretrizes ao PPA 2022/2025, LDO para 2025 e a abertura de crédito adicional suplementar ao orçamento de 2025 e dá outras providências. (Pavimentação asfáltica Ruas Braz Pereira, Rua Minas Gerais e Aquisição de Maquinários)</t>
   </si>
   <si>
     <t>18912</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18912/projeto_de_lei_088.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18912/projeto_de_lei_088.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de uso condicionado de bem público. (boxes rodoviária e mercadão municipal)</t>
   </si>
   <si>
     <t>18914</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18914/projeto_de_lei_089.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18914/projeto_de_lei_089.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouros públicos no Bairro Votorantim e dá outras providências. (Rua Angelina Maria Rodrigues e Rua Acácio Cabral)</t>
   </si>
   <si>
     <t>18915</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18915/projeto_de_lei_090.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18915/projeto_de_lei_090.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Estrada no Bairro Cupim e dá outras providências. (Estrada Municipal Yoshihissa Suguimoto)</t>
   </si>
   <si>
     <t>18916</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18916/projeto_de_lei_091.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18916/projeto_de_lei_091.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2779, de 13 de novembro de 2024, que "Dispõe sobre denominação da Unidade Básica de Saúde - UBS do Bairro Rio de Una. (UBS Edna Lorena Coimbra)</t>
   </si>
   <si>
     <t>18917</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18917/projeto_de_lei_092.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18917/projeto_de_lei_092.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos na Câmara Municipal da Estância Turística de Ibiúna. (15 cargos de Assessor Parlamentar I)</t>
   </si>
   <si>
     <t>18918</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18918/projeto_de_lei_093.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18918/projeto_de_lei_093.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 1995 de 26 de fevereiro de 2015 e dá outras providência. (abono cesta básica e auxílio alimentação)</t>
   </si>
   <si>
     <t>18922</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18922/projeto_de_lei_094.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18922/projeto_de_lei_094.pdf</t>
   </si>
   <si>
     <t>Autoriza o uso de imagotipo como marca oficial da Prefeitura da Estância Turística de Ibiúna, e dá outras providências.</t>
   </si>
   <si>
     <t>18945</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18945/projeto_de_lei_099.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18945/projeto_de_lei_099.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o direito à licença paternidade no âmbito da Câmara Municipal de Ibiúna e dá outras providências.</t>
   </si>
   <si>
     <t>18976</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18976/projeto_de_lei_107.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18976/projeto_de_lei_107.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de metas e diretrizes ao PPA 2022/2025, LDO para 2025 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2025 e dá outras providências. (Transferências voluntárias e Emendas Parlamentares Estadual - R$ 3.983.139,00)</t>
   </si>
   <si>
     <t>18977</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18977/projeto_de_lei_108.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18977/projeto_de_lei_108.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 4º da Lei Complementar nº 199, de 17 de fevereiro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>19026</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19026/projeto_de_lei_117.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19026/projeto_de_lei_117.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do uso não autorizado de sinalizadores de trânsito e outros objetos por particulares para demarcação de vagas e espaços em vias e logradouros públicos no Município de Ibiúna, e dá outras providências.</t>
   </si>
   <si>
     <t>19080</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19080/projeto_de_lei_127.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19080/projeto_de_lei_127.pdf</t>
   </si>
   <si>
     <t>Institui o Selo Verde Ibiúna e estabelece os critérios e procedimentos para concessão.</t>
   </si>
   <si>
     <t>19652</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19652/plo_-_187_-_2025_merged.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19652/plo_-_187_-_2025_merged.pdf</t>
   </si>
   <si>
     <t>"Revoga os artigos 12 e 13 da Lei nº 2.219 de 30 de maio de 2019, e dá outras providências."</t>
   </si>
   <si>
     <t>18395</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18395/projeto_de_resolucao_001.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18395/projeto_de_resolucao_001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração no Regimento Interno, especificamente o § 1º do Art. 152 e dá outras providências. (Discussão de Requerimentos)</t>
   </si>
   <si>
     <t>18668</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18668/projeto_de_resolucao_002.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18668/projeto_de_resolucao_002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de Concurso Cultural no âmbito da Câmara Municipal da Estância Turística de Ibiúna.</t>
   </si>
   <si>
     <t>18867</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18867/projeto_de_resolucao_005.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18867/projeto_de_resolucao_005.pdf</t>
   </si>
   <si>
     <t>“Criação de um canal de WhatsApp para receber reclamações e sugestões dos munícipes”.</t>
   </si>
   <si>
     <t>18900</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18900/projeto_de_resolucao_006.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18900/projeto_de_resolucao_006.pdf</t>
   </si>
   <si>
     <t>Comissão Especial de Vereadores para Fiscalização Hospital Municipal</t>
   </si>
   <si>
     <t>19036</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19036/projeto_de_resolucao_007.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19036/projeto_de_resolucao_007.pdf</t>
   </si>
   <si>
     <t>Constitui Comissão Especial de Vereadores e dá outras providências. (Bunjiro Nakao)</t>
   </si>
   <si>
     <t>19060</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19060/projeto_de_resolucao_008.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19060/projeto_de_resolucao_008.pdf</t>
   </si>
   <si>
     <t>Constitui Comissão Especial de Vereadores(a) para representar a Câmara Municipal da Estância Turística de Ibiúna no 67º Congresso Estadual de Municípios e dá outras providências.</t>
   </si>
   <si>
     <t>19646</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19646/pr_11-2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19646/pr_11-2025.pdf</t>
   </si>
   <si>
     <t>"Regulamenta a aplicação da Lei Municipal n.º 1566 de 17 de dezembro de 2009 no âmbito da Câmara Municipal da Estância Turística de Ibiúna e dá outras providências."</t>
   </si>
   <si>
     <t>19399</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Dr. Rodrigo Moraes, Câmara Municipal - CM</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19399/p.e._lom_-_02-2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19399/p.e._lom_-_02-2025.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivo na Lei Orgânica do Município da Estância Turística de Ibiúna. (Art. 124-A, § 1º)"</t>
   </si>
   <si>
     <t>18274</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18274/requerimento_001.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18274/requerimento_001.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre o processo licitatório de contratação da empresa MSI Educacional, Tecnologia, Livros e Serviços Ltda</t>
   </si>
   <si>
     <t>18327</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18327/requerimento_008.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18327/requerimento_008.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre: os gastos e obrigações da prefeitura com o Conselho Tutelar</t>
   </si>
   <si>
     <t>18512</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18512/requerimento_019.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18512/requerimento_019.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando envio de Projeto de Lei alterando o § 1º do Art. 1º da Lei Complementar nº 116, de 12 de dezembro de 2013, que trata do Regime Especial de Trabalho (R.E.T) da Guarda Civil Municipal de Ibiúna.</t>
   </si>
   <si>
     <t>18562</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18562/requerimento_024.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18562/requerimento_024.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, Polícia Militar e GCM para que prestem informações acerca da utilização de espaço público para estacionamento de ônibus por parte da Empresa Viação Raposo Tavares.</t>
   </si>
   <si>
     <t>18563</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18563/requerimento_025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18563/requerimento_025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Departamento de Estradas de Rodagem - DER2, solicitando informações acerca da sinalização da Rodovia Bunjiro Nakao, bem como os prazos para início das obras no trecho Vargem Grande Paulista - Ibiúna.</t>
   </si>
   <si>
     <t>18600</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18600/requerimento_029.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18600/requerimento_029.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe se haverá entrega de material e uniforme escolar para os alunos da rede municipal de ensino, e a previsão em caso positivo.</t>
   </si>
   <si>
     <t>18601</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18601/requerimento_030.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18601/requerimento_030.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Diretor do Departamento de Estradas de Rodagem - DER2, solicitando a instalação de uma lombada na altura do Km 73,5 da Rodovia Bunjiro Nakao</t>
   </si>
   <si>
     <t>18610</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18610/requerimento_032.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18610/requerimento_032.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando a convocação do Secretário Municipal da Educação, para esclarecimentos no próximo dia 19 de março de 2025, bem como preste informações acerca da manutenção dos veículos de transporte de escolares.</t>
   </si>
   <si>
     <t>18768</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18768/requerimento_046.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18768/requerimento_046.pdf</t>
   </si>
   <si>
     <t>Requerimento à  Companhia Piratininga de Força e Luz (CPFL) solicitando melhoria do atendimento aos Munícipes de Ibiúna</t>
   </si>
   <si>
     <t>18820</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18820/requerimento_050.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18820/requerimento_050.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre o serviço de fiscalização da atuação de ambulantes irregulares.</t>
   </si>
   <si>
     <t>18929</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18929/requerimento_057.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18929/requerimento_057.pdf</t>
   </si>
   <si>
     <t>Indicação à empresa Vivo S/A solicitando instalação de um torre da Vivo na Rodovia próxima a Ressaca</t>
   </si>
   <si>
     <t>18982</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18982/requerimento_067.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18982/requerimento_067.pdf</t>
   </si>
   <si>
     <t>Retirada do Projeto de Instalação de dois pedágios no   trecho de Vargem Grande/Ibiúna   Ibiúna /Piedade   Obras de melhorias, Recapeamento e Sinalização   da Rodovia Bunjiro Nakao.</t>
   </si>
   <si>
     <t>19102</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19102/requerimento_080.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19102/requerimento_080.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Ministério do Trabalho e Emprego (MTE) solicitando informações sobre a possível instalação de uma vara da Justiça do Trabalho no Município</t>
   </si>
   <si>
     <t>19103</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19103/requerimento_081.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19103/requerimento_081.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Ministério da Previdência Social solicitando  informações sobre a possível instalação de uma agência do Instituto Nacional de Seguridade Social (INSS)  no Município.</t>
   </si>
   <si>
     <t>19214</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19214/requerimento_91_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19214/requerimento_91_-_2025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre o estado do Posto do Correio central.</t>
   </si>
   <si>
     <t>19320</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19320/requerimento_118_-_2025_0.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19320/requerimento_118_-_2025_0.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Chefe do Posto de Operação da SABESP – Companhia de Saneamento Básico do Estado de São Paulo, de Ibiúna, solicitando informações e providências quanto à possibilidade de instalação de uma Rede Coletora de Esgoto na Rua Dom Pedro I, Bairro Vila Lima, neste Município, nas proximidades das residências localizadas ao lado do Rio Una.</t>
   </si>
   <si>
     <t>19666</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19666/req_137_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19666/req_137_-_2025.pdf</t>
   </si>
   <si>
     <t>"Requerimento ao Prefeito Municipal, Secretário Municipal de Segurança Pública e ao Comandante da GCM solicitando informações sobre a situação de abandono da base da GCM localizada na entrada da cidade, além de providências para a reativação do espaço."</t>
   </si>
   <si>
     <t>18599</t>
   </si>
   <si>
     <t>EMMO</t>
   </si>
   <si>
     <t>Emenda Moditicativa</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18599/emenda_modificativa_01_ap_pl_47.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18599/emenda_modificativa_01_ap_pl_47.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei Nº 47 de 2025.</t>
   </si>
   <si>
     <t>19032</t>
   </si>
   <si>
     <t>Altera a redação do Artigo 1º do Projeto de Lei nº 105/2025</t>
   </si>
   <si>
     <t>19033</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Altera a redação do Artigo 1º do Projeto de Lei nº 111/2025</t>
   </si>
   <si>
     <t>19655</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19655/emenda_modificativa_004.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19655/emenda_modificativa_004.pdf</t>
   </si>
   <si>
     <t>Fica alterada a redação do artigo 2º, inciso II, do Projeto de Lei nº 174/2025.</t>
   </si>
   <si>
     <t>19656</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19656/emenda_modificativa_005.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19656/emenda_modificativa_005.pdf</t>
   </si>
   <si>
     <t>Fica alterada a redação do artigo 2º, inciso XI, do Projeto de Lei nº 174/2025.</t>
   </si>
   <si>
     <t>19657</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19657/emenda_modificativa_006.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19657/emenda_modificativa_006.pdf</t>
   </si>
   <si>
     <t>Fica alterada a redação do Art. 3º, Parágrafo 3º, incisos II e III, do Projeto de Lei nº 174/2025</t>
   </si>
   <si>
     <t>19659</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19659/emenda_modificativa_007.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19659/emenda_modificativa_007.pdf</t>
   </si>
   <si>
     <t>Fica alterada a redação do Art. 3º, Parágrafo 5º, incisos V e VI, do Projeto de Lei nº 174/2025</t>
   </si>
   <si>
     <t>19660</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19660/emenda_modificativa_008.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19660/emenda_modificativa_008.pdf</t>
   </si>
   <si>
     <t>Fica alterada a redação do Art. 9º, Parágrafo 2º do Projeto de Lei nº 174/2025</t>
   </si>
   <si>
     <t>19661</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19661/emenda_modificativa_009.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19661/emenda_modificativa_009.pdf</t>
   </si>
   <si>
     <t>Fica alterada a redação do Art.10, Parágrafo 1º do Projeto de Lei nº 174/2025</t>
   </si>
   <si>
     <t>19662</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19662/emenda_modificativa_010.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19662/emenda_modificativa_010.pdf</t>
   </si>
   <si>
     <t>Fica alterada a redação do Art.13, Parágrafo 2º do Projeto de Lei nº 174/2025</t>
   </si>
   <si>
     <t>19663</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19663/emenda_modificativa_011.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19663/emenda_modificativa_011.pdf</t>
   </si>
   <si>
     <t>Fica alterada a redação do Art.14 do Projeto de Lei nº 174/2025</t>
   </si>
   <si>
     <t>19664</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19664/emenda_modificativa_012.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19664/emenda_modificativa_012.pdf</t>
   </si>
   <si>
     <t>Fica alterada a redação do Art.14, inciso X, alínea b, e a inclusão da alínea 'e', do Projeto de Lei nº 174/2025</t>
   </si>
   <si>
     <t>19665</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19665/emenda_modificativa_013.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19665/emenda_modificativa_013.pdf</t>
   </si>
   <si>
     <t>Fica alterada a redação do Art.18, incisos I, III e IV  do Projeto de Lei nº 174/2025</t>
   </si>
   <si>
     <t>19674</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19674/emenda_modificativa_014.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19674/emenda_modificativa_014.pdf</t>
   </si>
   <si>
     <t>Altera a redação do § 2º do artigo 13 do Projeto de Lei nº 174 de 2025.</t>
   </si>
   <si>
     <t>18392</t>
   </si>
   <si>
     <t>RUE</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial</t>
   </si>
   <si>
     <t>Maioria</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial aos Projetos de Lei nºs 03 e 31 de 2025.</t>
   </si>
   <si>
     <t>18488</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial ao Projeto de Lei Nº 39 de 2025</t>
   </si>
@@ -2232,2163 +2232,2163 @@
   <si>
     <t>Requerimento de Urgência Especial ao PLO 120/2025.</t>
   </si>
   <si>
     <t>19064</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial ao Projeto de Resolução nº 08 de 2025, que "Constitui Comissão Especial de Vereadores(a) para representar a Câmara Municipal da Estância Turística de Ibiúna no 67º Congresso Estadual de Municípios e dá outras providências."</t>
   </si>
   <si>
     <t>19150</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial aos Projetos de Lei nºs 124, 125, 129 e 130 de 2025.</t>
   </si>
   <si>
     <t>19180</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial aos Projetos de Lei nºs 118/2025 e 119/2025.</t>
   </si>
   <si>
     <t>19242</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19242/requerimento_de_urgencia_especial_no_20-2025_0.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19242/requerimento_de_urgencia_especial_no_20-2025_0.pdf</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial ao Projeto de Lei Nº 136/2025.</t>
   </si>
   <si>
     <t>19254</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19254/requerimento_de_urgencia_especial_no_22_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19254/requerimento_de_urgencia_especial_no_22_-_2025.pdf</t>
   </si>
   <si>
     <t>"Requerimento de Urgência Especial ao Projeto de Lei Nº 144 de 2025."</t>
   </si>
   <si>
     <t>19276</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial ao Projeto de Lei Ordinária 134/2025.</t>
   </si>
   <si>
     <t>19330</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19330/requerimento_de_urgencia_especial_no_25_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19330/requerimento_de_urgencia_especial_no_25_-_2025.pdf</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial aos Projetos de Lei Complementar NºS 123/2025, 140/2025 e 149/2025 para segunda votação em Plenário; e Projetos de Lei Ordinária NºS 126/2025, 132/2025, 135/2025, 153/2025, 154/2025, 155/2025 e 156/2025.</t>
   </si>
   <si>
     <t>19591</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19591/requerimento_de_urgencia_especial.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19591/requerimento_de_urgencia_especial.pdf</t>
   </si>
   <si>
     <t>"Requerimento de Urgência Especial ao(s) Projeto(s) de Lei 163/2025; e 171/2025."</t>
   </si>
   <si>
     <t>19671</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19671/req._de_urgencia_especial.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19671/req._de_urgencia_especial.pdf</t>
   </si>
   <si>
     <t>"Requerimento de Urgência Especial aos Projetos de Lei NºS 143, 176, 177 (Complementar); 178 (Complementar); 183; 184; 185; 186 (Complementar); 188; 189; 190; 194/2025 e Projeto de Resolução Nº 11/2025."</t>
   </si>
   <si>
     <t>19676</t>
   </si>
   <si>
     <t>"Requerimento de Urgência Especial ao Projeto de Lei Nº 187/2025."</t>
   </si>
   <si>
     <t>19337</t>
   </si>
   <si>
     <t>EImp</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19337/emenda_impositiva_003.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19337/emenda_impositiva_003.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 10.000,00 para Subvenção Social à entidade Casa Maria de Nazaré - Abrigo de Irmãos, CNPJ 01.938.814/0001-34</t>
   </si>
   <si>
     <t>19338</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19338/emenda_impositiva_004.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19338/emenda_impositiva_004.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 25.900,00 para Subvenção Social à entidade Casa de Santa Rita CNPJ 49.315.666/0001-28</t>
   </si>
   <si>
     <t>19339</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19339/emenda_impositiva_005.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19339/emenda_impositiva_005.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 30.000,00 para OSC Horizontes Projetos Sociais, para custeio para alimentação aos participantes do projeto.</t>
   </si>
   <si>
     <t>19340</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19340/emenda_impositiva_006.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19340/emenda_impositiva_006.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 38.000,00 para aquisição de equipamentos a serem utilizados no atendimento de crianças e jovens.</t>
   </si>
   <si>
     <t>19341</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19341/emenda_impositiva_007.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19341/emenda_impositiva_007.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 38.000,00 para aquisição de Câmara Frigorífica para a implantação do Banco de alimentos no Mercado Municipal de Ibiúna</t>
   </si>
   <si>
     <t>19346</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19346/emenda_impositiva_012.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19346/emenda_impositiva_012.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 51.900,00 para contratação de equipe especializada para implementação da Lei Lucas.</t>
   </si>
   <si>
     <t>19347</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19347/emenda_impositiva_013.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19347/emenda_impositiva_013.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 10.000,00 para Subvenção Social à entidade Corporação Musical Lyra Unense.</t>
   </si>
   <si>
     <t>19348</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19348/emenda_impositiva_014.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19348/emenda_impositiva_014.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 10.000,00 para Subvenção Social à entidade Banda Marcial de Ibiúna - ABMII.</t>
   </si>
   <si>
     <t>19349</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19349/emenda_impositiva_015.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19349/emenda_impositiva_015.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 10.000,00 para Oficina de Zumba para os Bairros Conjunto Habitacional Cachoeira, Santa Lúcia e Jemima.</t>
   </si>
   <si>
     <t>19350</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19350/emenda_impositiva_016.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19350/emenda_impositiva_016.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 20.000,00 para Instalação de iluminação pública e reparos em toda extensão da passarela Domitila Vieira Lima, no Bairro Vila Lima.</t>
   </si>
   <si>
     <t>19351</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19351/emenda_impositiva_017.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19351/emenda_impositiva_017.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 31.900,00 para recuperação ou instalação do fechamento adequado no Campo de Futebol do Bairro CDHU Santa Lúcia.</t>
   </si>
   <si>
     <t>19352</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19352/emenda_impositiva_018.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19352/emenda_impositiva_018.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 50.000,00 para instalação de playground no CDHU Jemima, iluminação da quadra e fechamento adequado da quadra.</t>
   </si>
   <si>
     <t>19353</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19353/emenda_impositiva_019.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19353/emenda_impositiva_019.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 10.000,00 para Oficina de Esportes de quadra para os Bairros Conjunto Habitacional Cachoeira, Santa Lúcia e Jemima.</t>
   </si>
   <si>
     <t>19354</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19354/emenda_impositiva_020.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19354/emenda_impositiva_020.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 70.950,00 para compra de equipamentos e materiais para a Casa da Gestante.</t>
   </si>
   <si>
     <t>19355</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19355/emenda_impositiva_021.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19355/emenda_impositiva_021.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 70.950,00 para compra de equipamentos para terapia ocupacional para o CAPS Infantil</t>
   </si>
   <si>
     <t>19356</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19356/emenda_impositiva_022.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19356/emenda_impositiva_022.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 131.900,00 para o núcleo de apoio e assistência inclusivo Novo Arco Íris, para atender crianças com autismo, síndrome de down e comorbidades associadas.</t>
   </si>
   <si>
     <t>19357</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19357/emenda_impositiva_023.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19357/emenda_impositiva_023.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 10.000,00 para utilização pela Secretaria de Esporte e Lazer para compra de materiais como bolas, redes, equipamentos para o Ginásio Municipal.</t>
   </si>
   <si>
     <t>19358</t>
   </si>
   <si>
     <t>Diltão</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19358/emenda_impositiva_024.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19358/emenda_impositiva_024.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 50.000,00 para compra de automóvel para Unidade de Saúde do Bairro Morro Grande.</t>
   </si>
   <si>
     <t>19359</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19359/emenda_impositiva_025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19359/emenda_impositiva_025.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 20.000,00 para compra de equipamentos permanentes para o Posto de Saúde do Bairro Recreio.</t>
   </si>
   <si>
     <t>19360</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19360/emenda_impositiva_026.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19360/emenda_impositiva_026.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 30.000,00 para aquisição de equipamentos e materiais permanentes para o Hospital Municipal de Ibiúna.</t>
   </si>
   <si>
     <t>19361</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19361/emenda_impositiva_027.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19361/emenda_impositiva_027.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 30.000,00 para aquisição de equipamentos permanentes para o Posto de Saúde do Bairro Morro Grande.</t>
   </si>
   <si>
     <t>19362</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19362/emenda_impositiva_028.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19362/emenda_impositiva_028.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 20.000,00 para compra de materiais de consumo para o centro de especialidades,</t>
   </si>
   <si>
     <t>19363</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19363/emenda_impositiva_029.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19363/emenda_impositiva_029.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 8.800,00 para compra de material permanente para o centro de ortopedia.</t>
   </si>
   <si>
     <t>19364</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19364/emenda_impositiva_030.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19364/emenda_impositiva_030.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 40.000,00 para aquisição de pedra nº03 para ser utilizada na manutenção das estradas rurais da região do Bairro Morro Grande.</t>
   </si>
   <si>
     <t>19365</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19365/emenda_impositiva_031.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19365/emenda_impositiva_031.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 30.000,00 para custeio de materiais de consumo da Secretaria de Esporte e Lazer.</t>
   </si>
   <si>
     <t>19366</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19366/emenda_impositiva_032.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19366/emenda_impositiva_032.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 20.000,00 para aquisição de aparelhos para academia ao ar livre para o Bairro Morro Grande.</t>
   </si>
   <si>
     <t>19367</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19367/emenda_impositiva_034.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19367/emenda_impositiva_033.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 10.000,00 para a entidade Associação Casa de Missão e Restauração, CNPJ 23.652.637/0001-68</t>
   </si>
   <si>
     <t>19368</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19368/emenda_impositiva_034.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19368/emenda_impositiva_034.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 10.000,00 para custeio de contratação de professores para oficinas no Bairro Morro Grande.</t>
   </si>
   <si>
     <t>19369</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19369/emenda_impositiva_035.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19369/emenda_impositiva_035.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 5.000,00 para custeio de subvenção da Corporação Musical Lyra Unense, CNPJ 49.559.420/0001-00</t>
   </si>
   <si>
     <t>19370</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19370/emenda_impositiva_036.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19370/emenda_impositiva_036.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 5.000,00 para a entidade Casa Maria de Nazaré - Abrigo de Irmãos, CNPJ 01.938.814/0001-34</t>
   </si>
   <si>
     <t>19371</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19371/emenda_impositiva_037.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19371/emenda_impositiva_037.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 5.000,00 para a entidade Casa de Santa Rita, CNPJ 49.315.666/0001-28</t>
   </si>
   <si>
     <t>19374</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19374/emenda_impositiva_038.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19374/emenda_impositiva_038.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para compra de automóvel para Unidade de Saúde do Bairro Cupim.</t>
   </si>
   <si>
     <t>19375</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19375/emenda_impositiva_039.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19375/emenda_impositiva_039.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para aquisição de equipamentos e materiais permanentes para o Hospital Municipal de Ibiúna</t>
   </si>
   <si>
     <t>19376</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19376/emenda_impositiva_040.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19376/emenda_impositiva_040.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para compra de equipamentos permanentes para o Posto de Saúde do Bairro Piaí.</t>
   </si>
   <si>
     <t>19377</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19377/emenda_impositiva_041.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19377/emenda_impositiva_041.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para compra de equipamentos permanentes para o Posto de Saúde do Bairro Cupim.</t>
   </si>
   <si>
     <t>19378</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19378/emenda_impositiva_042.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19378/emenda_impositiva_042.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para aquisição de materiais permanentes na Creche "Jociel Rodrigues de Camargo" no Bairro Cupim.</t>
   </si>
   <si>
     <t>19379</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19379/emenda_impositiva_043.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19379/emenda_impositiva_043.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para custeio de subvenção da Corporação Musical Lyra Unense, CNPJ 49.559.420/0001-00</t>
   </si>
   <si>
     <t>19380</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19380/emenda_impositiva_044.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19380/emenda_impositiva_044.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para custeio de contratação de professores para oficinas nos Bairros Rio de Una de Cima, Lageado, Vargem do Salto e Cupim</t>
   </si>
   <si>
     <t>19381</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19381/emenda_impositiva_045.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19381/emenda_impositiva_045.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para instalação de iluminação pública em nosso Município.</t>
   </si>
   <si>
     <t>19382</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19382/emenda_impositiva_046.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19382/emenda_impositiva_046.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para custeio de materiais de consumo para os Bairros Cupim e Recanto Primavera.</t>
   </si>
   <si>
     <t>19383</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19383/emenda_impositiva_047.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19383/emenda_impositiva_047.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para subvenção social a entidade Associação Banda Marcial de Ibiúna - ABMII</t>
   </si>
   <si>
     <t>19384</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Valnei Galvão</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19384/emenda_impositiva_048.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19384/emenda_impositiva_048.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para compra de materiais permanentes para a UBS Vargem do Salto</t>
   </si>
   <si>
     <t>19385</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19385/emenda_impositiva_049.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19385/emenda_impositiva_049.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para compra de um monitor cardíaco e duas bombas de infusão para o Hospital Municipal</t>
   </si>
   <si>
     <t>19386</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19386/emenda_impositiva_050.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19386/emenda_impositiva_050.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para compra de uma geladeira para vacinas para o Posto de Saúde Central Dr. Arcy Bandeira.</t>
   </si>
   <si>
     <t>19387</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19387/emenda_impositiva_051.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19387/emenda_impositiva_051.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para o Centro de Reabilitação "Roque José de Góes", para compra de materiais permanentes.</t>
   </si>
   <si>
     <t>19388</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19388/emenda_impositiva_052.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19388/emenda_impositiva_052.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para a compra de materiais permanentes para a UBS Bairro dos Pintos</t>
   </si>
   <si>
     <t>19389</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19389/emenda_impositiva_053.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19389/emenda_impositiva_053.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para a o Centro de Especialidades, para compra de materiais permanentes.</t>
   </si>
   <si>
     <t>19390</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19390/emenda_impositiva_054.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19390/emenda_impositiva_054.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para a o Centro Odontológico "Antônio Manoel Ferraro", para compra de materiais permanentes.</t>
   </si>
   <si>
     <t>19391</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19391/emenda_impositiva_055.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19391/emenda_impositiva_055.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para a compra de pedras para a região da Vargem do Salto.</t>
   </si>
   <si>
     <t>19392</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19392/emenda_impositiva_056.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19392/emenda_impositiva_056.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para o Comando da Guarda Civil Municipal.</t>
   </si>
   <si>
     <t>19393</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19393/emenda_impositiva_057.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19393/emenda_impositiva_057.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para a Escola Municipal Nova Santa Clara, para compra de filtro de água, máquina de lavar, armário de cozinha, TV's e tatames de borracha.</t>
   </si>
   <si>
     <t>19394</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19394/emenda_impositiva_058.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19394/emenda_impositiva_058.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para a E.M. "Pingo de Gente - Noemio Vieira da Silva", no Bairro Vargem do Salto.</t>
   </si>
   <si>
     <t>19395</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19395/emenda_impositiva_059.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19395/emenda_impositiva_059.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para a Creche Municipal "Ester Domingues Ramalho" no bairro Lageadinho, para compra de materiais permanentes</t>
   </si>
   <si>
     <t>19396</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19396/emenda_impositiva_060.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19396/emenda_impositiva_060.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para a Escola Municipal Rebeca Monchati Vieira, para compra de materiais permanentes.</t>
   </si>
   <si>
     <t>19397</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19397/emenda_impositiva_061.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19397/emenda_impositiva_061.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para a Escola Municipal Luiz Gonzaga Soares, no Bairro Paiol Pequeno, para compra de materiais permanentes.</t>
   </si>
   <si>
     <t>19398</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19398/emenda_impositiva_062.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19398/emenda_impositiva_062.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para custeio ao projeto Social "OSC Horizontes Projetos Sociais", CNPJ 07.828.962/0001-82.</t>
   </si>
   <si>
     <t>19400</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Pururuca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19400/emenda_impositiva_063.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19400/emenda_impositiva_063.pdf</t>
   </si>
   <si>
     <t>Emenda impositiva destinando recursos para aquisição de equipamentos e material permanentes para o Hospital Municipal de Ibiúna</t>
   </si>
   <si>
     <t>19401</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19401/emenda_impositiva_064.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19401/emenda_impositiva_064.pdf</t>
   </si>
   <si>
     <t>Emenda impositiva destinando recursos para compra de material de consumo, destinados ao Centro de Especialidades de Ibiúna.</t>
   </si>
   <si>
     <t>19402</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19402/emenda_impositiva_065.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19402/emenda_impositiva_065.pdf</t>
   </si>
   <si>
     <t>Emenda impositiva destinando recursos para compra de equipamentos e materiais permanentes para a Unidade Básica de Saúde do Bairro Carmo Messias.</t>
   </si>
   <si>
     <t>19403</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19403/emenda_impositiva_066.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19403/emenda_impositiva_066.pdf</t>
   </si>
   <si>
     <t>Emenda impositiva destinando recursos para compra de equipamentos e materiais permanentes para a Unidade Básica de Saúde do Bairro Verava.</t>
   </si>
   <si>
     <t>19404</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19404/emenda_impositiva_067.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19404/emenda_impositiva_067.pdf</t>
   </si>
   <si>
     <t>Emenda impositiva destinando recursos para compra de equipamentos e materiais permanentes para a Unidade Básica de Saúde do Bairro Pintos.</t>
   </si>
   <si>
     <t>19405</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19405/emenda_impositiva_068.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19405/emenda_impositiva_068.pdf</t>
   </si>
   <si>
     <t>Emenda impositiva destinando recursos para aquisição de pedras nº 03 para serem utilizadas na manutenção de estradas Rurais da região do Bairro Carmo Messias.</t>
   </si>
   <si>
     <t>19406</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19406/emenda_impositiva_069.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19406/emenda_impositiva_069.pdf</t>
   </si>
   <si>
     <t>Emenda impositiva destinando recursos para instalação de iluminação pública e reparos na região do Bairro Carmo Messias.</t>
   </si>
   <si>
     <t>19407</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19407/emenda_impositiva_070.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19407/emenda_impositiva_070.pdf</t>
   </si>
   <si>
     <t>Emenda impositiva destinando recursos para Contratação de professores para oficinas de Zumba no Bairro Carmo Messias.</t>
   </si>
   <si>
     <t>19408</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19408/emenda_impositiva_071.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19408/emenda_impositiva_071.pdf</t>
   </si>
   <si>
     <t>Emenda impositiva destinando recursos para compra de equipamentos de proteção para a Guarda Civil Municipal, como escudos e capacetes.</t>
   </si>
   <si>
     <t>19409</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19409/emenda_impositiva_072.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19409/emenda_impositiva_072.pdf</t>
   </si>
   <si>
     <t>Emenda impositiva destinando recursos para a entidade Casa de Santa Rita, CNPJ 49.315.666/0001-28</t>
   </si>
   <si>
     <t>19410</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19410/emenda_impositiva_073.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19410/emenda_impositiva_073.pdf</t>
   </si>
   <si>
     <t>Emenda impositiva destinando recursos para a entidade Casa Maria de Nazaré - Abrigo de Irmãos, CNPJ 01.938.814/0001-34.</t>
   </si>
   <si>
     <t>19411</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19411/emenda_impositiva_074.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19411/emenda_impositiva_074.pdf</t>
   </si>
   <si>
     <t>Emenda impositiva destinando recursos para a entidade Associação Casa de Missão e Restauração, CNPJ Nº 23.652.637/0001-68</t>
   </si>
   <si>
     <t>19412</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19412/emenda_impositiva_075.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19412/emenda_impositiva_075.pdf</t>
   </si>
   <si>
     <t>Emenda impositiva destinando recursos para custeio  de subvenção à corporação Municipal Lyra Unense, CNPJ 49.559.420/0001-00</t>
   </si>
   <si>
     <t>19413</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19413/emenda_impositiva_076.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19413/emenda_impositiva_076.pdf</t>
   </si>
   <si>
     <t>Emenda impositiva destinando recursos para aquisição de insumos e medicamentos, como fita de destro, fraldas, curativos, cadeiras de rodas, muletas, para ser abastecido o Posto de Saúde do Bairro Cupim</t>
   </si>
   <si>
     <t>19414</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19414/emenda_impositiva_077.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19414/emenda_impositiva_077.pdf</t>
   </si>
   <si>
     <t>Emenda impositiva destinando recursos para aquisição de insumos e medicamentos, como fita de destro, fraldas, curativos, cadeiras de rodas, muletas, para ser abastecido o Posto de Saúde do Bairro Areia Vermelha</t>
   </si>
   <si>
     <t>19415</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19415/emenda_impositiva_078.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19415/emenda_impositiva_078.pdf</t>
   </si>
   <si>
     <t>Emenda impositiva destinando recursos para aquisição compra de equipamentos de proteção para  GCM, como escudos e capacetes</t>
   </si>
   <si>
     <t>19416</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19416/emenda_impositiva_079.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19416/emenda_impositiva_079.pdf</t>
   </si>
   <si>
     <t>Emenda impositiva destinando recursos para a entidade Associação Casa de Missão e Restauração, CNPJ 23.652.637/0001-68</t>
   </si>
   <si>
     <t>19417</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19417/emenda_impositiva_080.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19417/emenda_impositiva_080.pdf</t>
   </si>
   <si>
     <t>Emenda impositiva destinando recursos para a entidade Casa Maria de Nazaré - Abrigo de Irmãos, CNPJ 01.938.814/0001-34</t>
   </si>
   <si>
     <t>19418</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19418/emenda_impositiva_081.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19418/emenda_impositiva_081.pdf</t>
   </si>
   <si>
     <t>Emenda impositiva destinando recursos para aquisição de pedras nº 02 para serem utilizadas nas estradas, ruas e vielas da região do Rio de Una de Cima, Cupim, Areia Vermelha, Godinhos, Colégio e Dias.</t>
   </si>
   <si>
     <t>19419</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19419/emenda_impositiva_082.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19419/emenda_impositiva_082.pdf</t>
   </si>
   <si>
     <t>Emenda impositiva destinando recursos para instalação de novas lâmpadas LED e braços de sustentação para iluminação pública a ser utilizados na Região do Bairro Rio de Una de Cima, Cupim, Areia Vermelha, Godinhos e Colégio</t>
   </si>
   <si>
     <t>19420</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19420/emenda_impositiva_083.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19420/emenda_impositiva_083.pdf</t>
   </si>
   <si>
     <t>Emenda impositiva destinando recursos para a Casa de Santa Rita, CNPJ 49.615.666/0001-28</t>
   </si>
   <si>
     <t>19421</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19421/emenda_impositiva_084.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19421/emenda_impositiva_084.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para aquisição de uma ambulância tipo A (Remoção Simples) para atender os usuários da UBS do Bairro Paruru</t>
   </si>
   <si>
     <t>19422</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19422/emenda_impositiva_085.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19422/emenda_impositiva_085.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para aquisição de equipamentos e materiais permanentes para o Hospital Municipal de Ibiúna.</t>
   </si>
   <si>
     <t>19423</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19423/emenda_impositiva_086.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19423/emenda_impositiva_086.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para manutenção e custeio do Centro Terapêutico Novo Recomeço, CNPJ 51.664.007/0001-49, no Bairro Alves</t>
   </si>
   <si>
     <t>19424</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19424/emenda_impositiva_087.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19424/emenda_impositiva_087.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para manutenção e custeio da Associação Assistencial de Ressocialização de Ibiúna - PROJETO CRER CNPJ 11.340.066/0001-47., do Bairro Gabriel</t>
   </si>
   <si>
     <t>19425</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19425/emenda_impositiva_088.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19425/emenda_impositiva_088.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para compra de equipamento e material permanente da necessidade do CAPS Adulto</t>
   </si>
   <si>
     <t>19426</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19426/emenda_impositiva_089.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19426/emenda_impositiva_089.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para aquisição de aparelhos de academia ao ar livre para o Bairro Paruru</t>
   </si>
   <si>
     <t>19427</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19427/emenda_impositiva_090.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19427/emenda_impositiva_090.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para compra de equipamentos e material permanente conforme a necessidade da Escola Municipal Salvador Ferreira de Campos, no Bairro Piratura.</t>
   </si>
   <si>
     <t>19428</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19428/emenda_impositiva_091.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19428/emenda_impositiva_091.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para compra de equipamentos e material permanente conforme a necessidade da creche Izaura Martinho do Nascimento, Prédio 2, no Bairro Paruru</t>
   </si>
   <si>
     <t>19429</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19429/emenda_impositiva_092.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19429/emenda_impositiva_092.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para custeio de contratação de professores para as Oficinas Culturais no Bairro Paruru.</t>
   </si>
   <si>
     <t>19430</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19430/emenda_impositiva_093.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19430/emenda_impositiva_093.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para aquisição e instalação de novos braços de sustentação e, diversos Bairros.</t>
   </si>
   <si>
     <t>19431</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19431/emenda_impositiva_094.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19431/emenda_impositiva_094.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para aquisição de materiais e utensílios para castração de animais.</t>
   </si>
   <si>
     <t>19432</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19432/emenda_impositiva_095.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19432/emenda_impositiva_095.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para custeio da OSC Horizontes Projetos Sociais, CNPJ 07.828.962/0001-82, do Bairro Ressaca.</t>
   </si>
   <si>
     <t>19438</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19438/emenda_impositiva_096.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19438/emenda_impositiva_096.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para compra de material permanente para o Hospital Municipal.</t>
   </si>
   <si>
     <t>19439</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19439/emenda_impositiva_097.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19439/emenda_impositiva_097.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para compra de equipamentos para o Centro de Especialidades.</t>
   </si>
   <si>
     <t>19440</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19440/emenda_impositiva_098.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19440/emenda_impositiva_098.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para compra de material permanente para o Posto de Saúde do Bairro Rosarial</t>
   </si>
   <si>
     <t>19441</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19441/emenda_impositiva_099.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19441/emenda_impositiva_099.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para compra de material permanente para o Posto de Saúde do Bairro Campo Verde</t>
   </si>
   <si>
     <t>19442</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19442/emenda_impositiva_100.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19442/emenda_impositiva_100.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para compra de material permanente para o Centro de Ortopedia</t>
   </si>
   <si>
     <t>19443</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19443/emenda_impositiva_101.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19443/emenda_impositiva_101.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para subsídio da entidade Horizontes - Projetos Sociais, CNPJ 07.828.962/0001-82</t>
   </si>
   <si>
     <t>19444</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19444/emenda_impositiva_102.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19444/emenda_impositiva_102.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para subsídio para a Associação Assistencial de Ressocialização de Ibiúna - Projeto CRER, CNPJ 11.340.066/0001-47</t>
   </si>
   <si>
     <t>19445</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19445/emenda_impositiva_103.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19445/emenda_impositiva_103.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para aquisição de pedra brita para conservação de estradas e ruas no Bairro Campo Verde.</t>
   </si>
   <si>
     <t>19446</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19446/emenda_impositiva_104.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19446/emenda_impositiva_104.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para subsidiar a Corporação musical Lyra Unense de Ibiúna., CNPJ 49.559.420/0001-00</t>
   </si>
   <si>
     <t>19447</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19447/emenda_impositiva_105.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19447/emenda_impositiva_105.pdf</t>
   </si>
   <si>
     <t>19448</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19448/emenda_impositiva_106.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19448/emenda_impositiva_106.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para subsidiar o Centro Cultural e Esportivo de Ibiúna CCEI</t>
   </si>
   <si>
     <t>19449</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19449/emenda_impositiva_107.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19449/emenda_impositiva_107.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para subsidiar a Associação Banda Marcial Independente de Ibiúna (ABMII)</t>
   </si>
   <si>
     <t>19450</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19450/emenda_impositiva_108.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19450/emenda_impositiva_108.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para compra de materiais permanentes para a Escola Municipal Antônio Coelho Ramalho - Bairro Figueira</t>
   </si>
   <si>
     <t>19451</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19451/emenda_impositiva_109.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19451/emenda_impositiva_109.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para compra de materiais permanentes para a Escola Municipal Moisés Godinho, no Bairro Campo Verde.</t>
   </si>
   <si>
     <t>19452</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19452/emenda_impositiva_110.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19452/emenda_impositiva_110.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para compra de materiais permanentes para a Escola Ubirajara Pedroso Domingues, no Bairro Rosarial</t>
   </si>
   <si>
     <t>19453</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19453/emenda_impositiva_111.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19453/emenda_impositiva_111.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para compra de equipamentos para a Creche Messias Godinho, no Bairro Campo Verde.</t>
   </si>
   <si>
     <t>19454</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19454/emenda_impositiva_112.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19454/emenda_impositiva_112.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para compra de equipamentos para a Creche Vila Pitico Rosana Lima</t>
   </si>
   <si>
     <t>19455</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19455/emenda_impositiva_113.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19455/emenda_impositiva_113.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para aquisição e instalação de novos braços de sustentação para iluminação pública no Bairro Campo Verde.</t>
   </si>
   <si>
     <t>19456</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19456/emenda_impositiva_114.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19456/emenda_impositiva_114.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos compra de Bolsa Colostomia Drenável Opaca Recortável 19-64mm para distribuição aos munícipes, por meio do Posto de Saúde Central</t>
   </si>
   <si>
     <t>19457</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19457/emenda_impositiva_115.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19457/emenda_impositiva_115.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para contratação especializada para treinamentos e orientações aos pacientes ostomizados</t>
   </si>
   <si>
     <t>19458</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19458/emenda_impositiva_116.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19458/emenda_impositiva_116.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para compra de um monitor cardíaco com desfibrilador e uma lavadora ultrassônica para o Hospital Municipal</t>
   </si>
   <si>
     <t>19459</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19459/emenda_impositiva_117.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19459/emenda_impositiva_117.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para aquisição de equipamentos e materiais permanentes para o Posto de Saúde Central</t>
   </si>
   <si>
     <t>19460</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19460/emenda_impositiva_118.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19460/emenda_impositiva_118.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para aquisição de equipamentos e materiais permanentes para a Central de Vagas</t>
   </si>
   <si>
     <t>19461</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19461/emenda_impositiva_119.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19461/emenda_impositiva_119.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para aquisição de equipamentos e materiais permanentes para a Central de Reabilitação</t>
   </si>
   <si>
     <t>19462</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19462/emenda_impositiva_120.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19462/emenda_impositiva_120.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para custeio de contratação de professores para as oficinas promovidas pela Prefeitura</t>
   </si>
   <si>
     <t>19463</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19463/emenda_impositiva_121.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19463/emenda_impositiva_121.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para a entidade Casa de Santa Rita</t>
   </si>
   <si>
     <t>19464</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19464/emenda_impositiva_122.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19464/emenda_impositiva_122.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para a entidade Casa Maria de Nazaré - Abrigo de Irmãos</t>
   </si>
   <si>
     <t>19465</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19465/emenda_impositiva_123.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19465/emenda_impositiva_123.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para o Núcleo de Apoio Assistência Inclusivo Novo Arco Íris - Miguel Moreira Lopes, para compra de equipamentos</t>
   </si>
   <si>
     <t>19466</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19466/emenda_impositiva_124.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19466/emenda_impositiva_124.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para a entidade OSC Horizontes Projetos Sociais</t>
   </si>
   <si>
     <t>19467</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19467/emenda_impositiva_125.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19467/emenda_impositiva_125.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para custeio de subvenção do Festival Nacional de Teatro de Ibiúna (FESTEI)</t>
   </si>
   <si>
     <t>19468</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19468/emenda_impositiva_126.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19468/emenda_impositiva_126.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para custeio de subvenção de subvenção da Associação Banda Marcial Independente de Ibiúna</t>
   </si>
   <si>
     <t>19469</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19469/emenda_impositiva_127.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19469/emenda_impositiva_127.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para custeio de subvenção de subvenção da Corporação Musical Lyra Unense</t>
   </si>
   <si>
     <t>19470</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19470/emenda_impositiva_128.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19470/emenda_impositiva_128.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para a entidade Associação Casa de Missão e Restauração</t>
   </si>
   <si>
     <t>19471</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19471/emenda_impositiva_129.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19471/emenda_impositiva_129.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para aquisição de medalhas e troféus para premiações de festivais no Município.</t>
   </si>
   <si>
     <t>19472</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19472/emenda_impositiva_130.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19472/emenda_impositiva_130.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para construção de Playground</t>
   </si>
   <si>
     <t>19473</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19473/emenda_impositiva_131.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19473/emenda_impositiva_131.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para revitalização do prédio da UBS do Bairro Ressaca</t>
   </si>
   <si>
     <t>19474</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19474/emenda_impositiva_132.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19474/emenda_impositiva_132.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para aquisição de equipamentos para o centro cirúrgico</t>
   </si>
   <si>
     <t>19475</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19475/emenda_impositiva_133.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19475/emenda_impositiva_133.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para aquisição de pedra brita para cascalhamento das estradas rurais do Município.</t>
   </si>
   <si>
     <t>19476</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19476/emenda_impositiva_134.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19476/emenda_impositiva_134.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para aquisição de portas e janelas para o vestiário do Campo Municipal do Bairro Ressaca</t>
   </si>
   <si>
     <t>19477</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19477/emenda_impositiva_135.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19477/emenda_impositiva_135.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para aquisição de suportes e lâmpadas para futuras instalações nos Bairros e Centro</t>
   </si>
   <si>
     <t>19478</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19478/emenda_impositiva_136.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19478/emenda_impositiva_136.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para a escola Vereador Lourival Correa de Araújo no Bairro Ressaca para reformas do prédio</t>
   </si>
   <si>
     <t>19479</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19479/emenda_impositiva_137.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19479/emenda_impositiva_137.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para a escola Raimundo Vieira Bastos no Bairro Colégio para revitalização do prédio</t>
   </si>
   <si>
     <t>19480</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19480/emenda_impositiva_138.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19480/emenda_impositiva_138.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para a Escola Municipal Salvador Ferreira de Campos no Bairro Piratuba para reformas do piso do prédio</t>
   </si>
   <si>
     <t>19481</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19481/emenda_impositiva_139.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19481/emenda_impositiva_139.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para a ONG Horizontes, CNPJ 07.828.962/0001-82, para aquisição de itens básicos de consumo</t>
   </si>
   <si>
     <t>19482</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19482/emenda_impositiva_140.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19482/emenda_impositiva_140.pdf</t>
   </si>
   <si>
     <t>19483</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19483/emenda_impositiva_141.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19483/emenda_impositiva_141.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para aquisição de equipamentos exclusivos para p Centro de Ortopedia do Hospital Municipal</t>
   </si>
   <si>
     <t>19484</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19484/emenda_impositiva_143.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19484/emenda_impositiva_142.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para aquisição de 3 monitores cardíacos, 2 bombas de infusão, 1 monitor cardíaco com desfibrilador e macas de transporte com colchão para o Hospital Municipal</t>
   </si>
   <si>
     <t>19485</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19485/emenda_impositiva_143.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19485/emenda_impositiva_143.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para aquisição de computador e mobília exclusivos para o FarmaSUS no Posto de Saúde Central</t>
   </si>
   <si>
     <t>19486</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19486/emenda_impositiva_144.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19486/emenda_impositiva_144.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para aquisição de equipamentos para o Centro de Reabilitação</t>
   </si>
   <si>
     <t>19487</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19487/emenda_impositiva_145.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19487/emenda_impositiva_145.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para aquisição de aparelhos de pressão, armários de vidro, aparelhos de destro e aparelho lavador de ouvido para o Centro de Especialidades</t>
   </si>
   <si>
     <t>19488</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19488/emenda_impositiva_146.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19488/emenda_impositiva_146.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para aquisição de Smart TV, mobílias novas, computador, ventiladores e outros equipamentos exclusivos para a Unidade Básica de Saúde do Bairro Gabriel</t>
   </si>
   <si>
     <t>19489</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19489/emenda_impositiva_147.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19489/emenda_impositiva_147.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para aquisição de insumos e outros materiais exclusivos para a Unidade Básica de Saúde do Bairro Gabriel</t>
   </si>
   <si>
     <t>19490</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19490/emenda_impositiva_148.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19490/emenda_impositiva_148.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para fomento de projetos esportivos sociais no Bairro CDHU Santa Lúcia</t>
   </si>
   <si>
     <t>19491</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19491/emenda_impositiva_149.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19491/emenda_impositiva_149.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos aquisição de materiais esportivos para as oficinas de esportes dos Bairros Gabriel e CDHU Santa Lúcia</t>
   </si>
   <si>
     <t>19492</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19492/emenda_impositiva_150.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19492/emenda_impositiva_150.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos instalação de um playground (parquinho infantil) no Bairro Veravinha</t>
   </si>
   <si>
     <t>19493</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19493/emenda_impositiva_151.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19493/emenda_impositiva_151.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos instalação de um playground (parquinho infantil) no Bairro Areia Vermelha</t>
   </si>
   <si>
     <t>19494</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19494/emenda_impositiva_152.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19494/emenda_impositiva_152.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para subvenção social à entidade Casa de Santa Rita</t>
   </si>
   <si>
     <t>19495</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19495/emenda_impositiva_153.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19495/emenda_impositiva_153.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para subvenção social à entidade Casa Maria de Nazaré Abrigo de Irmãos</t>
   </si>
   <si>
     <t>19496</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19496/emenda_impositiva_154.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19496/emenda_impositiva_154.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para aquisição de torniquetes e kits de primeiros socorros para a Guarda Civil Municipal</t>
   </si>
   <si>
     <t>19497</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19497/emenda_impositiva_155.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19497/emenda_impositiva_155.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para aquisição e instalação de novas luminárias públicas de LED nos Bairros Gabriel, Veravinha e Lageadinho</t>
   </si>
   <si>
     <t>19498</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19498/emenda_impositiva_156.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19498/emenda_impositiva_156.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para aquisição de pedras para serem utilizadas exclusivamente nas estradas rurais dos Bairros Gabriel e Veravinha</t>
   </si>
   <si>
     <t>19499</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19499/emenda_impositiva_157.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19499/emenda_impositiva_157.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para aquisição de uniformes para os funcionários da Garagem Municipal</t>
   </si>
   <si>
     <t>19500</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19500/emenda_impositiva_158.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19500/emenda_impositiva_158.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para a Secretaria Municipal de Saúde, para melhorias nas condições de trabalho dos profissionais de saúde e maior qualidade no atendimento prestado junto ao Posto de Saúde Dr. Arcy Bandeira</t>
   </si>
   <si>
     <t>19501</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19501/emenda_impositiva_159.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19501/emenda_impositiva_159.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para o Posto de Saúde do Bairro Piaí, para aquisição de equipamentos e material permanente.</t>
   </si>
   <si>
     <t>19502</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19502/emenda_impositiva_160.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19502/emenda_impositiva_160.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para o Posto de Saúde do Bairro Lageadinho, para reforma, pintura e manutenção do telhado e calhas</t>
   </si>
   <si>
     <t>19503</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19503/emenda_impositiva_161.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19503/emenda_impositiva_161.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para a OSC Horizontes Projetos Sociais</t>
   </si>
   <si>
     <t>19504</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19504/emenda_impositiva_162.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19504/emenda_impositiva_162.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para a Secretaria Municipal de Cultura para a contratação de professores e instrutores para as aulas e oficinas culturais</t>
   </si>
   <si>
     <t>19505</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19505/emenda_impositiva_163.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19505/emenda_impositiva_163.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para a Secretaria Municipal de Obras, visando a revitalização, manutenção e adequação de espaços públicos</t>
   </si>
   <si>
     <t>19506</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19506/emenda_impositiva_164.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19506/emenda_impositiva_164.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para a Secretaria Municipal de Esporte e Lazer, visando a reforma e manutenção do campo de bocha e malha do Centro Olímpico</t>
   </si>
   <si>
     <t>19507</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19507/emenda_impositiva_165.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19507/emenda_impositiva_165.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para a reforma e revitalização do campo de futebol do Bairro Puris</t>
   </si>
   <si>
     <t>19508</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19508/emenda_impositiva_166.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19508/emenda_impositiva_166.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para aquisição de 20 dispositivos móveis com tela e interface sensíveis ao toque (tablets) para as UBSs</t>
   </si>
   <si>
     <t>19509</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19509/emenda_impositiva_167.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19509/emenda_impositiva_167.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para aquisição de cinco computadores tipo PC</t>
   </si>
   <si>
     <t>19510</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19510/emenda_impositiva_168.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19510/emenda_impositiva_168.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para aquisição de insumos e medicamentos indispensáveis para o atendimento de pacientes junto ao centro odontológico</t>
   </si>
   <si>
     <t>19511</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19511/emenda_impositiva_169.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19511/emenda_impositiva_169.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para aquisição de materiais permanentes, equipamentos voltados ao diagnóstico e tratamento de distúrbios como TEA, TOD, TDAH</t>
   </si>
   <si>
     <t>19512</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19512/emenda_impositiva_170.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19512/emenda_impositiva_170.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para reforma dos banheiros, masculino e feminino da recepção do Hospital Municipal de Ibiúna</t>
   </si>
   <si>
     <t>19513</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19513/emenda_impositiva_171.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19513/emenda_impositiva_171.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para Secretaria Municipal de Obras, para revitalização da área de Lazer</t>
   </si>
   <si>
     <t>19514</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19514/emenda_impositiva_173.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19514/emenda_impositiva_172.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para instalação de placas de trânsito com a finalidade de orientar o caminho/percurso aos pontos turísticos do Município</t>
   </si>
   <si>
     <t>19515</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19515/emenda_impositiva_173.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19515/emenda_impositiva_173.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para a Secretaria Municipal de Esportes e Lazer, visando aquisição de bolas, materiais e equipamentos esportivos para atendimento a projetos sociais.</t>
   </si>
   <si>
     <t>19516</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19516/emenda_impositiva_174.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19516/emenda_impositiva_174.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para subvenção social à OSC Horizontes Projetos Sociais</t>
   </si>
   <si>
     <t>19517</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19517/emenda_impositiva_175.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19517/emenda_impositiva_175.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para aquisição de uma aeronave remotamente pilotada - ARP, para contribuir com as atividades de aferição de medidas e fiscalização desenvolvidas pela Secretaria de Obras.</t>
   </si>
   <si>
     <t>19518</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19518/emenda_impositiva_176.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19518/emenda_impositiva_176.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para aquisição de uma aeronave remotamente pilotada - ARP, para contribuir com as atividades de fiscalização e preservação ambiental, em nossa Cidade.</t>
   </si>
   <si>
     <t>19519</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19519/emenda_impositiva_177.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19519/emenda_impositiva_177.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para aa entidade Casa de Santa Rita</t>
   </si>
   <si>
     <t>19520</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19520/emenda_impositiva_178.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19520/emenda_impositiva_178.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para a entidade Canto da Terra</t>
   </si>
   <si>
     <t>19521</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19521/emenda_impositiva_179.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19521/emenda_impositiva_179.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando recursos para compra de equipamentos e material permanente conforme necessidade do Centro de Especialidades</t>
   </si>
   <si>
     <t>19372</t>
   </si>
   <si>
     <t>EMORC</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19372/emenda_modificativa_a_loa_001.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19372/emenda_modificativa_a_loa_001.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei Nº 146/2025, alterando o Artigo 5º do Projeto - Limite de 5% para abertura de créditos adicionais suplementares ou especiais.</t>
   </si>
   <si>
     <t>19433</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19433/emenda_modificativa_a_loa_002.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19433/emenda_modificativa_a_loa_002.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa no valor de R$ 2.000.000,00, visando destinar mais recursos para a Secretaria de Educação para atender despesas de obras de ampliação, reformas e melhorias.</t>
   </si>
   <si>
     <t>19434</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19434/emenda_modificativa_a_loa_003.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19434/emenda_modificativa_a_loa_003.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa no valor de R$ 500.000,00, visando destinar mais recursos para a Secretaria de Meio Ambienta para atender despesas do setor de bem estar animal, para castração de cães e gatos, bem como aumentar o orçamento para a coleta seletiva.</t>
   </si>
   <si>
     <t>19435</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19435/emenda_modificativa_a_loa_004.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19435/emenda_modificativa_a_loa_004.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa no valor de R$ 500.000,00, visando destinar mais recursos para a Secretaria de Direitos da Pessoa com Deficiência para atender despesas do setor em razão da crescente demanda de PCDs e pessoa TEA</t>
   </si>
   <si>
     <t>19436</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19436/emenda_modificativa_a_loa_005.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19436/emenda_modificativa_a_loa_005.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa no valor de R$ 180.000,00, visando destinar mais recursos para a Secretaria de Desenvolvimento Econômico visando a implantação do Banco de Alimentos em Ibiúna</t>
   </si>
   <si>
     <t>19437</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19437/emenda_modificativa_a_loa_006.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19437/emenda_modificativa_a_loa_006.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa no valor de R$ 30.000,00, visando destinar mais recursos para a Secretaria de Cultura e Turismo visando atender as despesas de Subvenções Sociais.</t>
   </si>
   <si>
     <t>19530</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19530/emenda_modificativa_a_loa_007.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19530/emenda_modificativa_a_loa_007.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa a LOA visando destinar recursos à Secretaria Municipal de Segurança, com objetivo de viabilizar convênios entre a Prefeitura e Academias de ginástica do Município, visando aprimorar o condicionamento físico, a saúde e a qualidade de vida dos Guardas Civis.</t>
   </si>
   <si>
     <t>19532</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19532/emenda_modificativa_a_loa_008.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19532/emenda_modificativa_a_loa_008.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa a LOA visando destinar recursos para fiscalização ambiental - Desmatamentos, queimadas, contaminação de mananciais e demais crimes ambientais, no âmbito do programa Gestão Ambiental e Revitalização de áreas verdes.</t>
   </si>
   <si>
     <t>19373</t>
   </si>
   <si>
     <t>EAORC</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19373/emenda_aditiva_a_loa_001.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19373/emenda_aditiva_a_loa_001.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva, criando o § 2º ao Artigo 5º do Projeto de Lei Nº 146/2025.</t>
   </si>
   <si>
     <t>19533</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19533/emenda_aditiva_a_loa_002.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19533/emenda_aditiva_a_loa_002.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva a LOA visando acrescentar nova ação no orçamento de 2026, no âmbito da Secretaria Municipal de Meio Ambiente, com objetivo de instituir o programa de fiscalização ambiental focado no combate ao desmatamento, às queimadas e aos demais crimes ambientais.</t>
   </si>
   <si>
     <t>18611</t>
   </si>
   <si>
     <t>EMS</t>
   </si>
   <si>
     <t>Subemenda Modificativa PR</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18611/subemenda_modificativa_pr01.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18611/subemenda_modificativa_pr01.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao Projeto de Resolução nº 01 de 2025.</t>
   </si>
   <si>
     <t>18511</t>
   </si>
   <si>
     <t>EMPR</t>
   </si>
   <si>
     <t>Emenda Modificativa a Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18511/emenda_modificativa_pr01_.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18511/emenda_modificativa_pr01_.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao  Projeto de Resolução nº 001 de 2025</t>
   </si>
   <si>
     <t>19536</t>
   </si>
   <si>
     <t>EMAPP</t>
   </si>
   <si>
     <t>Emenda Aditiva ao PPA</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19536/emenda_aditiva_ppa_001.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19536/emenda_aditiva_ppa_001.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao PPA acrescentando nova ação ao Programa "Gestão Ambiental e Revitalização de Áreas Verdes, da Secretaria Municipal de Meio Ambiente, com o objetivo de Instituir ação contínua de fiscalização de crimes ambientais no território de Ibiúna.</t>
   </si>
   <si>
     <t>19535</t>
   </si>
   <si>
     <t>EMMPP</t>
   </si>
   <si>
     <t>Emenda Modificativa ao PPA</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19535/emenda_modificativa_a_ppa_001.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19535/emenda_modificativa_a_ppa_001.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao PPA com o intuito de alterar valores programáticos no Anexo III, promovendo readequação orçamentária ente programas, para fins de viabilizar a implantação da noção ação de fiscalização ambiental criada por emenda aditiva.</t>
   </si>
   <si>
     <t>19561</t>
   </si>
   <si>
     <t>ELDAN</t>
   </si>
   <si>
     <t>Emenda Modificativa Anexos LDO</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19561/emenda_modificativa_01_ldo_1.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19561/emenda_modificativa_01_ldo_1.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Artigo 2º do Projeto de Lei nº 162/2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4695,68 +4695,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18243/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18305/indicacao_047.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18313/indicacao_055.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18335/indicacao_066.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18346/indicacao_077.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18350/indicacao_081.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18401/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18457/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18538/indicacao_218.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18541/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18567/18.indicacao_rua_godinho_e_silva.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18649/solicitacao_de_limpeza_e_capinacao_mais_precisamente_nos_dois_cemiterios_da_cidade_pedido_da_populacao..docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18653/indicacao_totens_para_recarga_no_hospital.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18660/indicacao_303.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18665/indicacao_308.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18710/indicacao_343.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18771/indicacao_385.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18782/indicacao_393.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18783/indicacao_394.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18784/indicacao_395.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18785/indicacao_396.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18786/indicacao_397.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18787/indicacao_398.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18788/indicacao_399.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18789/indicacao_400.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18790/indicacao_401.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18794/indicacao_405.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18795/indicacao_406.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18796/indicacao_407.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18797/indicacao_408.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18798/indicacao_409.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18799/indicacao_410.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18800/indicacao_411.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18801/indicacao_412.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18955/indicacao_492.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18956/indicacao_493.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18957/indicacao_494.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18958/indicacao_495.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18959/indicacao_496.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18960/indicacao_497.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18962/indicacao_498.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18963/indicacao_499.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18964/indicacao_500.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18965/indicacao_501.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18966/indicacao_502.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18967/indicacao_503.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18968/indicacao_504.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18969/indicacao_505.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18970/indicacao_506.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18972/indicacao_507.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18973/indicacao_508.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18974/indicacao_509.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18983/indicacao_510.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18984/indicacao_511.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18985/indicacao_512.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18986/indicacao_513.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18987/indicacao_514.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18988/indicacao_515.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18989/indicacao_516.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18990/indicacao_517.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18991/indicacao_518.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18992/indicacao_519.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18993/indicacao_520.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18994/indicacao_521.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18995/indicacao_522.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18996/indicacao_523.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18997/indicacao_524.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18998/indicacao_525.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18999/indicacao_526.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19002/indicacao_527.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19003/indicacao_528.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19004/indicacao_529.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19005/indicacao_530.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19006/indicacao_531.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19008/indicacao_532.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19009/indicacao_533_.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19062/indicacao_566.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19529/indicacao_728_-_2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18390/mocao_004.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18391/mocao_005.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18609/mocao_007.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18767/mocao_de_aplausos_rodrigo_moraes.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18961/mocao_016.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18971/mocao_017.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19070/mocao_019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18470/projeto_de_lei_complementar_034.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18584/projeto_de_lei_complementar_047.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18605/projeto_de_lei_complementar_049.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18619/projeto_de_complementar_lei_051.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18946/projeto_de_lei_complementar_100.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18947/projeto_de_lei_complementar_101.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18981/projeto_de_lei_complementar_111.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19073/projeto_de_lei_complementar_124.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18362/projeto_de_lei_017.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18363/projeto_de_lei_018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18365/projeto_de_lei_020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18369/projeto_de_lei_024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18370/projeto_de_lei_025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18375/projeto_de_lei_030.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18393/projeto_de_lei_032.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18394/projeto_de_lei_033.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18472/projeto_de_lei_035.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18473/projeto_de_lei_036.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18475/projeto_de_lei_037.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18483/projeto_de_lei_039.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18487/projeto_de_lei_041.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18507/projeto_de_lei_042.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18555/projeto_de_lei_045.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18583/projeto_de_lei_046.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18623/projeto_de_lei_052.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18777/projeto_de_lei_064.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18779/projeto_de_lei_065.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18802/projeto_de_lei_066.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18833/plo_73_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18861/projeto_de_lei_077.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18907/projeto_de_lei_086_merged.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18911/projeto_de_lei_087.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18912/projeto_de_lei_088.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18914/projeto_de_lei_089.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18915/projeto_de_lei_090.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18916/projeto_de_lei_091.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18917/projeto_de_lei_092.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18918/projeto_de_lei_093.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18922/projeto_de_lei_094.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18945/projeto_de_lei_099.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18976/projeto_de_lei_107.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18977/projeto_de_lei_108.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19026/projeto_de_lei_117.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19080/projeto_de_lei_127.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19652/plo_-_187_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18395/projeto_de_resolucao_001.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18668/projeto_de_resolucao_002.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18867/projeto_de_resolucao_005.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18900/projeto_de_resolucao_006.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19036/projeto_de_resolucao_007.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19060/projeto_de_resolucao_008.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19646/pr_11-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19399/p.e._lom_-_02-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18274/requerimento_001.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18327/requerimento_008.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18512/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18562/requerimento_024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18563/requerimento_025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18600/requerimento_029.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18601/requerimento_030.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18610/requerimento_032.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18768/requerimento_046.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18820/requerimento_050.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18929/requerimento_057.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18982/requerimento_067.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19102/requerimento_080.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19103/requerimento_081.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19214/requerimento_91_-_2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19320/requerimento_118_-_2025_0.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19666/req_137_-_2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18599/emenda_modificativa_01_ap_pl_47.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19655/emenda_modificativa_004.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19656/emenda_modificativa_005.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19657/emenda_modificativa_006.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19659/emenda_modificativa_007.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19660/emenda_modificativa_008.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19661/emenda_modificativa_009.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19662/emenda_modificativa_010.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19663/emenda_modificativa_011.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19664/emenda_modificativa_012.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19665/emenda_modificativa_013.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19674/emenda_modificativa_014.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19242/requerimento_de_urgencia_especial_no_20-2025_0.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19254/requerimento_de_urgencia_especial_no_22_-_2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19330/requerimento_de_urgencia_especial_no_25_-_2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19591/requerimento_de_urgencia_especial.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19671/req._de_urgencia_especial.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19337/emenda_impositiva_003.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19338/emenda_impositiva_004.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19339/emenda_impositiva_005.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19340/emenda_impositiva_006.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19341/emenda_impositiva_007.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19346/emenda_impositiva_012.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19347/emenda_impositiva_013.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19348/emenda_impositiva_014.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19349/emenda_impositiva_015.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19350/emenda_impositiva_016.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19351/emenda_impositiva_017.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19352/emenda_impositiva_018.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19353/emenda_impositiva_019.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19354/emenda_impositiva_020.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19355/emenda_impositiva_021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19356/emenda_impositiva_022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19357/emenda_impositiva_023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19358/emenda_impositiva_024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19359/emenda_impositiva_025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19360/emenda_impositiva_026.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19361/emenda_impositiva_027.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19362/emenda_impositiva_028.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19363/emenda_impositiva_029.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19364/emenda_impositiva_030.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19365/emenda_impositiva_031.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19366/emenda_impositiva_032.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19367/emenda_impositiva_034.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19368/emenda_impositiva_034.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19369/emenda_impositiva_035.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19370/emenda_impositiva_036.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19371/emenda_impositiva_037.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19374/emenda_impositiva_038.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19375/emenda_impositiva_039.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19376/emenda_impositiva_040.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19377/emenda_impositiva_041.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19378/emenda_impositiva_042.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19379/emenda_impositiva_043.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19380/emenda_impositiva_044.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19381/emenda_impositiva_045.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19382/emenda_impositiva_046.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19383/emenda_impositiva_047.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19384/emenda_impositiva_048.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19385/emenda_impositiva_049.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19386/emenda_impositiva_050.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19387/emenda_impositiva_051.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19388/emenda_impositiva_052.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19389/emenda_impositiva_053.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19390/emenda_impositiva_054.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19391/emenda_impositiva_055.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19392/emenda_impositiva_056.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19393/emenda_impositiva_057.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19394/emenda_impositiva_058.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19395/emenda_impositiva_059.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19396/emenda_impositiva_060.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19397/emenda_impositiva_061.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19398/emenda_impositiva_062.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19400/emenda_impositiva_063.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19401/emenda_impositiva_064.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19402/emenda_impositiva_065.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19403/emenda_impositiva_066.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19404/emenda_impositiva_067.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19405/emenda_impositiva_068.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19406/emenda_impositiva_069.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19407/emenda_impositiva_070.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19408/emenda_impositiva_071.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19409/emenda_impositiva_072.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19410/emenda_impositiva_073.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19411/emenda_impositiva_074.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19412/emenda_impositiva_075.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19413/emenda_impositiva_076.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19414/emenda_impositiva_077.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19415/emenda_impositiva_078.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19416/emenda_impositiva_079.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19417/emenda_impositiva_080.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19418/emenda_impositiva_081.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19419/emenda_impositiva_082.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19420/emenda_impositiva_083.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19421/emenda_impositiva_084.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19422/emenda_impositiva_085.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19423/emenda_impositiva_086.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19424/emenda_impositiva_087.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19425/emenda_impositiva_088.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19426/emenda_impositiva_089.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19427/emenda_impositiva_090.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19428/emenda_impositiva_091.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19429/emenda_impositiva_092.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19430/emenda_impositiva_093.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19431/emenda_impositiva_094.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19432/emenda_impositiva_095.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19438/emenda_impositiva_096.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19439/emenda_impositiva_097.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19440/emenda_impositiva_098.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19441/emenda_impositiva_099.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19442/emenda_impositiva_100.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19443/emenda_impositiva_101.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19444/emenda_impositiva_102.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19445/emenda_impositiva_103.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19446/emenda_impositiva_104.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19447/emenda_impositiva_105.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19448/emenda_impositiva_106.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19449/emenda_impositiva_107.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19450/emenda_impositiva_108.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19451/emenda_impositiva_109.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19452/emenda_impositiva_110.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19453/emenda_impositiva_111.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19454/emenda_impositiva_112.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19455/emenda_impositiva_113.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19456/emenda_impositiva_114.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19457/emenda_impositiva_115.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19458/emenda_impositiva_116.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19459/emenda_impositiva_117.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19460/emenda_impositiva_118.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19461/emenda_impositiva_119.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19462/emenda_impositiva_120.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19463/emenda_impositiva_121.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19464/emenda_impositiva_122.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19465/emenda_impositiva_123.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19466/emenda_impositiva_124.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19467/emenda_impositiva_125.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19468/emenda_impositiva_126.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19469/emenda_impositiva_127.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19470/emenda_impositiva_128.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19471/emenda_impositiva_129.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19472/emenda_impositiva_130.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19473/emenda_impositiva_131.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19474/emenda_impositiva_132.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19475/emenda_impositiva_133.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19476/emenda_impositiva_134.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19477/emenda_impositiva_135.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19478/emenda_impositiva_136.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19479/emenda_impositiva_137.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19480/emenda_impositiva_138.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19481/emenda_impositiva_139.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19482/emenda_impositiva_140.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19483/emenda_impositiva_141.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19484/emenda_impositiva_143.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19485/emenda_impositiva_143.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19486/emenda_impositiva_144.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19487/emenda_impositiva_145.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19488/emenda_impositiva_146.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19489/emenda_impositiva_147.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19490/emenda_impositiva_148.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19491/emenda_impositiva_149.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19492/emenda_impositiva_150.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19493/emenda_impositiva_151.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19494/emenda_impositiva_152.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19495/emenda_impositiva_153.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19496/emenda_impositiva_154.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19497/emenda_impositiva_155.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19498/emenda_impositiva_156.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19499/emenda_impositiva_157.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19500/emenda_impositiva_158.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19501/emenda_impositiva_159.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19502/emenda_impositiva_160.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19503/emenda_impositiva_161.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19504/emenda_impositiva_162.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19505/emenda_impositiva_163.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19506/emenda_impositiva_164.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19507/emenda_impositiva_165.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19508/emenda_impositiva_166.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19509/emenda_impositiva_167.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19510/emenda_impositiva_168.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19511/emenda_impositiva_169.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19512/emenda_impositiva_170.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19513/emenda_impositiva_171.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19514/emenda_impositiva_173.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19515/emenda_impositiva_173.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19516/emenda_impositiva_174.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19517/emenda_impositiva_175.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19518/emenda_impositiva_176.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19519/emenda_impositiva_177.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19520/emenda_impositiva_178.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19521/emenda_impositiva_179.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19372/emenda_modificativa_a_loa_001.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19433/emenda_modificativa_a_loa_002.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19434/emenda_modificativa_a_loa_003.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19435/emenda_modificativa_a_loa_004.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19436/emenda_modificativa_a_loa_005.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19437/emenda_modificativa_a_loa_006.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19530/emenda_modificativa_a_loa_007.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19532/emenda_modificativa_a_loa_008.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19373/emenda_aditiva_a_loa_001.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19533/emenda_aditiva_a_loa_002.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18611/subemenda_modificativa_pr01.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18511/emenda_modificativa_pr01_.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19536/emenda_aditiva_ppa_001.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19535/emenda_modificativa_a_ppa_001.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19561/emenda_modificativa_01_ldo_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18243/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18305/indicacao_047.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18313/indicacao_055.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18335/indicacao_066.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18346/indicacao_077.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18350/indicacao_081.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18401/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18457/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18538/indicacao_218.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18541/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18567/18.indicacao_rua_godinho_e_silva.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18649/solicitacao_de_limpeza_e_capinacao_mais_precisamente_nos_dois_cemiterios_da_cidade_pedido_da_populacao..docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18653/indicacao_totens_para_recarga_no_hospital.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18660/indicacao_303.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18665/indicacao_308.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18710/indicacao_343.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18771/indicacao_385.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18782/indicacao_393.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18783/indicacao_394.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18784/indicacao_395.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18785/indicacao_396.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18786/indicacao_397.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18787/indicacao_398.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18788/indicacao_399.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18789/indicacao_400.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18790/indicacao_401.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18794/indicacao_405.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18795/indicacao_406.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18796/indicacao_407.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18797/indicacao_408.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18798/indicacao_409.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18799/indicacao_410.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18800/indicacao_411.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18801/indicacao_412.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18955/indicacao_492.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18956/indicacao_493.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18957/indicacao_494.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18958/indicacao_495.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18959/indicacao_496.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18960/indicacao_497.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18962/indicacao_498.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18963/indicacao_499.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18964/indicacao_500.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18965/indicacao_501.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18966/indicacao_502.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18967/indicacao_503.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18968/indicacao_504.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18969/indicacao_505.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18970/indicacao_506.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18972/indicacao_507.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18973/indicacao_508.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18974/indicacao_509.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18983/indicacao_510.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18984/indicacao_511.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18985/indicacao_512.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18986/indicacao_513.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18987/indicacao_514.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18988/indicacao_515.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18989/indicacao_516.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18990/indicacao_517.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18991/indicacao_518.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18992/indicacao_519.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18993/indicacao_520.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18994/indicacao_521.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18995/indicacao_522.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18996/indicacao_523.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18997/indicacao_524.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18998/indicacao_525.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18999/indicacao_526.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19002/indicacao_527.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19003/indicacao_528.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19004/indicacao_529.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19005/indicacao_530.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19006/indicacao_531.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19008/indicacao_532.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19009/indicacao_533_.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19062/indicacao_566.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19529/indicacao_728_-_2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18390/mocao_004.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18391/mocao_005.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18609/mocao_007.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18767/mocao_de_aplausos_rodrigo_moraes.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18961/mocao_016.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18971/mocao_017.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19070/mocao_019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18470/projeto_de_lei_complementar_034.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18584/projeto_de_lei_complementar_047.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18605/projeto_de_lei_complementar_049.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18619/projeto_de_complementar_lei_051.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18946/projeto_de_lei_complementar_100.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18947/projeto_de_lei_complementar_101.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18981/projeto_de_lei_complementar_111.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19073/projeto_de_lei_complementar_124.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18362/projeto_de_lei_017.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18363/projeto_de_lei_018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18365/projeto_de_lei_020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18369/projeto_de_lei_024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18370/projeto_de_lei_025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18375/projeto_de_lei_030.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18393/projeto_de_lei_032.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18394/projeto_de_lei_033.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18472/projeto_de_lei_035.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18473/projeto_de_lei_036.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18475/projeto_de_lei_037.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18483/projeto_de_lei_039.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18487/projeto_de_lei_041.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18507/projeto_de_lei_042.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18555/projeto_de_lei_045.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18583/projeto_de_lei_046.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18623/projeto_de_lei_052.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18777/projeto_de_lei_064.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18779/projeto_de_lei_065.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18802/projeto_de_lei_066.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18833/plo_73_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18861/projeto_de_lei_077.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18907/projeto_de_lei_086_merged.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18911/projeto_de_lei_087.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18912/projeto_de_lei_088.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18914/projeto_de_lei_089.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18915/projeto_de_lei_090.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18916/projeto_de_lei_091.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18917/projeto_de_lei_092.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18918/projeto_de_lei_093.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18922/projeto_de_lei_094.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18945/projeto_de_lei_099.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18976/projeto_de_lei_107.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18977/projeto_de_lei_108.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19026/projeto_de_lei_117.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19080/projeto_de_lei_127.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19652/plo_-_187_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18395/projeto_de_resolucao_001.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18668/projeto_de_resolucao_002.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18867/projeto_de_resolucao_005.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18900/projeto_de_resolucao_006.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19036/projeto_de_resolucao_007.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19060/projeto_de_resolucao_008.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19646/pr_11-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19399/p.e._lom_-_02-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18274/requerimento_001.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18327/requerimento_008.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18512/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18562/requerimento_024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18563/requerimento_025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18600/requerimento_029.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18601/requerimento_030.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18610/requerimento_032.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18768/requerimento_046.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18820/requerimento_050.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18929/requerimento_057.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18982/requerimento_067.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19102/requerimento_080.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19103/requerimento_081.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19214/requerimento_91_-_2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19320/requerimento_118_-_2025_0.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19666/req_137_-_2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18599/emenda_modificativa_01_ap_pl_47.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19655/emenda_modificativa_004.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19656/emenda_modificativa_005.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19657/emenda_modificativa_006.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19659/emenda_modificativa_007.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19660/emenda_modificativa_008.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19661/emenda_modificativa_009.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19662/emenda_modificativa_010.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19663/emenda_modificativa_011.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19664/emenda_modificativa_012.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19665/emenda_modificativa_013.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19674/emenda_modificativa_014.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19242/requerimento_de_urgencia_especial_no_20-2025_0.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19254/requerimento_de_urgencia_especial_no_22_-_2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19330/requerimento_de_urgencia_especial_no_25_-_2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19591/requerimento_de_urgencia_especial.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19671/req._de_urgencia_especial.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19337/emenda_impositiva_003.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19338/emenda_impositiva_004.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19339/emenda_impositiva_005.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19340/emenda_impositiva_006.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19341/emenda_impositiva_007.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19346/emenda_impositiva_012.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19347/emenda_impositiva_013.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19348/emenda_impositiva_014.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19349/emenda_impositiva_015.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19350/emenda_impositiva_016.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19351/emenda_impositiva_017.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19352/emenda_impositiva_018.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19353/emenda_impositiva_019.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19354/emenda_impositiva_020.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19355/emenda_impositiva_021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19356/emenda_impositiva_022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19357/emenda_impositiva_023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19358/emenda_impositiva_024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19359/emenda_impositiva_025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19360/emenda_impositiva_026.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19361/emenda_impositiva_027.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19362/emenda_impositiva_028.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19363/emenda_impositiva_029.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19364/emenda_impositiva_030.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19365/emenda_impositiva_031.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19366/emenda_impositiva_032.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19367/emenda_impositiva_033.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19368/emenda_impositiva_034.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19369/emenda_impositiva_035.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19370/emenda_impositiva_036.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19371/emenda_impositiva_037.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19374/emenda_impositiva_038.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19375/emenda_impositiva_039.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19376/emenda_impositiva_040.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19377/emenda_impositiva_041.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19378/emenda_impositiva_042.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19379/emenda_impositiva_043.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19380/emenda_impositiva_044.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19381/emenda_impositiva_045.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19382/emenda_impositiva_046.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19383/emenda_impositiva_047.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19384/emenda_impositiva_048.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19385/emenda_impositiva_049.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19386/emenda_impositiva_050.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19387/emenda_impositiva_051.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19388/emenda_impositiva_052.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19389/emenda_impositiva_053.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19390/emenda_impositiva_054.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19391/emenda_impositiva_055.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19392/emenda_impositiva_056.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19393/emenda_impositiva_057.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19394/emenda_impositiva_058.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19395/emenda_impositiva_059.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19396/emenda_impositiva_060.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19397/emenda_impositiva_061.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19398/emenda_impositiva_062.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19400/emenda_impositiva_063.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19401/emenda_impositiva_064.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19402/emenda_impositiva_065.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19403/emenda_impositiva_066.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19404/emenda_impositiva_067.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19405/emenda_impositiva_068.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19406/emenda_impositiva_069.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19407/emenda_impositiva_070.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19408/emenda_impositiva_071.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19409/emenda_impositiva_072.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19410/emenda_impositiva_073.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19411/emenda_impositiva_074.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19412/emenda_impositiva_075.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19413/emenda_impositiva_076.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19414/emenda_impositiva_077.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19415/emenda_impositiva_078.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19416/emenda_impositiva_079.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19417/emenda_impositiva_080.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19418/emenda_impositiva_081.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19419/emenda_impositiva_082.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19420/emenda_impositiva_083.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19421/emenda_impositiva_084.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19422/emenda_impositiva_085.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19423/emenda_impositiva_086.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19424/emenda_impositiva_087.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19425/emenda_impositiva_088.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19426/emenda_impositiva_089.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19427/emenda_impositiva_090.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19428/emenda_impositiva_091.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19429/emenda_impositiva_092.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19430/emenda_impositiva_093.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19431/emenda_impositiva_094.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19432/emenda_impositiva_095.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19438/emenda_impositiva_096.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19439/emenda_impositiva_097.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19440/emenda_impositiva_098.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19441/emenda_impositiva_099.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19442/emenda_impositiva_100.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19443/emenda_impositiva_101.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19444/emenda_impositiva_102.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19445/emenda_impositiva_103.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19446/emenda_impositiva_104.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19447/emenda_impositiva_105.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19448/emenda_impositiva_106.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19449/emenda_impositiva_107.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19450/emenda_impositiva_108.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19451/emenda_impositiva_109.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19452/emenda_impositiva_110.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19453/emenda_impositiva_111.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19454/emenda_impositiva_112.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19455/emenda_impositiva_113.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19456/emenda_impositiva_114.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19457/emenda_impositiva_115.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19458/emenda_impositiva_116.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19459/emenda_impositiva_117.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19460/emenda_impositiva_118.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19461/emenda_impositiva_119.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19462/emenda_impositiva_120.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19463/emenda_impositiva_121.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19464/emenda_impositiva_122.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19465/emenda_impositiva_123.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19466/emenda_impositiva_124.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19467/emenda_impositiva_125.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19468/emenda_impositiva_126.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19469/emenda_impositiva_127.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19470/emenda_impositiva_128.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19471/emenda_impositiva_129.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19472/emenda_impositiva_130.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19473/emenda_impositiva_131.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19474/emenda_impositiva_132.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19475/emenda_impositiva_133.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19476/emenda_impositiva_134.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19477/emenda_impositiva_135.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19478/emenda_impositiva_136.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19479/emenda_impositiva_137.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19480/emenda_impositiva_138.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19481/emenda_impositiva_139.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19482/emenda_impositiva_140.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19483/emenda_impositiva_141.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19484/emenda_impositiva_142.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19485/emenda_impositiva_143.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19486/emenda_impositiva_144.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19487/emenda_impositiva_145.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19488/emenda_impositiva_146.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19489/emenda_impositiva_147.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19490/emenda_impositiva_148.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19491/emenda_impositiva_149.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19492/emenda_impositiva_150.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19493/emenda_impositiva_151.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19494/emenda_impositiva_152.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19495/emenda_impositiva_153.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19496/emenda_impositiva_154.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19497/emenda_impositiva_155.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19498/emenda_impositiva_156.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19499/emenda_impositiva_157.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19500/emenda_impositiva_158.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19501/emenda_impositiva_159.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19502/emenda_impositiva_160.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19503/emenda_impositiva_161.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19504/emenda_impositiva_162.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19505/emenda_impositiva_163.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19506/emenda_impositiva_164.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19507/emenda_impositiva_165.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19508/emenda_impositiva_166.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19509/emenda_impositiva_167.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19510/emenda_impositiva_168.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19511/emenda_impositiva_169.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19512/emenda_impositiva_170.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19513/emenda_impositiva_171.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19514/emenda_impositiva_172.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19515/emenda_impositiva_173.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19516/emenda_impositiva_174.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19517/emenda_impositiva_175.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19518/emenda_impositiva_176.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19519/emenda_impositiva_177.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19520/emenda_impositiva_178.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19521/emenda_impositiva_179.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19372/emenda_modificativa_a_loa_001.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19433/emenda_modificativa_a_loa_002.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19434/emenda_modificativa_a_loa_003.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19435/emenda_modificativa_a_loa_004.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19436/emenda_modificativa_a_loa_005.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19437/emenda_modificativa_a_loa_006.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19530/emenda_modificativa_a_loa_007.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19532/emenda_modificativa_a_loa_008.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19373/emenda_aditiva_a_loa_001.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19533/emenda_aditiva_a_loa_002.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18611/subemenda_modificativa_pr01.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18511/emenda_modificativa_pr01_.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19536/emenda_aditiva_ppa_001.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19535/emenda_modificativa_a_ppa_001.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19561/emenda_modificativa_01_ldo_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="39.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="177.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="176.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>