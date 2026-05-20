--- v0 (2026-02-09)
+++ v1 (2026-05-20)
@@ -54,534 +54,534 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>18266</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Francine Bello</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18266/indicacao_020.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18266/indicacao_020.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando providências quanto ao pagamento do 13º salário dos funcionários da saúde</t>
   </si>
   <si>
     <t>18396</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Devanil da Ressaca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18396/indicacao_097.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18396/indicacao_097.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a construção de um refeitório na prefeitura</t>
   </si>
   <si>
     <t>18643</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>Tiago Godinho</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18643/indicacao_funcionarios_do_cemiterio.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18643/indicacao_funcionarios_do_cemiterio.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a aquisição de uniformes e EPIs para os funcionários do Cemitério Municipal</t>
   </si>
   <si>
     <t>18738</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>Carlinhos</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18738/indicacao_363.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18738/indicacao_363.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando reajuste do auxílio alimentação dos funcionários municipais.</t>
   </si>
   <si>
     <t>19021</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19021/indicacao_539.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19021/indicacao_539.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando projeto de lei que equipare os dias de Licença Paternidade dos servidores públicos municipais aos dos servidores da Câmara Municipal</t>
   </si>
   <si>
     <t>19598</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>Dr. Rodrigo Moraes</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19598/indicacao_759_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19598/indicacao_759_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicita, com urgência, a inclusão das Auxiliares de Desenvolvimento Infantil (ADI’s) como profissionais do magistério, garantindo-lhes direitos como piso salarial e plano de carreira.</t>
   </si>
   <si>
     <t>19199</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19199/mocao_no_25-2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19199/mocao_no_25-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações à equipe da Maternidade do HMI pelo exemplar profissionalismo e dedicação no atendimento emergencial prestado a um recém-nascido, salvando sua vida.</t>
   </si>
   <si>
     <t>19227</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19227/mocao_no_26-2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19227/mocao_no_26-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações à servidora Ana Carolina do Nascimento e à sua equipe, pelo trabalho exemplar e dedicação durante a campanha de vacinação contra a COVID-19 no município de Ibiúna/SP, reconhecendo o empenho, profissionalismo e compromisso com a saúde pública em um dos períodos mais desafiadores da História.</t>
   </si>
   <si>
     <t>19583</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19583/mocao_de_apoio_no_32_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19583/mocao_de_apoio_no_32_-_2025.pdf</t>
   </si>
   <si>
     <t>Moção de APOIO ao projeto de Lei nº 2387 de 2023, em tramitação no Senado Federal, que visa incluir os profissionais da educação infantil como profissionais do magistério.</t>
   </si>
   <si>
     <t>18671</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Mario Pires de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18671/projeto_de_lei_complementar_056.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18671/projeto_de_lei_complementar_056.pdf</t>
   </si>
   <si>
     <t>Institui o adicional de penosidade que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>18714</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18714/projeto_de_lei_complementar_060.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18714/projeto_de_lei_complementar_060.pdf</t>
   </si>
   <si>
     <t>Altera o anexo único da Lei Complementar nº 041, de 28 de novembro de 2007, e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>18715</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18715/projeto_de_lei_complementar_061.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18715/projeto_de_lei_complementar_061.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo Único da Lei Complementar nº 154, de 22 de fevereiro de 2017, o Anexo Único da Lei Complementar nº 205, de 20 de maio de 2022, o Anexo Único da Lei Complementar nº 225, de 27 de junho de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>18832</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18832/projeto_de_lei_complementar_071.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18832/projeto_de_lei_complementar_071.pdf</t>
   </si>
   <si>
     <t>"Altera os Anexos I, II e III da Lei Complementar nº 235, de 11 de abril de 2025 e dá outras providências."</t>
   </si>
   <si>
     <t>19072</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19072/plc_123_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19072/plc_123_-_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de empregos públicos de provimento efetivo de Escriturário II, Intérprete de Língua Brasileira de Sinais, Monitor de Educação e Psicopedagogo, para a Rede Municipal de Ensino na área da Educação.</t>
   </si>
   <si>
     <t>19231</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19231/plc_140_-_2025_merged.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19231/plc_140_-_2025_merged.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a ampliação da carga horária do cargo de Professor de Educação Infantil. Altera dispositivos da Lei Complementar nº 084/2010, com redação alterada pelas Leis Complementares nº 180/2019 e 226/2024."</t>
   </si>
   <si>
     <t>19296</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19296/plc_149_-_2025_merged.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19296/plc_149_-_2025_merged.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de 02 (duas) vagas para o cargo de Assistente Social e, 02 (duas) vagas de Psicólogo, para a Rede Municipal de Ensino na área da Educação."</t>
   </si>
   <si>
     <t>19627</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19627/plc_177__-__2025_merged_compressed.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19627/plc_177__-__2025_merged_compressed.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a revisão geral anual dos vencimentos dos servidores públicos municipais da Estância Turística de Ibiúna e dá outras providências."</t>
   </si>
   <si>
     <t>18389</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18389/projeto_de_lei_031.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18389/projeto_de_lei_031.pdf</t>
   </si>
   <si>
     <t>Revoga na Integralidade a Lei Municipal nº 1196, de 11 de outubro de 2006.</t>
   </si>
   <si>
     <t>18508</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Lucas do Samu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18508/projeto_de_lei_043.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18508/projeto_de_lei_043.pdf</t>
   </si>
   <si>
     <t>“Altera dispositivo da Lei Complementar nº 176, de 25 de Setembro de 2019, que dispõe sobre Gratificação Especial de Risco de Vida"</t>
   </si>
   <si>
     <t>18858</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18858/plo_75_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18858/plo_75_-_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a vedação, no âmbito da Estância Turística de Ibiúna, o exercício de cargo, emprego ou função pública, bem como a contratação pela administração pública de pessoa condenada por crime de maus-tratos contra animais.".</t>
   </si>
   <si>
     <t>18896</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Câmara Municipal - CM</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18896/projeto_de_lei_084.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18896/projeto_de_lei_084.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar ao orçamento de 2025 da Câmara Municipal da Estância Turística de Ibiúna e dá outras providências.</t>
   </si>
   <si>
     <t>19074</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19074/projeto_de_lei_125.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19074/projeto_de_lei_125.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa de Demissão Voluntária - PDV para os servidores públicos da Prefeitura Municipal da Estância Turística de Ibiúna e dá outras providências.</t>
   </si>
   <si>
     <t>19075</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19075/plo_126_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19075/plo_126_-_2025.pdf</t>
   </si>
   <si>
     <t>Altera as Leis nº 666, de 29 de outubro de 2001, e a Lei nº 1666, de 21 de fevereiro de 2011. (vagas de estágio para estudantes)</t>
   </si>
   <si>
     <t>18720</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18720/projeto_de_resolucao_003.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18720/projeto_de_resolucao_003.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo a celebrar convênio com farmácias e/ou drogarias, destinado ao fornecimento de medicamentos e produtos correlatos aos funcionários e Vereadores da Câmara Municipal da Estância Turística de Ibiúna, mediante consignação em folha de pagamento, e dá outras providências.</t>
   </si>
   <si>
     <t>19248</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Câmara Municipal - CM, Lucas Pires</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19248/emenda_a_lei_organica_01_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19248/emenda_a_lei_organica_01_-_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alteração do artigo 20 da Lei Orgânica Municipal acerca da recondução dos cargos eletivos da Mesa Diretora da Câmara Municipal de Ibiúna e dá outras providências.”</t>
   </si>
   <si>
     <t>18328</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Lucas Pires</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18328/requerimento_009.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18328/requerimento_009.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre: Plano de Carreira da Guarda Civil Municipal</t>
   </si>
   <si>
     <t>18515</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18515/requerimento_020.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18515/requerimento_020.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando esclarecimentos relativos à jornada de trabalho dos profissionais de enfermagem, atualmente em desacordo com a Lei Complementar nº 181/2019.</t>
   </si>
   <si>
     <t>19015</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19015/requerimento_070.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19015/requerimento_070.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre o concurso público para o cargo de Motorista.</t>
   </si>
   <si>
     <t>19215</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19215/requerimentos_92-2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19215/requerimentos_92-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Tribunal Regional do Trabalho (TRT-2) solicitando que informe a esta Casa de Leis se há estudos ou previsão para a instalação de uma vara da Justiça do Trabalho em nosso município.</t>
   </si>
   <si>
     <t>19264</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19264/requerimento_101-2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19264/requerimento_101-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal e ao Secretário Municipal de Saúde solicitando informações sobre a falta de médicos especialistas para atendimentos no município.</t>
   </si>
   <si>
     <t>19291</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19291/requerimento_112_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19291/requerimento_112_-_2025.pdf</t>
   </si>
   <si>
     <t>Requerimento para convocação do Senhor Caio Cesar Dolfini para comparecimento nesta Casa de Leis.</t>
   </si>
   <si>
     <t>19537</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19537/requerimento_126_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19537/requerimento_126_-_2025.pdf</t>
   </si>
   <si>
     <t>Requerimento à Presidência da Empresa Brasileira de Correios e Telégrafos solicitando Informações sobre o funcionamento da Agência dos Correios de Ibiúna/SP.</t>
   </si>
   <si>
     <t>19544</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19544/requerimento_129_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19544/requerimento_129_-_2025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações e documentos referentes à divulgação, em redes sociais particulares, de atividades desempenhadas pelo Sr. Fernando Ricardo Pereira no exercício do cargo, utilizando o Brasão do Município e a logomarca da atual administração</t>
   </si>
   <si>
     <t>19551</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19551/requerimento_130.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19551/requerimento_130.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre o andamento do concurso público para GCM</t>
   </si>
   <si>
     <t>19611</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19611/requerimento_135_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19611/requerimento_135_-_2025.pdf</t>
   </si>
   <si>
     <t>"Requerimento à Superintendência da Empresa Brasileira de Correios e Telégrafos para que tome providências urgentes quanto ao funcionamento da única agência dos Correios de Ibiúna, que está funcionando há vários meses com horário reduzido e poucos funcionários."</t>
   </si>
   <si>
     <t>18980</t>
   </si>
   <si>
     <t>VETOT</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18980/veto_01_-_proj_108.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18980/veto_01_-_proj_108.pdf</t>
   </si>
   <si>
     <t>Veto total ao Autógrafo de Lei nº 56/2025, Referente ao Projeto de Lei nº 108/2025. (Abono Cesta Básica)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -888,68 +888,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18266/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18396/indicacao_097.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18643/indicacao_funcionarios_do_cemiterio.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18738/indicacao_363.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19021/indicacao_539.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19598/indicacao_759_-_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19199/mocao_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19227/mocao_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19583/mocao_de_apoio_no_32_-_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18671/projeto_de_lei_complementar_056.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18714/projeto_de_lei_complementar_060.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18715/projeto_de_lei_complementar_061.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18832/projeto_de_lei_complementar_071.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19072/plc_123_-_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19231/plc_140_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19296/plc_149_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19627/plc_177__-__2025_merged_compressed.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18389/projeto_de_lei_031.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18508/projeto_de_lei_043.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18858/plo_75_-_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18896/projeto_de_lei_084.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19074/projeto_de_lei_125.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19075/plo_126_-_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18720/projeto_de_resolucao_003.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19248/emenda_a_lei_organica_01_-_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18328/requerimento_009.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18515/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19015/requerimento_070.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19215/requerimentos_92-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19264/requerimento_101-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19291/requerimento_112_-_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19537/requerimento_126_-_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19544/requerimento_129_-_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19551/requerimento_130.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19611/requerimento_135_-_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18980/veto_01_-_proj_108.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18266/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18396/indicacao_097.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18643/indicacao_funcionarios_do_cemiterio.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18738/indicacao_363.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19021/indicacao_539.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19598/indicacao_759_-_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19199/mocao_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19227/mocao_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19583/mocao_de_apoio_no_32_-_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18671/projeto_de_lei_complementar_056.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18714/projeto_de_lei_complementar_060.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18715/projeto_de_lei_complementar_061.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18832/projeto_de_lei_complementar_071.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19072/plc_123_-_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19231/plc_140_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19296/plc_149_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19627/plc_177__-__2025_merged_compressed.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18389/projeto_de_lei_031.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18508/projeto_de_lei_043.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18858/plo_75_-_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18896/projeto_de_lei_084.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19074/projeto_de_lei_125.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19075/plo_126_-_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18720/projeto_de_resolucao_003.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19248/emenda_a_lei_organica_01_-_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18328/requerimento_009.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18515/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19015/requerimento_070.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19215/requerimentos_92-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19264/requerimento_101-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19291/requerimento_112_-_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19537/requerimento_126_-_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19544/requerimento_129_-_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19551/requerimento_130.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19611/requerimento_135_-_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18980/veto_01_-_proj_108.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="109.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="108.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>