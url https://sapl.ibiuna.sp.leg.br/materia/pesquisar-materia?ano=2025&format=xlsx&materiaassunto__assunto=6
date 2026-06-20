--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -54,348 +54,348 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>19526</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Francine Bello</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19526/indicacao_725_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19526/indicacao_725_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando melhorias, manutenção e limpeza da praça localizada na Avenida La Farina Milani.</t>
   </si>
   <si>
     <t>18356</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Carlinhos</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18356/projeto_de_lei_011.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18356/projeto_de_lei_011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a publicidade de informações sobre locação de imóveis pelo Município, no site da Prefeitura de Ibiúna.</t>
   </si>
   <si>
     <t>18880</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Mario Pires de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18880/projeto_de_lei_079.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18880/projeto_de_lei_079.pdf</t>
   </si>
   <si>
     <t>"Autoriza a Prefeitura Municipal da Estância Turística de Ibiúna a celebrar Convênio com o SESI, nos termos que especifica."</t>
   </si>
   <si>
     <t>18923</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18923/projeto_de_lei_095.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18923/projeto_de_lei_095.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a qualificação de entidades sem fins lucrativos como organizações sociais e dá outras providências</t>
   </si>
   <si>
     <t>18978</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18978/projeto_de_lei_109.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18978/projeto_de_lei_109.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenção à entidade que especifica e dá outras providências. (Casa Maria de Nazaré Abrigo de Irmãos).</t>
   </si>
   <si>
     <t>18979</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18979/projeto_de_lei_110.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18979/projeto_de_lei_110.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenção à entidade que especifica e dá outras providências. (Casa Santa Rita de Ibiúna).</t>
   </si>
   <si>
     <t>19041</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19041/projeto_de_lei_120.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19041/projeto_de_lei_120.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração do artigo 3º da Lei nº 2854, de 29 de maio de 2025."</t>
   </si>
   <si>
     <t>19230</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19230/plo_139_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19230/plo_139_-_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração de metas e diretrizes ao PPA 2022/2025, LDO para 2025 e a abertura de créditos adicionais suplementar  e especial, ao orçamento de 2025 e dá outras providencias" (CRAS - Paruru - R$ 462.800,00)</t>
   </si>
   <si>
     <t>19539</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Tiago Godinho</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19539/plo_158_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19539/plo_158_-_2025.pdf</t>
   </si>
   <si>
     <t>"Acrescenta o Parágrafo Único, incisos I e II, ao artigo 9º da Lei Municipal n° 1287/2007, que regulamenta o Conselho Municipal de Saúde no Município da Estância Turística de Ibiúna, e dá outras providências."</t>
   </si>
   <si>
     <t>19547</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Charles Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19547/projeto_de_lei_160.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19547/projeto_de_lei_160.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade da SABESP instalar eliminadores de ar nas tubulações do sistema de abastecimento de água dos consumidores no município de Ibiúna e dá outras providências”.</t>
   </si>
   <si>
     <t>19548</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19548/projeto_de_lei_161.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19548/projeto_de_lei_161.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade de recomposição do leito das vias públicas por concessionárias de serviços públicos após a realização de obras ou reparos  e dá outras providências”.</t>
   </si>
   <si>
     <t>19647</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>Câmara Municipal - CM</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19647/plo_185_--_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19647/plo_185_--_2025.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal 1995 de 26 de fevereiro de 2015 e dá outras providências."</t>
   </si>
   <si>
     <t>18288</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18288/requerimento_002.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18288/requerimento_002.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre o contrato com a Clínica Terapêutica e sobre o pagamento dos salários dos funcionários</t>
   </si>
   <si>
     <t>18325</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Lucas Pires</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18325/requerimento_006.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18325/requerimento_006.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre contratação dos serviços da empresa Jaguar Transporte Escolar</t>
   </si>
   <si>
     <t>18326</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18326/requerimento_007.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18326/requerimento_007.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre contratação da empresa Brastec Serviços e Tecnologia Ambiental</t>
   </si>
   <si>
     <t>18516</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18516/requerimento_021.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18516/requerimento_021.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando cópia do contrato com a empresa Jaguar Transportes</t>
   </si>
   <si>
     <t>18622</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18622/requerimento_035.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18622/requerimento_035.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre o Concurso Público Municipal para agentes da Guarda Civil Municipal, constante do edital concurso 002/2023.</t>
   </si>
   <si>
     <t>18652</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Dito Santos</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18652/requerimento_039.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18652/requerimento_039.pdf</t>
   </si>
   <si>
     <t>Requerimento à empresa VIVO – Telefônica Brasil S.A., solicitando verificar a viabilidade da implantação de estações rádio-base (ERBs) para a melhoria da cobertura e qualidade do sinal de telefonia móvel no Bairro Areia Vermelha</t>
   </si>
   <si>
     <t>18944</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Dr. Rodrigo Lima</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18944/requerimento_066.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18944/requerimento_066.pdf</t>
   </si>
   <si>
     <t>Requerimento aos Correios solicitando informações sobre o motivo pelo qual a agência do Paruru encontra-se fechada</t>
   </si>
   <si>
     <t>19011</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Dr. Rodrigo Moraes</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19011/requerimento_068.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19011/requerimento_068.pdf</t>
   </si>
   <si>
     <t>Requerimento à VIVO - Telefônica Brasil S.A. solicitando informações sobre a possibilidade de implantação de estações rádio-base (ERBs) no bairro Gabriel.</t>
   </si>
   <si>
     <t>19309</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19309/requerimento_116_-_2025_0.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19309/requerimento_116_-_2025_0.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre o funcionamento do estacionamento rotativo nas ruas centrais do município.</t>
   </si>
   <si>
     <t>19541</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>RUE</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19541/req._urgencia_especial.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19541/req._urgencia_especial.pdf</t>
   </si>
   <si>
     <t>"Requerimento de Urgência Especial ao Projeto de Lei Ordinária Nº 158/2025."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -702,68 +702,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19526/indicacao_725_-_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18356/projeto_de_lei_011.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18880/projeto_de_lei_079.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18923/projeto_de_lei_095.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18978/projeto_de_lei_109.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18979/projeto_de_lei_110.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19041/projeto_de_lei_120.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19230/plo_139_-_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19539/plo_158_-_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19547/projeto_de_lei_160.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19548/projeto_de_lei_161.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19647/plo_185_--_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18288/requerimento_002.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18325/requerimento_006.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18326/requerimento_007.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18516/requerimento_021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18622/requerimento_035.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18652/requerimento_039.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18944/requerimento_066.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19011/requerimento_068.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19309/requerimento_116_-_2025_0.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19541/req._urgencia_especial.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19526/indicacao_725_-_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18356/projeto_de_lei_011.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18880/projeto_de_lei_079.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18923/projeto_de_lei_095.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18978/projeto_de_lei_109.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18979/projeto_de_lei_110.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19041/projeto_de_lei_120.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19230/plo_139_-_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19539/plo_158_-_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19547/projeto_de_lei_160.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19548/projeto_de_lei_161.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19647/plo_185_--_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18288/requerimento_002.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18325/requerimento_006.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18326/requerimento_007.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18516/requerimento_021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18622/requerimento_035.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18652/requerimento_039.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18944/requerimento_066.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19011/requerimento_068.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19309/requerimento_116_-_2025_0.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19541/req._urgencia_especial.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="204.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>