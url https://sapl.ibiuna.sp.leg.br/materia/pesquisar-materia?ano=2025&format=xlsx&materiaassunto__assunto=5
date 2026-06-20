--- v0 (2026-02-09)
+++ v1 (2026-06-20)
@@ -54,183 +54,183 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>18255</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Abel do Cupim</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18255/indicacao_009.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18255/indicacao_009.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando construção de ginásio coberto no bairro Campo Verde</t>
   </si>
   <si>
     <t>18257</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18257/indicacao_011.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18257/indicacao_011.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando um ginásio coberto  no bairro Areia Vermelha</t>
   </si>
   <si>
     <t>18258</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18258/indicacao_012.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18258/indicacao_012.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a construção de um ginásio coberto no bairro Cupim</t>
   </si>
   <si>
     <t>19311</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19311/indicacao_715_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19311/indicacao_715_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando que determine, junto à Sabesp, a extensão de rede de água na Rua Amaro Pires Domingues, Bairro Rio de Una de Cima.</t>
   </si>
   <si>
     <t>19312</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>Devanil da Ressaca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19312/indicacao_716_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19312/indicacao_716_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando os Estudos necessários para viabilizar a manutenção da Rua Alexandrina, no Bairro da Ressaca.</t>
   </si>
   <si>
     <t>19563</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19563/indicacao_739_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19563/indicacao_739_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando reforma do alambrado do campo de futebol no Bairro Areia Vermelha</t>
   </si>
   <si>
     <t>18373</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Lucas Pires</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18373/plo_28_-_2025_merged.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18373/plo_28_-_2025_merged.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade de instalação de placas informativas referentes a custo e origem em locais de execução de obras públicas de Ibiúna e dá outras providências.”</t>
   </si>
   <si>
     <t>19326</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Mario Pires de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19326/plo_153_-_2025_merged_compressed.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19326/plo_153_-_2025_merged_compressed.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração de metas e diretrizes ao PPA 2022/2025. LDO para 2025 e a abertura de crédito adicional suplementar ao orçamento de 2025 e dá outras providências." (R$ 2.640.000,00)</t>
   </si>
   <si>
     <t>19327</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19327/plo_154_-_2025_merged_compressed.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19327/plo_154_-_2025_merged_compressed.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração de metas e diretrizes ao PPA 2022/2025, LDO para 2025 e a abertura de crédito adicional suplementar ao orçamento de 2025 e dá outras providências". (R$ 1.125.118,29)</t>
   </si>
   <si>
     <t>19095</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Francine Bello</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19095/requerimento_074.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19095/requerimento_074.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre a retomada das obras do Teatro Municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -537,68 +537,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18255/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18257/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18258/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19311/indicacao_715_-_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19312/indicacao_716_-_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19563/indicacao_739_-_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18373/plo_28_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19326/plo_153_-_2025_merged_compressed.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19327/plo_154_-_2025_merged_compressed.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19095/requerimento_074.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18255/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18257/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18258/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19311/indicacao_715_-_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19312/indicacao_716_-_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19563/indicacao_739_-_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18373/plo_28_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19326/plo_153_-_2025_merged_compressed.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19327/plo_154_-_2025_merged_compressed.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19095/requerimento_074.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="108" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="107.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="171.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>