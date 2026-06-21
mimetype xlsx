--- v0 (2026-02-09)
+++ v1 (2026-06-21)
@@ -54,840 +54,840 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>18318</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Carlinhos</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18318/indicacao_060.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18318/indicacao_060.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando revisão dos horários de ônibus para os bairros dos Cláudios, Itaguapeva e Campestre</t>
   </si>
   <si>
     <t>18319</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Dr. Rodrigo Moraes</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18319/indicacao_061.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18319/indicacao_061.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando instalação de fraldário na Rodoviária Municipal.</t>
   </si>
   <si>
     <t>18320</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18320/indicacao_062.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18320/indicacao_062.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a instalação de totens para recarga de celular na Rodoviária Municipal.</t>
   </si>
   <si>
     <t>18349</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Lucas Pires</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18349/indicacao_080.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18349/indicacao_080.pdf</t>
   </si>
   <si>
     <t>Indicaçação ao Prefeito Municipal solicitando instalação de um abrigo no ponto de ônibus da EE Frederico Marcicano, Bairro Ressaca</t>
   </si>
   <si>
     <t>18384</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Dito Santos</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18384/indicacao_092.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18384/indicacao_092.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando Reforma do Ponto de Taxi, pintura das faixas de sinalização e faixa de pedestre em frente ao hospital</t>
   </si>
   <si>
     <t>18460</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Francine Bello</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18460/indicacao_161.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18460/indicacao_161.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando reforma do ponto de ônibus no Bairro Vargem do Salto</t>
   </si>
   <si>
     <t>18463</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18463/indicacao_164.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18463/indicacao_164.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando um ponto de ônibus próximo ao conjunto habitacional, bairro Cachoeira</t>
   </si>
   <si>
     <t>18501</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18501/indicacao_188.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18501/indicacao_188.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando Ponto de Ônibus na Estrada dos Dois Córregos, em frente ao bar do Jovem.</t>
   </si>
   <si>
     <t>18509</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>Lucas do Samu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18509/indicacao_194.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18509/indicacao_194.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a revisão quanto a redução das linhas de transporte escolar nos bairros Cupim e Vargem do Salto.</t>
   </si>
   <si>
     <t>18526</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18526/indicacao_207.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18526/indicacao_207.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando reforma do ponto de ônibus no km 17,5 próximo a antiga escola, bairro Verava</t>
   </si>
   <si>
     <t>18551</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18551/ponto_onibus_-_est._clube_campo.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18551/ponto_onibus_-_est._clube_campo.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando um ponto de ônibus próximo à mercearia, na estrada do Clube de Campo, bairro Cachoeira</t>
   </si>
   <si>
     <t>18581</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18581/indicacao_12-_onibus_2_corregos.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18581/indicacao_12-_onibus_2_corregos.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando ampliação dos horários de ônibus no bairro Dois Córregos.</t>
   </si>
   <si>
     <t>18602</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18602/06.03_-_indicacao_-_prefeito_de_ibiuna_e_secretario_de_educacao_-_transporte_100_gratuito_universitario.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18602/06.03_-_indicacao_-_prefeito_de_ibiuna_e_secretario_de_educacao_-_transporte_100_gratuito_universitario.doc</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal e ao Secretário da Educação solicitando transporte universitário 100% gratuito aos alunos de nosso município</t>
   </si>
   <si>
     <t>18644</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18644/abrigo_e_horarios_de_onibus_res._europa.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18644/abrigo_e_horarios_de_onibus_res._europa.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando colocação de abrigo de ônibus e revisão dos horários do transporte público no bairro Residencial Europa.</t>
   </si>
   <si>
     <t>18690</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18690/indicacao_325.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18690/indicacao_325.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando construção de ponto de ônibus em frente à escola no Bairro do Piai</t>
   </si>
   <si>
     <t>18698</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18698/indicacao_332.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18698/indicacao_332.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção do abrigo de ônibus no bairro da Vargem do Salto.</t>
   </si>
   <si>
     <t>18701</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18701/indicacao_335.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18701/indicacao_335.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal para que avalie a situação do transporte escolar para a E.M. Manoel Clemente.</t>
   </si>
   <si>
     <t>18717</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18717/indicacao_347.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18717/indicacao_347.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando instalação e reforma dos abrigos de passageiros de ônibus nos Bairros Areia Vermelha, Rio de Una de Cima e Dias</t>
   </si>
   <si>
     <t>18791</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18791/indicacao_402.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18791/indicacao_402.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando adequação do itinerário da linha de ônibus que atende o Bairro Vieirinha</t>
   </si>
   <si>
     <t>18815</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18815/indicacao_424.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18815/indicacao_424.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando instalação de um abrigo de ônibus no Conjunto Habitacional, Bairro Gemima.</t>
   </si>
   <si>
     <t>19022</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19022/indicacao_540.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19022/indicacao_540.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando reforma ou construção de um novo ponto de ônibus no CDHU Santa Lúcia</t>
   </si>
   <si>
     <t>19029</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19029/indicacao_544.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19029/indicacao_544.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a retirada e manutenção da ambulância da Oficina Zito Car</t>
   </si>
   <si>
     <t>19052</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19052/indicacao_559.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19052/indicacao_559.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a construção de um ponto de ônibus coberto na entrada da cachoeira, no Bairro Vargem do Salto.</t>
   </si>
   <si>
     <t>19057</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>Abel do Cupim</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19057/indicacao_563.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19057/indicacao_563.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a instalação de um ponto de ônibus no bairro Vieirinha, em frente à Congregação Cristã.</t>
   </si>
   <si>
     <t>19082</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>Charles Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19082/indicacao_578.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19082/indicacao_578.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a instalação de um ponto de ônibus no km 77 da Rodovia Bunjiro Nakao (SP-250), sentido Ibiúna a Piedade.</t>
   </si>
   <si>
     <t>19120</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19120/indicacao_601_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19120/indicacao_601_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Chefe do Executivo para que seja feita manutenção e reparos de 2 (dois) pontos de ônibus na Rod. Bunjiro Nakao, altura dos condomínios Jaú e Colinas.</t>
   </si>
   <si>
     <t>19138</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19138/indicacao_614-2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19138/indicacao_614-2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando reforma e manutenção do ponto de ônibus localizado no Bairro da Vargem do Salto, próximo ao Bar do “Seu Chico da Pedra”, na entrada da cachoeira da Vargem do Salto.</t>
   </si>
   <si>
     <t>19156</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19156/indicacao_625-2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19156/indicacao_625-2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a instalação de um ponto de ônibus na Rod. Quintino de Lima, Entrada para o bairro Vista Linda.</t>
   </si>
   <si>
     <t>19157</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>Valnei Galvão</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19157/indicacao_626_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19157/indicacao_626_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando reforma e manutenção do ponto de ônibus localizado no Bairro da Vargem do Salto, em frente à Escola Estadual.</t>
   </si>
   <si>
     <t>19165</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19165/indicacao_631_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19165/indicacao_631_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a construção de 1 (um) abrigo de ônibus em frente à Pousada Paraty, bairro Rio de Una de Cima.</t>
   </si>
   <si>
     <t>19198</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19198/indicacao_657_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19198/indicacao_657_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a instalação de abrigo em ponto de parada de ônibus no Bairro Vargem do Salto.</t>
   </si>
   <si>
     <t>19200</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19200/indicacao_658_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19200/indicacao_658_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando reforma e manutenção de um ponto de ônibus na Estrada Vicinal Antônio Rodrigues Pinto, em frente à escola "Vereador José Muniz", no bairro Cachoeira.</t>
   </si>
   <si>
     <t>19202</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19202/indicacao_660_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19202/indicacao_660_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a realização de limpeza e manutenção do acostamento na Rodovia Júlio Dal Fabro, no trecho da Estrada da Vargem do Salto.</t>
   </si>
   <si>
     <t>19250</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19250/indicacao_687.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19250/indicacao_687.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a implantação de um sistema remoto informatizado para as marcações de transporte da Saúde.</t>
   </si>
   <si>
     <t>19534</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19534/indicacao_730_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19534/indicacao_730_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a reforma e manutenção de um ponto de ônibus no final do asfalto do Lageadinho.</t>
   </si>
   <si>
     <t>19586</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19586/indicacao_753_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19586/indicacao_753_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a repintura da faixa de pedestre da Rua 24 de março, altura do número 27, no Centro.</t>
   </si>
   <si>
     <t>19596</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19596/indicacao_757_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19596/indicacao_757_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando que determine a manutenção da sinalização de trânsito horizontal na Estrada Vereador Ernesto Pires de Oliveira, no Bairro Verava.</t>
   </si>
   <si>
     <t>19600</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19600/indicacao_761_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19600/indicacao_761_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a colocação de redutores de velocidades (lombadas) nas proximidades do km 7,5 da Estrada Vicinal Ernesto Pires de Oliveira, no Bairro do Verava.</t>
   </si>
   <si>
     <t>18241</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18241/projeto_de_lei_001.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18241/projeto_de_lei_001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento da tarifa e da aquisição de passes no sistema de bilhetagem por meio de PIX, cartões de débito e/ou crédito, inclusive por aproximação, nos veículos automotores de transporte coletivo "ônibus" das empresas de concessionárias de serviço público que explorem a atividade no âmbito da Estância Turística de Ibiúna, e dá outras providências</t>
   </si>
   <si>
     <t>18371</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18371/plo_26_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18371/plo_26_-_2025.pdf</t>
   </si>
   <si>
     <t>“Dispensa os motoristas cadastrados junto às Operadoras de Tecnologia de Transporte Credenciadas – OTTCs, do pagamento da tarifa de estacionamento rotativo da Zona Azul, e dá outras providências.”</t>
   </si>
   <si>
     <t>18855</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18855/projeto_de_lei_074.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18855/projeto_de_lei_074.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre obrigatoriedade de colocação de grades de identificação de embarques e desembarques dos usuários  no terminal rodoviário “Antonio Falci”, com sinalização de cores,  de acordo com os percursos dos ônibus e dá outras providências”</t>
   </si>
   <si>
     <t>18868</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18868/projeto_de_lei_078.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18868/projeto_de_lei_078.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade da criação de aplicativo para consulta de localização e horários dos itinerários dos ônibus do transporte público municipal de Ibiúna”.</t>
   </si>
   <si>
     <t>18925</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Mario Pires de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18925/projeto_de_lei_097.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18925/projeto_de_lei_097.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de metas e diretrizes ao PPA 2022/2025, LDO para 2025 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2025 e dá outras providências. ( Realocação de Emenda Impositiva nº 17/2025 - pavimentação da Rua da E.M. Bairro Samano)</t>
   </si>
   <si>
     <t>19000</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19000/plo_112_-_2025_merged.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19000/plo_112_-_2025_merged.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a padronização de todos os equipamentos de sinalização de trânsito, temporários e permanentes, e define que, no caso dos equipamentos temporários, seja impressa uma identificação exclusiva, e dá outras providências.”</t>
   </si>
   <si>
     <t>19001</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19001/plo_113_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19001/plo_113_-_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a proibição da circulação de caminhões com capacidade de carga superior a 10 toneladas no perímetro denominado Centro Expandido da Cidade de Ibiúna, ressalvadas as hipóteses de atividades de transporte de passageiros e de carga e descarga, e dá outras providências.”</t>
   </si>
   <si>
     <t>19014</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19014/projeto_de_lei_116.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19014/projeto_de_lei_116.pdf</t>
   </si>
   <si>
     <t>“Disciplina o transporte de animais domésticos de pequeno e médio porte no sistema de transporte público coletivo municipal e dá outras providências.”</t>
   </si>
   <si>
     <t>19232</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19232/plo_141-2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19232/plo_141-2025.pdf</t>
   </si>
   <si>
     <t>"Modifica a Lei 1088 de 27 de outubro de 2005 e dá outras providências."</t>
   </si>
   <si>
     <t>19590</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19590/plo_171_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19590/plo_171_-_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de gratuidade no transporte público coletivo municipal aos candidatos devidamente inscritos no Exame Nacional do Ensino Médio (ENEM) nos dias de realização das provas e dá outras providências</t>
   </si>
   <si>
     <t>19593</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19593/plo_173_-_2025_merged.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19593/plo_173_-_2025_merged.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de códigos QR Code nos veículos, pontos e terminais do sistema de transporte público municipal de Ibiúna.</t>
   </si>
   <si>
     <t>18332</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18332/requerimento_013.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18332/requerimento_013.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre: contratação da empresa ZM Transporte Eireli, pela Prefeitura de Ibiúna</t>
   </si>
   <si>
     <t>18553</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18553/requerimento_023.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18553/requerimento_023.pdf</t>
   </si>
   <si>
     <t>Requerimento a Viação Raposo Tavares solicitando informações sobre as condições de higiene e lotação dos ônibus.</t>
   </si>
   <si>
     <t>18588</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18588/requerimento_028.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18588/requerimento_028.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando a revogação da Lei Municipal de número 1196, de 11 de outubro de 2006</t>
   </si>
   <si>
     <t>18625</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18625/requerimento_037.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18625/requerimento_037.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre a diminuição de vagas de estacionamento para motos no município.</t>
   </si>
   <si>
     <t>18638</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18638/requerimento_038.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18638/requerimento_038.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando que verifique junto à Viação Raposo Tavares a viabilidade de alteração de horários de ônibus do bairro Verava e km 54</t>
   </si>
   <si>
     <t>18776</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Tiago Godinho</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18776/requerimento_047.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18776/requerimento_047.pdf</t>
   </si>
   <si>
     <t>Requerimento à ARTESP solicitando informações sobre a falta ônibus Ibiúna x Cotia dia 21/04/2025 no horário de 12:20H.</t>
   </si>
   <si>
     <t>18919</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18919/requerimento_055.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18919/requerimento_055.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Diretor-Presidente do DETRAN-SP solicitando informações sobre apreensão de veículos e  instabilidade do sistema</t>
   </si>
   <si>
     <t>18928</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18928/requerimento_056.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18928/requerimento_056.pdf</t>
   </si>
   <si>
     <t>Requerimento à Jaguar Locadora de Veículos Ltda solicitando informações sobre transporte escolar no Bairro Gabriel.</t>
   </si>
   <si>
     <t>19099</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19099/requerimento_073.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19099/requerimento_073.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre o programa “BOLSA PASSAGEM PARA ESTUDANTES".</t>
   </si>
   <si>
     <t>19159</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19159/requerimento_088.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19159/requerimento_088.pdf</t>
   </si>
   <si>
     <t>Requerimento à Viação Raposo Tavares, concessionária do transporte público municipal, solicitando informações sobre a linha para o bairro Itaguapeva.</t>
   </si>
   <si>
     <t>19240</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19240/requerimento_96-2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19240/requerimento_96-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre a linha de ônibus Piratuba/Paruru e a viabilização de trajeto exclusivo para o Bairro Piratuba.</t>
   </si>
   <si>
     <t>19258</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19258/requerimento_98-2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19258/requerimento_98-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento à Viação Raposo Tavares solicitando mais uma linha com rota entre o bairro Gabriel e a Rodoviária Municipal</t>
   </si>
   <si>
     <t>19259</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19259/requerimento_99-2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19259/requerimento_99-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento à Viação Raposo Tavares solicitando a manutenção dos três horários e das linhas que atendem o Bairro Dias.</t>
   </si>
   <si>
     <t>19325</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19325/requerimento_121_-_2025_0.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19325/requerimento_121_-_2025_0.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações e providências quanto à segurança na Rodoviária Municipal de Ibiúna.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1194,68 +1194,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18318/indicacao_060.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18319/indicacao_061.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18320/indicacao_062.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18349/indicacao_080.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18384/indicacao_092.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18460/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18463/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18501/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18509/indicacao_194.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18526/indicacao_207.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18551/ponto_onibus_-_est._clube_campo.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18581/indicacao_12-_onibus_2_corregos.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18602/06.03_-_indicacao_-_prefeito_de_ibiuna_e_secretario_de_educacao_-_transporte_100_gratuito_universitario.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18644/abrigo_e_horarios_de_onibus_res._europa.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18690/indicacao_325.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18698/indicacao_332.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18701/indicacao_335.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18717/indicacao_347.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18791/indicacao_402.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18815/indicacao_424.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19022/indicacao_540.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19029/indicacao_544.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19052/indicacao_559.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19057/indicacao_563.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19082/indicacao_578.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19120/indicacao_601_-_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19138/indicacao_614-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19156/indicacao_625-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19157/indicacao_626_-_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19165/indicacao_631_-_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19198/indicacao_657_-_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19200/indicacao_658_-_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19202/indicacao_660_-_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19250/indicacao_687.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19534/indicacao_730_-_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19586/indicacao_753_-_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19596/indicacao_757_-_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19600/indicacao_761_-_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18241/projeto_de_lei_001.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18371/plo_26_-_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18855/projeto_de_lei_074.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18868/projeto_de_lei_078.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18925/projeto_de_lei_097.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19000/plo_112_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19001/plo_113_-_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19014/projeto_de_lei_116.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19232/plo_141-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19590/plo_171_-_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19593/plo_173_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18332/requerimento_013.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18553/requerimento_023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18588/requerimento_028.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18625/requerimento_037.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18638/requerimento_038.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18776/requerimento_047.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18919/requerimento_055.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18928/requerimento_056.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19099/requerimento_073.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19159/requerimento_088.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19240/requerimento_96-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19258/requerimento_98-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19259/requerimento_99-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19325/requerimento_121_-_2025_0.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18318/indicacao_060.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18319/indicacao_061.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18320/indicacao_062.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18349/indicacao_080.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18384/indicacao_092.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18460/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18463/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18501/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18509/indicacao_194.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18526/indicacao_207.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18551/ponto_onibus_-_est._clube_campo.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18581/indicacao_12-_onibus_2_corregos.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18602/06.03_-_indicacao_-_prefeito_de_ibiuna_e_secretario_de_educacao_-_transporte_100_gratuito_universitario.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18644/abrigo_e_horarios_de_onibus_res._europa.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18690/indicacao_325.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18698/indicacao_332.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18701/indicacao_335.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18717/indicacao_347.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18791/indicacao_402.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18815/indicacao_424.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19022/indicacao_540.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19029/indicacao_544.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19052/indicacao_559.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19057/indicacao_563.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19082/indicacao_578.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19120/indicacao_601_-_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19138/indicacao_614-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19156/indicacao_625-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19157/indicacao_626_-_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19165/indicacao_631_-_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19198/indicacao_657_-_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19200/indicacao_658_-_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19202/indicacao_660_-_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19250/indicacao_687.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19534/indicacao_730_-_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19586/indicacao_753_-_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19596/indicacao_757_-_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19600/indicacao_761_-_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18241/projeto_de_lei_001.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18371/plo_26_-_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18855/projeto_de_lei_074.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18868/projeto_de_lei_078.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18925/projeto_de_lei_097.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19000/plo_112_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19001/plo_113_-_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19014/projeto_de_lei_116.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19232/plo_141-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19590/plo_171_-_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19593/plo_173_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18332/requerimento_013.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18553/requerimento_023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18588/requerimento_028.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18625/requerimento_037.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18638/requerimento_038.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18776/requerimento_047.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18919/requerimento_055.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18928/requerimento_056.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19099/requerimento_073.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19159/requerimento_088.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19240/requerimento_96-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19258/requerimento_98-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19259/requerimento_99-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19325/requerimento_121_-_2025_0.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="171.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="170.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>