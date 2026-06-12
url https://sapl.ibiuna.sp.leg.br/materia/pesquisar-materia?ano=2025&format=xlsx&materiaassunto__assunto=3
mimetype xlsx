--- v0 (2026-04-04)
+++ v1 (2026-06-12)
@@ -1062,51 +1062,51 @@
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18932/requerimento_060.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre o plantão do Hospital Municipal entre os dias 24 e 25 de maio de 2025.</t>
   </si>
   <si>
     <t>18940</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18940/requerimento_062.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando informações sobre exames de alta complexidade</t>
   </si>
   <si>
     <t>19089</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19089/requerimento_072.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19089/req_72_-_2025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Chefe do Executivo solicitando informações sobre a troca de sistemas de cadastro e atendimentos no Hospital Municipal.</t>
   </si>
   <si>
     <t>19096</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19096/requerimento_075.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações informações sobre o funcionamento do Centro de Saúde do Idoso.</t>
   </si>
   <si>
     <t>19098</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19098/requerimento_077.pdf</t>
   </si>
@@ -1683,51 +1683,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18293/indicacao_036.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18295/indicacao_038.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18296/indicacao_039.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18300/indicacao_043.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18303/indicacao_046.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18321/indicacao_063.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18338/indicacao_069.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18339/indicacao_070.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18345/indicacao_076.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18471/indicacao_171.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18590/indicacao_aquisicao_de_ambulancias_novas.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18631/ubs_bairro_dos_tavares.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18632/indicacao_para_estudar_a_abertura_do_centro_de_saude_do_idoso..docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18674/indicacao_315.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18697/indicacao_331.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18728/indicacao_353.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18739/indicacao_364.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18740/indicacao_365.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18747/indicacao_369.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18749/indicacao_371.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18751/indicacao_373.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18769/indicacao_383.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18792/indicacao_403.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18892/indicacao_475.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19023/indicacao_541.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19024/indicacao_542.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19119/indicacao_600_-_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19141/indicacao_616-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19168/indicacao_634_-_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19185/indicacao_648_-_2025_0.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19201/indicacao_659_-_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19228/indicacao_679.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19246/indicacao_686.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19250/indicacao_687.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19251/indicacao_688.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19282/indicacao_702.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19298/indicacao_706.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19306/indicacao_712.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19527/indicacao_726_-_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19597/indicacao_758_-_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19599/indicacao_760_-_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19635/indicacao_781_-_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18897/mocao_015.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19091/mocao_020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19182/mocao_24-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19199/mocao_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19227/mocao_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18242/projeto_de_lei_002.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18269/projeto_de_lei_004.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18272/projeto_de_lei_007.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18364/projeto_de_lei_019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18367/projeto_de_lei_022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18372/plo_27_-_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18486/projeto_de_lei_040.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18637/projeto_de_lei_053.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18651/plo_55_-_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18902/plo_85_--_2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18923/projeto_de_lei_095.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18924/projeto_de_lei_096.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19013/projeto_de_lei_115.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19058/plo_122.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19121/projeto_de_lei_129.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19196/plo_136_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19334/plo_157_-_2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19573/plo_168_-_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19574/plo_169_-_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19592/plo_172_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19628/plo_179_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19632/plo_182_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19673/projeto_de_lei_-_distribuicao_de_sensor_medidor_continuo_de_glicose_para_criancas.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18304/requerimento_003.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18324/requerimento_005.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18330/requerimento_011.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18331/requerimento_012.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18333/requerimento_014.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18587/requerimento_027.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18819/requerimento_049.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18931/requerimento_2025_-_exames_complexos.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18932/requerimento_060.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18940/requerimento_062.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19089/requerimento_072.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19096/requerimento_075.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19098/requerimento_077.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19137/requerimento_082.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19211/requerimento_90_-_2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19237/requerimento_93-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19239/requerimento_95-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19264/requerimento_101-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19265/requerimento_102-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19266/requerimento_103-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19267/requerimento_104-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19268/requerimento_105-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19277/requerimento_107-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19289/requerimento_110_-_2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19290/requerimento_111_-_2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19291/requerimento_112_-_2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19543/requerimento_128_-_2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19620/requerimento_136_-_2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19335/emenda_impositiva_001.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19336/emenda_impositiva_002.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19342/emenda_impositiva_008.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19343/emenda_impositiva_009.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19344/emenda_impositiva_010.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19345/emenda_impositiva_011.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18293/indicacao_036.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18295/indicacao_038.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18296/indicacao_039.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18300/indicacao_043.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18303/indicacao_046.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18321/indicacao_063.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18338/indicacao_069.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18339/indicacao_070.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18345/indicacao_076.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18471/indicacao_171.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18590/indicacao_aquisicao_de_ambulancias_novas.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18631/ubs_bairro_dos_tavares.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18632/indicacao_para_estudar_a_abertura_do_centro_de_saude_do_idoso..docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18674/indicacao_315.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18697/indicacao_331.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18728/indicacao_353.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18739/indicacao_364.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18740/indicacao_365.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18747/indicacao_369.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18749/indicacao_371.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18751/indicacao_373.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18769/indicacao_383.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18792/indicacao_403.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18892/indicacao_475.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19023/indicacao_541.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19024/indicacao_542.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19119/indicacao_600_-_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19141/indicacao_616-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19168/indicacao_634_-_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19185/indicacao_648_-_2025_0.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19201/indicacao_659_-_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19228/indicacao_679.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19246/indicacao_686.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19250/indicacao_687.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19251/indicacao_688.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19282/indicacao_702.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19298/indicacao_706.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19306/indicacao_712.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19527/indicacao_726_-_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19597/indicacao_758_-_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19599/indicacao_760_-_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19635/indicacao_781_-_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18897/mocao_015.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19091/mocao_020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19182/mocao_24-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19199/mocao_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19227/mocao_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18242/projeto_de_lei_002.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18269/projeto_de_lei_004.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18272/projeto_de_lei_007.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18364/projeto_de_lei_019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18367/projeto_de_lei_022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18372/plo_27_-_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18486/projeto_de_lei_040.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18637/projeto_de_lei_053.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18651/plo_55_-_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18902/plo_85_--_2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18923/projeto_de_lei_095.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18924/projeto_de_lei_096.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19013/projeto_de_lei_115.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19058/plo_122.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19121/projeto_de_lei_129.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19196/plo_136_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19334/plo_157_-_2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19573/plo_168_-_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19574/plo_169_-_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19592/plo_172_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19628/plo_179_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19632/plo_182_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19673/projeto_de_lei_-_distribuicao_de_sensor_medidor_continuo_de_glicose_para_criancas.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18304/requerimento_003.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18324/requerimento_005.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18330/requerimento_011.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18331/requerimento_012.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18333/requerimento_014.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18587/requerimento_027.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18819/requerimento_049.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18931/requerimento_2025_-_exames_complexos.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18932/requerimento_060.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18940/requerimento_062.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19089/req_72_-_2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19096/requerimento_075.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19098/requerimento_077.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19137/requerimento_082.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19211/requerimento_90_-_2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19237/requerimento_93-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19239/requerimento_95-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19264/requerimento_101-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19265/requerimento_102-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19266/requerimento_103-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19267/requerimento_104-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19268/requerimento_105-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19277/requerimento_107-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19289/requerimento_110_-_2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19290/requerimento_111_-_2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19291/requerimento_112_-_2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19543/requerimento_128_-_2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19620/requerimento_136_-_2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19335/emenda_impositiva_001.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19336/emenda_impositiva_002.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19342/emenda_impositiva_008.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19343/emenda_impositiva_009.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19344/emenda_impositiva_010.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19345/emenda_impositiva_011.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H105"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="151.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">