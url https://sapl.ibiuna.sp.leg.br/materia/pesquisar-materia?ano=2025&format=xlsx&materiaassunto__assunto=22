--- v0 (2026-02-06)
+++ v1 (2026-05-20)
@@ -54,1143 +54,1143 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>18927</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Lucas Pires</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18927/indicacao_486.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18927/indicacao_486.pdf</t>
   </si>
   <si>
     <t>Manutenção com serviços de roçagem e limpeza, no acostamento da Estrada Intermunicipal Ibiúna Mairinque</t>
   </si>
   <si>
     <t>19045</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19045/indicacao_552.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19045/indicacao_552.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção de tampa de caixa de passagem (bueiro), localizada na Rua Tabelião Salvador de Freitas.</t>
   </si>
   <si>
     <t>19047</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19047/indicacao_554.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19047/indicacao_554.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção (roçagem e limpeza) na Rua João Benedito de Melo Júnior.</t>
   </si>
   <si>
     <t>19071</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>Dr. Rodrigo Moraes</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19071/indicacao_572.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19071/indicacao_572.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a manutenção do Parque Linear dos bairros Ibiúna Garden e Residencial Europa.</t>
   </si>
   <si>
     <t>19076</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19076/indicacao_573.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19076/indicacao_573.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a manutenção e limpeza do velório municipal.</t>
   </si>
   <si>
     <t>19077</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19077/indicacao_574.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19077/indicacao_574.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a manutenção na Escola Municipal Calil Rahal Neto.</t>
   </si>
   <si>
     <t>19078</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19078/indicacao_575.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19078/indicacao_575.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a manutenção na Escola Municipal João Cardoso de Moraes, bairro Residencial Europa.</t>
   </si>
   <si>
     <t>19107</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19107/indicacao_589.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19107/indicacao_589.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a manutenção e melhorias da Escola Municipal do Lageadinho.</t>
   </si>
   <si>
     <t>19114</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19114/indicacao_596.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19114/indicacao_596.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando limpeza e roçagem das estradas do Bairro do Gabriel.</t>
   </si>
   <si>
     <t>19123</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19123/indicacao_602_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19123/indicacao_602_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando que determine, com urgência, a poda/remoção de uma árvore que está encostando na rede elétrica na rua Calil Rahal, ao lado da escola estadual Nazária Cipriano de Freitas, no bairro Capim Azedo.</t>
   </si>
   <si>
     <t>19126</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19126/indicacao_605-2025_0.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19126/indicacao_605-2025_0.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a remoção urgente de uma árvore que está prestes a cair, na rua Raimundo Santiago (descida ao lado do Cemitério da Saudade).</t>
   </si>
   <si>
     <t>19138</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>Francine Bello</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19138/indicacao_614-2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19138/indicacao_614-2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando reforma e manutenção do ponto de ônibus localizado no Bairro da Vargem do Salto, próximo ao Bar do “Seu Chico da Pedra”, na entrada da cachoeira da Vargem do Salto.</t>
   </si>
   <si>
     <t>19146</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>Tiago Godinho</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19146/indicacao_617-2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19146/indicacao_617-2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Chefe do Executivo, para que providencie as melhorias necessárias à rua Valentim de Oliveira, Bairro Cachoeira.</t>
   </si>
   <si>
     <t>19147</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19147/indicacao_618-2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19147/indicacao_618-2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Chefe do Executivo para que providencie as melhorias necessárias à Estrada dos Passarinhos, bairro Piaí.</t>
   </si>
   <si>
     <t>19149</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19149/indicacao_620-2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19149/indicacao_620-2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal para que realize a manutenção e conserto da calçada próximo ao ponto de ônibus do shopping, na Avenida São Sebastião.</t>
   </si>
   <si>
     <t>19157</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>Valnei Galvão</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19157/indicacao_626_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19157/indicacao_626_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando reforma e manutenção do ponto de ônibus localizado no Bairro da Vargem do Salto, em frente à Escola Estadual.</t>
   </si>
   <si>
     <t>19166</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>Abel do Cupim</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19166/indicacao_632_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19166/indicacao_632_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a troca do portão, além da devida reforma da quadra poliesportiva, da escola do bairro Rio de Una de Cima.</t>
   </si>
   <si>
     <t>19171</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19171/indicacao_637_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19171/indicacao_637_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a instalação de tubos para canal de drenagem na Rodovia Júlio Dal Fabro, km 8.</t>
   </si>
   <si>
     <t>19174</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>Lucas do Samu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19174/indicacao_639_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19174/indicacao_639_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de desentupimento de bueiros no bairro Residencial Europa.</t>
   </si>
   <si>
     <t>19177</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19177/indicacao_642_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19177/indicacao_642_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de tapa-buraco na Rua Moscou, bairro Residencial Europa.</t>
   </si>
   <si>
     <t>19179</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19179/indicacao_644_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19179/indicacao_644_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a instalação de caçamba para coleta de lixo na rua Amaro Gabriel Vieira, altura do nº 23, bairro do Gabriel.</t>
   </si>
   <si>
     <t>19183</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>Charles Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19183/indicacao_646_-_2025_0.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19183/indicacao_646_-_2025_0.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal de Ibiúna solicitando que sejam realizados, com a máxima urgência, os serviços de manutenção do parque infantil, com reparos e substituição de peças danificadas nos brinquedos; limpeza geral da área de lazer; conservação e reparo da tela de proteção do campo de areia; e manutenção da iluminação do campo de areia. Todos na Área de Lazer 2, localizada na Avenida Antonio Falci:</t>
   </si>
   <si>
     <t>19185</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19185/indicacao_648_-_2025_0.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19185/indicacao_648_-_2025_0.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando que sejam realizados, com a máxima urgência, os serviços de limpeza de valetas de águas pluviais, de tapa-buracos e limpeza de bueiros na rua Joaquim Gabriel Soares e travessa Clodoaldo Bini, localizadas na Vila Lima e Pitico.</t>
   </si>
   <si>
     <t>19191</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19191/indicacao_654_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19191/indicacao_654_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a realização, com a máxima urgência, do conserto dos buracos existentes na Travessa Moraes, localizada no Bairro da Figueira, bem como, o reparo da iluminação pública no referido local e limpeza da guia de passagem de água, a fim de evitar danos à pavimentação e acúmulo de detritos.</t>
   </si>
   <si>
     <t>19200</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19200/indicacao_658_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19200/indicacao_658_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando reforma e manutenção de um ponto de ônibus na Estrada Vicinal Antônio Rodrigues Pinto, em frente à escola "Vereador José Muniz", no bairro Cachoeira.</t>
   </si>
   <si>
     <t>19202</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19202/indicacao_660_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19202/indicacao_660_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a realização de limpeza e manutenção do acostamento na Rodovia Júlio Dal Fabro, no trecho da Estrada da Vargem do Salto.</t>
   </si>
   <si>
     <t>19203</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19203/indicacao_661_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19203/indicacao_661_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a realização de operação tapa-buraco, utilizando massa asfáltica quente, nas vias da área central e dos bairros centrais.</t>
   </si>
   <si>
     <t>19206</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19206/indicacao_664_0.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19206/indicacao_664_0.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a limpeza e manutenção dos acostamentos na Estrada Vicinal Tancredo Neves, especificamente no trecho compreendido entre o Bairro do Piai e o Bairro dos Cláudios.</t>
   </si>
   <si>
     <t>19221</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>Dr. Rodrigo Lima</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19221/indicacao_673.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19221/indicacao_673.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a imediata limpeza e capinagem da praça do Fórum.</t>
   </si>
   <si>
     <t>19224</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19224/indicacao_676.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19224/indicacao_676.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando limpeza e manutenção da Rua dos Passarinhos, no Bairro Piaí.</t>
   </si>
   <si>
     <t>19233</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19233/indicacao_680.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19233/indicacao_680.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando reparos e pavimentação asfáltica na Rua Ramalho, Bairro do Laval.</t>
   </si>
   <si>
     <t>19234</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19234/indicacao_681.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19234/indicacao_681.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando limpeza e manutenção na Travessa Arcy Bandeira – Centro.</t>
   </si>
   <si>
     <t>19271</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19271/indicacao_696.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19271/indicacao_696.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal para que determine os serviços de manutenção e cascalhamento no bairro Bananal.</t>
   </si>
   <si>
     <t>19272</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19272/indicacao_697.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19272/indicacao_697.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando limpeza e manutenção na área da ponte, próxima ao Real Parque Morumbi, no acesso ao Bairro da Cachoeira e, também, nas proximidades do Supermercado Ibiúna.</t>
   </si>
   <si>
     <t>19273</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19273/indicacao_698.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19273/indicacao_698.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal para que verifique o cumprimento da Coleta de Lixo no Bairro Sorocamirim.</t>
   </si>
   <si>
     <t>19274</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19274/indicacao_limpeza_e_manutencao_praca.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19274/indicacao_limpeza_e_manutencao_praca.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a realização de limpeza, manutenção e reforma na Praça da Matriz.</t>
   </si>
   <si>
     <t>19278</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19278/indicacao_700.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19278/indicacao_700.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando que determine serviço de manutenção e cascalhamento na Rua Rafael Nunes de Oliveira, Bairro Cachoeira.</t>
   </si>
   <si>
     <t>19282</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19282/indicacao_702.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19282/indicacao_702.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando que avalie a fiscalização das queimadas no município.</t>
   </si>
   <si>
     <t>19305</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19305/indicacao_711.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19305/indicacao_711.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando os serviços de serviços de motoniveladora e cascalhamento na Travessa Majestade, Bairro Cachoeira.</t>
   </si>
   <si>
     <t>19307</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19307/indicacao_713.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19307/indicacao_713.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a manutenção da rede elétrica do Centro Olímpico Municipal.</t>
   </si>
   <si>
     <t>19312</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>Devanil da Ressaca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19312/indicacao_716_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19312/indicacao_716_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando os Estudos necessários para viabilizar a manutenção da Rua Alexandrina, no Bairro da Ressaca.</t>
   </si>
   <si>
     <t>19321</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19321/indicacao_720_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19321/indicacao_720_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a retirada dos entulhos na área verde ao redor do parquinho, no Bairro do CDHU Santa Lúcia.</t>
   </si>
   <si>
     <t>19322</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19322/indicacao_721_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19322/indicacao_721_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a implementação do programa "Meu Pomar" e, também, a recuperação da mata ciliar no entorno do parquinho do CDHU Santa Lúcia.</t>
   </si>
   <si>
     <t>19522</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19522/indicacao_723_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19522/indicacao_723_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando que determine os serviços de limpeza, zeladoria e roçagem na região do Residencial Cachoeira e Real Parque.</t>
   </si>
   <si>
     <t>19524</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19524/indicacao_724_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19524/indicacao_724_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a realização do serviço de manutenção até o ponto final da Estrada dos Passarinhos, no Bairro Piaí.</t>
   </si>
   <si>
     <t>19526</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19526/indicacao_725_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19526/indicacao_725_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando melhorias, manutenção e limpeza da praça localizada na Avenida La Farina Milani.</t>
   </si>
   <si>
     <t>19527</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19527/indicacao_726_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19527/indicacao_726_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reforma na Unidade Básica de Saúde do Bairro Vargem do Salto.</t>
   </si>
   <si>
     <t>19528</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19528/indicacao_727_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19528/indicacao_727_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção das calçadas no trecho entre a ponte de acesso ao Bairro da Cachoeira e as casas do CDHU do Bairro Cachoeira.</t>
   </si>
   <si>
     <t>19534</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19534/indicacao_730_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19534/indicacao_730_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a reforma e manutenção de um ponto de ônibus no final do asfalto do Lageadinho.</t>
   </si>
   <si>
     <t>19556</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19556/indicacao_735_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19556/indicacao_735_-_2025.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando serviço de limpeza e manutenção no Lago situado na estrada principal de acesso ao bairro Bastião."</t>
   </si>
   <si>
     <t>19567</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19567/indicacao_742_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19567/indicacao_742_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a realização de serviços de tapa-buracos e manutenção da Rodovia Tancredo Neves.</t>
   </si>
   <si>
     <t>19576</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19576/indicacao_745_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19576/indicacao_745_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando que seja realizada com urgência obras de reforma e manutenção na Escola Municipal Maria Benedita Rodrigues, situada no bairro Vargem do Salto.</t>
   </si>
   <si>
     <t>19577</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19577/indicacao_746_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19577/indicacao_746_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a manutenção e recuperação da Estrada da Vargem do Salto, Rodovia Júlio Dal Fabro, KM 14,5, próximo ao produtor de queijos Mulekinha.</t>
   </si>
   <si>
     <t>19581</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19581/indicacao_750_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19581/indicacao_750_-_2025.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando a manutenção (operação tapa-buracos) na rua Alagoas, Centro."</t>
   </si>
   <si>
     <t>19586</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19586/indicacao_753_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19586/indicacao_753_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a repintura da faixa de pedestre da Rua 24 de março, altura do número 27, no Centro.</t>
   </si>
   <si>
     <t>19587</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19587/indicacao_754_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19587/indicacao_754_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção das tampas de bueiros e trabalhos de zeladoria na Rua Domingos de Almeida Lima, no Bairro Rio de Una de Baixo.</t>
   </si>
   <si>
     <t>19594</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19594/indicacao_755_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19594/indicacao_755_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando que se realizem estudos necessários para serviço de tapa-buracos no Bairro do Colégio.</t>
   </si>
   <si>
     <t>19595</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19595/indicacao_756_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19595/indicacao_756_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando que a Administração Municipal viabilize a realização dos serviços propostos pelo Colégio Anglo: melhoria da iluminação e transporte públicos; plantio de árvores; e a construção de parques, áreas de lazer, calçadas e rampas acessíveis.</t>
   </si>
   <si>
     <t>19596</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19596/indicacao_757_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19596/indicacao_757_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando que determine a manutenção da sinalização de trânsito horizontal na Estrada Vereador Ernesto Pires de Oliveira, no Bairro Verava.</t>
   </si>
   <si>
     <t>19599</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19599/indicacao_760_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19599/indicacao_760_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando que seja verificado o acúmulo de lixo na Rua Tabelião Salvador Rolim de Freitas.</t>
   </si>
   <si>
     <t>19602</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19602/indicacao_763_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19602/indicacao_763_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando os serviços de tapa-buracos com asfalto quente na Rua Argentina, no Centro.</t>
   </si>
   <si>
     <t>19603</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19603/indicacao_764_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19603/indicacao_764_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando que determine, com urgência, a manutenção geral e reforma da Escola Municipal Yolanda Agostinho de Lima, localizada no Bairro Vista Linda.</t>
   </si>
   <si>
     <t>19604</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19604/indicacao_765_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19604/indicacao_765_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando que determine, com urgência, a manutenção geral e reforma da Escola Municipal Zeni Soares Ramalho, localizada no Bairro Lageadinho.</t>
   </si>
   <si>
     <t>19608</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19608/indicacao_767_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19608/indicacao_767_-_2025.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando reforma, manutenção e melhorias na E.M. Ubirajara Pedroso Domingues."</t>
   </si>
   <si>
     <t>19609</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19609/indicacao_768_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19609/indicacao_768_-_2025.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando reforma, manutenção e melhorias na E.M. Vitor Aislan Bispo Ramalho."</t>
   </si>
   <si>
     <t>19612</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19612/indicacao_769_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19612/indicacao_769_-_2025.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando reforma, manutenção e melhorias na E.M. Vereador Lourival Correia de Araújo."</t>
   </si>
   <si>
     <t>19613</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19613/indicacao_770_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19613/indicacao_770_-_2025.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando reforma, manutenção e melhorias na E.M. Waldomiro Antônio Soares."</t>
   </si>
   <si>
     <t>19614</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19614/indicacao_771_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19614/indicacao_771_-_2025.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando reforma, manutenção e melhorias na E.M. Vereador José Muniz."</t>
   </si>
   <si>
     <t>19619</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19619/indicacao_774-2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19619/indicacao_774-2025.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Excelentíssimo Senhor Prefeito Municipal de Ibiúna, Mário Pires de Oliveira Filho, e ao Senhor Vice-Prefeito Naldo Firmino, que sejam adotadas medidas urgentes de manutenção e limpeza na Rua Joaquim Gabriel Soares, neste município, contemplando as devidas providências."</t>
   </si>
   <si>
     <t>19622</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19622/indicacao_775_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19622/indicacao_775_-_2025.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando manutenção e cascalhamento da Rua Arlete Rosa, no Bairro Curral."</t>
   </si>
   <si>
     <t>19623</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19623/indicacao_776_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19623/indicacao_776_-_2025.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando manutenção e cascalhamento da Rua Benedito Vieira Gonçalves, no Bairro Dois Córregos."</t>
   </si>
   <si>
     <t>19624</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19624/indicacao_777_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19624/indicacao_777_-_2025.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando manutenção e cascalhamento de uma rua que faz bifurcação com a Rua Joaquim Manoel da Rosa, em frente ao Lava Rápido Fuji, no Bairro Gabriel."</t>
   </si>
   <si>
     <t>19625</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19625/indicacao_778_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19625/indicacao_778_-_2025.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando que determine os serviços de Manutenção e Cascalhamento na Estrada dos Machados, no Bairro Rosarial."</t>
   </si>
   <si>
     <t>19626</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19626/indicacao_779_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19626/indicacao_779_-_2025.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando que determine os serviços de Manutenção e Cascalhamento na Travessa José Benedito Soares Vieira Gonçalves, no Bairro Paiol Pequeno."</t>
   </si>
   <si>
     <t>19636</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19636/indicacao_782_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19636/indicacao_782_-_2025.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando reforma, manutenção e melhorias na E.M. Recanto Feliz."</t>
   </si>
   <si>
     <t>19637</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19637/indicacao_783_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19637/indicacao_783_-_2025.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando a instalação de bebedouros e manutenção das pias e torneiras no Centro Olímpico."</t>
   </si>
   <si>
     <t>19638</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19638/indicacao_784_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19638/indicacao_784_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando reforma, manutenção e melhorias na E.M. Antônio Coelho Ramalho, Bairro Figueira.</t>
   </si>
   <si>
     <t>19641</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19641/indicacao_escola_yolanda_agostinho_de_lima.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19641/indicacao_787.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando reforma, manutenção e melhorias na E.M. Yolanda Agostinho de Lima."</t>
   </si>
   <si>
     <t>19642</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19642/indicacao_manutencao_sala_centro_olimpico.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19642/indicacao_788.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando reparos e manutenção na sala de oficinas do Centro Olímpico."</t>
   </si>
   <si>
     <t>19643</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19643/indicacao_84_estrada_miyamoto.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19643/indicacao_789.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando que determine os serviços de Manutenção e Cascalhamento da Estrada do Miyamoto, no bairro dos Paes."</t>
   </si>
   <si>
     <t>19667</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19667/indicacao_limpeza_real_parque.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19667/indicacao_790.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando limpeza, corte de mato e roçagem nos arredores e acostamentos do Loteamento Real Parque Morumbi."</t>
   </si>
   <si>
     <t>19668</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19668/indciacao_base_gcm.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19668/indicacao_791.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando manutenção, reabertura e reativação da base da GCM localizada na entrada da cidade."</t>
   </si>
   <si>
     <t>19672</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19672/indicacao_limpeza_corregos_paiol_grande.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19672/indicacao_792.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando limpeza urgente dos córregos no Bairro do Paiol Grande."</t>
   </si>
   <si>
     <t>19143</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19143/requerimento_085.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19143/requerimento_085.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações à Secretaria de Obras e à Secretaria de Educação sobre a infraestrutura da Escola Municipal Cezira Bolgioni Folena, situada no bairro Residencial Europa.</t>
   </si>
   <si>
     <t>19241</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19241/requerimento_97-2025_0.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19241/requerimento_97-2025_0.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, junto às Secretarias de Obras e Educação, solicitando informações sobre reforma e manutenção das escolas municipais.</t>
   </si>
   <si>
     <t>19303</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19303/requerimento_114_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19303/requerimento_114_-_2025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre a Operação Tapa-Buraco na área central e rural.</t>
   </si>
   <si>
     <t>19304</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19304/requerimento_115_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19304/requerimento_115_-_2025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre as condições de manutenção, conservação e segurança das instalações elétricas do Centro Olímpico Municipal.</t>
   </si>
   <si>
     <t>19318</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19318/requerimento_117_-_2025_0.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19318/requerimento_117_-_2025_0.pdf</t>
   </si>
   <si>
     <t>Requerimento à Brastec, solicitando que estenda a coleta em um trecho de 500 metros de uma rua sem nome que começa na Estrada do Paiol Grande e vai até a Rua José Antônio Leite, terminando na Congregação Cristã do Brasil, no Bairro Feital.</t>
   </si>
   <si>
     <t>19324</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19324/requerimento_120_-_2025_0.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19324/requerimento_120_-_2025_0.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre o plano de tapa-buracos, manutenção e revitalização de calçadas e rampas de acessibilidade no município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1497,68 +1497,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18927/indicacao_486.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19045/indicacao_552.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19047/indicacao_554.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19071/indicacao_572.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19076/indicacao_573.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19077/indicacao_574.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19078/indicacao_575.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19107/indicacao_589.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19114/indicacao_596.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19123/indicacao_602_-_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19126/indicacao_605-2025_0.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19138/indicacao_614-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19146/indicacao_617-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19147/indicacao_618-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19149/indicacao_620-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19157/indicacao_626_-_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19166/indicacao_632_-_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19171/indicacao_637_-_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19174/indicacao_639_-_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19177/indicacao_642_-_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19179/indicacao_644_-_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19183/indicacao_646_-_2025_0.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19185/indicacao_648_-_2025_0.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19191/indicacao_654_-_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19200/indicacao_658_-_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19202/indicacao_660_-_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19203/indicacao_661_-_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19206/indicacao_664_0.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19221/indicacao_673.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19224/indicacao_676.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19233/indicacao_680.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19234/indicacao_681.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19271/indicacao_696.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19272/indicacao_697.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19273/indicacao_698.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19274/indicacao_limpeza_e_manutencao_praca.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19278/indicacao_700.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19282/indicacao_702.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19305/indicacao_711.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19307/indicacao_713.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19312/indicacao_716_-_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19321/indicacao_720_-_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19322/indicacao_721_-_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19522/indicacao_723_-_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19524/indicacao_724_-_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19526/indicacao_725_-_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19527/indicacao_726_-_2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19528/indicacao_727_-_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19534/indicacao_730_-_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19556/indicacao_735_-_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19567/indicacao_742_-_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19576/indicacao_745_-_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19577/indicacao_746_-_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19581/indicacao_750_-_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19586/indicacao_753_-_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19587/indicacao_754_-_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19594/indicacao_755_-_2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19595/indicacao_756_-_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19596/indicacao_757_-_2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19599/indicacao_760_-_2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19602/indicacao_763_-_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19603/indicacao_764_-_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19604/indicacao_765_-_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19608/indicacao_767_-_2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19609/indicacao_768_-_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19612/indicacao_769_-_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19613/indicacao_770_-_2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19614/indicacao_771_-_2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19619/indicacao_774-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19622/indicacao_775_-_2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19623/indicacao_776_-_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19624/indicacao_777_-_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19625/indicacao_778_-_2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19626/indicacao_779_-_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19636/indicacao_782_-_2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19637/indicacao_783_-_2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19638/indicacao_784_-_2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19641/indicacao_escola_yolanda_agostinho_de_lima.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19642/indicacao_manutencao_sala_centro_olimpico.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19643/indicacao_84_estrada_miyamoto.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19667/indicacao_limpeza_real_parque.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19668/indciacao_base_gcm.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19672/indicacao_limpeza_corregos_paiol_grande.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19143/requerimento_085.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19241/requerimento_97-2025_0.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19303/requerimento_114_-_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19304/requerimento_115_-_2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19318/requerimento_117_-_2025_0.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19324/requerimento_120_-_2025_0.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18927/indicacao_486.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19045/indicacao_552.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19047/indicacao_554.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19071/indicacao_572.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19076/indicacao_573.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19077/indicacao_574.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19078/indicacao_575.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19107/indicacao_589.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19114/indicacao_596.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19123/indicacao_602_-_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19126/indicacao_605-2025_0.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19138/indicacao_614-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19146/indicacao_617-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19147/indicacao_618-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19149/indicacao_620-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19157/indicacao_626_-_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19166/indicacao_632_-_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19171/indicacao_637_-_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19174/indicacao_639_-_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19177/indicacao_642_-_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19179/indicacao_644_-_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19183/indicacao_646_-_2025_0.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19185/indicacao_648_-_2025_0.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19191/indicacao_654_-_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19200/indicacao_658_-_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19202/indicacao_660_-_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19203/indicacao_661_-_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19206/indicacao_664_0.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19221/indicacao_673.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19224/indicacao_676.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19233/indicacao_680.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19234/indicacao_681.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19271/indicacao_696.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19272/indicacao_697.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19273/indicacao_698.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19274/indicacao_limpeza_e_manutencao_praca.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19278/indicacao_700.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19282/indicacao_702.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19305/indicacao_711.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19307/indicacao_713.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19312/indicacao_716_-_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19321/indicacao_720_-_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19322/indicacao_721_-_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19522/indicacao_723_-_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19524/indicacao_724_-_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19526/indicacao_725_-_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19527/indicacao_726_-_2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19528/indicacao_727_-_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19534/indicacao_730_-_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19556/indicacao_735_-_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19567/indicacao_742_-_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19576/indicacao_745_-_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19577/indicacao_746_-_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19581/indicacao_750_-_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19586/indicacao_753_-_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19587/indicacao_754_-_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19594/indicacao_755_-_2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19595/indicacao_756_-_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19596/indicacao_757_-_2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19599/indicacao_760_-_2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19602/indicacao_763_-_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19603/indicacao_764_-_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19604/indicacao_765_-_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19608/indicacao_767_-_2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19609/indicacao_768_-_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19612/indicacao_769_-_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19613/indicacao_770_-_2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19614/indicacao_771_-_2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19619/indicacao_774-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19622/indicacao_775_-_2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19623/indicacao_776_-_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19624/indicacao_777_-_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19625/indicacao_778_-_2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19626/indicacao_779_-_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19636/indicacao_782_-_2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19637/indicacao_783_-_2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19638/indicacao_784_-_2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19641/indicacao_787.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19642/indicacao_788.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19643/indicacao_789.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19667/indicacao_790.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19668/indicacao_791.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19672/indicacao_792.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19143/requerimento_085.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19241/requerimento_97-2025_0.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19303/requerimento_114_-_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19304/requerimento_115_-_2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19318/requerimento_117_-_2025_0.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19324/requerimento_120_-_2025_0.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="116.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="111.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>