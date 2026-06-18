--- v0 (2026-06-10)
+++ v1 (2026-06-18)
@@ -915,51 +915,51 @@
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18830/projeto_de_lei_069.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2025 e a abertura de crédito adicional especial ao orçamento de 2025 e dá outras providências."</t>
   </si>
   <si>
     <t>18831</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18831/projeto_de_lei_070.pdf</t>
   </si>
   <si>
     <t>18828</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Lucas do Samu</t>
   </si>
   <si>
-    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18828/projeto_de_lei_072.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18828/plo_72_-_2025.pdf</t>
   </si>
   <si>
     <t>Institui a "Educação em Proteção e Bem-Estar Animal" como projeto escolar obrigatório no âmbito da Estância Turística de Ibiúna.</t>
   </si>
   <si>
     <t>18926</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18926/projeto_de_lei_098.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de metas e diretrizes ao PPA 2022/2025, LDO para 2025 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2025 e dá outras providências. ( Realocação de Emenda Impositiva nº 16/2025 - Construção de salas na EM. Bairro Samano)</t>
   </si>
   <si>
     <t>19056</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19056/plo_121_-_2025.pdf</t>
   </si>
@@ -1437,51 +1437,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18244/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18282/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18283/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18284/indicacao_029.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18286/indicacao_030.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18287/indicacao_031.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18383/indicacao_091.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18410/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18477/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18492/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18495/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18496/indicacao_183.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18497/indicacao_184.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18525/indicacao_206.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18530/indicacao_211.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18549/indicacao_228.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18591/indicacao_cobertura_da_quadra_escola_moyses_godinho_campo_verde.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18636/servicos_de_motoniveladora_e_cascalhamento_na_estrada_da_capelinha_proximo_ao_acesso_do_condominio_big_valley_situada_no_bairro_dos_grilos.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18673/indicacao_314.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18680/indicacao_319.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18702/indicacao_336.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18770/indicacao_384.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18852/indicacao_447.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18875/indicacao_458.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18877/indicacao_464.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18898/indicacao_477.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19061/indicacao_565.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19083/indicacao_579.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19107/indicacao_589.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19157/indicacao_626_-_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19166/indicacao_632_-_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19170/indicacao_636_-_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19228/indicacao_679.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19576/indicacao_745_-_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19578/indicacao_747_-_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19598/indicacao_759_-_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19603/indicacao_764_-_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19604/indicacao_765_-_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19608/indicacao_767_-_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19609/indicacao_768_-_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19612/indicacao_769_-_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19613/indicacao_770_-_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19614/indicacao_771_-_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19636/indicacao_782_-_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19637/indicacao_783_-_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19638/indicacao_784_-_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19641/indicacao_787.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19255/mocao_de_aplauso_no_28_-_2025_0.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19545/mocao_30_-_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19583/mocao_de_apoio_no_32_-_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18715/projeto_de_lei_complementar_061.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18832/projeto_de_lei_complementar_071.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19072/plc_123_-_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19231/plc_140_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19296/plc_149_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19568/plc_164_-_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18271/projeto_de_lei_006.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18357/projeto_de_lei_012.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18358/projeto_de_lei_013_.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18360/projeto_de_lei_015.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18361/projeto_de_lei_016.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18366/projeto_de_lei_021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18585/projeto_de_lei_048.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18607/projeto_de_lei_050.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18707/projeto_de_lei_59.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18803/projeto_de_lei_67.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18830/projeto_de_lei_069.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18831/projeto_de_lei_070.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18828/projeto_de_lei_072.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18926/projeto_de_lei_098.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19056/plo_121_-_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19161/plo_133-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19194/plo_134_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19232/plo_141-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19590/plo_171_-_2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18479/requerimento_016.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18608/requerimento_031.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19100/requerimento_078.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19101/requerimento_079.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19143/requerimento_085.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19238/requerimento_94-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19241/requerimento_97-2025_0.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19252/requerimento_de_urgencia_especial_0.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18244/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18282/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18283/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18284/indicacao_029.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18286/indicacao_030.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18287/indicacao_031.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18383/indicacao_091.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18410/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18477/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18492/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18495/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18496/indicacao_183.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18497/indicacao_184.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18525/indicacao_206.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18530/indicacao_211.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18549/indicacao_228.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18591/indicacao_cobertura_da_quadra_escola_moyses_godinho_campo_verde.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18636/servicos_de_motoniveladora_e_cascalhamento_na_estrada_da_capelinha_proximo_ao_acesso_do_condominio_big_valley_situada_no_bairro_dos_grilos.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18673/indicacao_314.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18680/indicacao_319.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18702/indicacao_336.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18770/indicacao_384.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18852/indicacao_447.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18875/indicacao_458.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18877/indicacao_464.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18898/indicacao_477.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19061/indicacao_565.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19083/indicacao_579.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19107/indicacao_589.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19157/indicacao_626_-_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19166/indicacao_632_-_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19170/indicacao_636_-_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19228/indicacao_679.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19576/indicacao_745_-_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19578/indicacao_747_-_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19598/indicacao_759_-_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19603/indicacao_764_-_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19604/indicacao_765_-_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19608/indicacao_767_-_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19609/indicacao_768_-_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19612/indicacao_769_-_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19613/indicacao_770_-_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19614/indicacao_771_-_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19636/indicacao_782_-_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19637/indicacao_783_-_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19638/indicacao_784_-_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19641/indicacao_787.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19255/mocao_de_aplauso_no_28_-_2025_0.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19545/mocao_30_-_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19583/mocao_de_apoio_no_32_-_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18715/projeto_de_lei_complementar_061.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18832/projeto_de_lei_complementar_071.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19072/plc_123_-_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19231/plc_140_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19296/plc_149_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19568/plc_164_-_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18271/projeto_de_lei_006.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18357/projeto_de_lei_012.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18358/projeto_de_lei_013_.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18360/projeto_de_lei_015.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18361/projeto_de_lei_016.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18366/projeto_de_lei_021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18585/projeto_de_lei_048.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18607/projeto_de_lei_050.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18707/projeto_de_lei_59.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18803/projeto_de_lei_67.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18830/projeto_de_lei_069.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18831/projeto_de_lei_070.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18828/plo_72_-_2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18926/projeto_de_lei_098.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19056/plo_121_-_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19161/plo_133-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19194/plo_134_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19232/plo_141-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19590/plo_171_-_2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18479/requerimento_016.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18608/requerimento_031.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19100/requerimento_078.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19101/requerimento_079.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19143/requerimento_085.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19238/requerimento_94-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19241/requerimento_97-2025_0.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19252/requerimento_de_urgencia_especial_0.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="210.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">