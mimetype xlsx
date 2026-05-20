--- v0 (2026-02-05)
+++ v1 (2026-05-20)
@@ -54,580 +54,580 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>18580</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Abel do Cupim</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18580/camara_municipal_da_estancia.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18580/camara_municipal_da_estancia.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando denominação de Travessa Ididio Vieira Cordeiro, bairro Cupim</t>
   </si>
   <si>
     <t>18934</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>Diltão</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18934/indicacao_487.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18934/indicacao_487.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a denominação da Escola Municipal do Morro Grande como Escola Municipal Denis Vitorio Moreira Ribeiro</t>
   </si>
   <si>
     <t>19125</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>Tiago Godinho</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19125/indicacao_rua_principe_monte_verde.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19125/indicacao_rua_principe_monte_verde.docx</t>
   </si>
   <si>
     <t>Indicação ao Chefe do Executivo Municipal solicitando a oficialização da denominação da rua Príncipe de Monte Verde, no bairro Cupim.</t>
   </si>
   <si>
     <t>19130</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19130/indicacao_608.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19130/indicacao_608.pdf</t>
   </si>
   <si>
     <t>Indicação ao Chefe do Executivo Municipal solicitando a oficialização da denominação da rua Isaac Pereira dos Santos, no bairro Rio de Una de cima.</t>
   </si>
   <si>
     <t>19216</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>Dr. Rodrigo Lima</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19216/indicacao_668.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19216/indicacao_668.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito municipal solicitando a denominação de uma rua do bairro Verava como "Raimundo Pires de Albuquerque".</t>
   </si>
   <si>
     <t>19218</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19218/indicacao_670.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19218/indicacao_670.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a nomeação de rua no Bairro Gabriel, Travessa Paulo Vidal Domingues.</t>
   </si>
   <si>
     <t>19225</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19225/indicacao_677.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19225/indicacao_677.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a denominação de uma rua no Bairro Lageadinho, com o nome de "Rua Simão Coelho Ramalho".</t>
   </si>
   <si>
     <t>19226</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19226/indicacao_678.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19226/indicacao_678.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a denominação de uma rua no Bairro Lageadinho, com o nome de "Rua Carmelina Cardoso de Oliveira".</t>
   </si>
   <si>
     <t>19256</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19256/indicacao_689.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19256/indicacao_689.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando denominação da via pública localizada no Bairro Areia Vermelha com o nome de “Rua David Boni”.</t>
   </si>
   <si>
     <t>19313</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19313/indicacao_717_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19313/indicacao_717_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a denominação da rua conhecida informalmente como "Rua Quatro", no Bairro Recreio. Passando a ser oficialmente denominada como "Rua Dorival de Carvalho".</t>
   </si>
   <si>
     <t>19314</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19314/indicacao_718_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19314/indicacao_718_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a denominação de rua, com início na Estrada Municipal Benedito Domingues Vieira, como "Rua Silvia Ribeiro Soares", no Bairro Morro Grande.</t>
   </si>
   <si>
     <t>19639</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19639/indicacao_785_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19639/indicacao_785_-_2025.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando a denominação da travessa que tem início na Estrada Municipal José Dias, localizada no Bairro Rio Una de Cima, com o nome de “Travessa Aparecida Pedroso Vaz ”, com extensão de 150 metros e 3,5 metros de largura."</t>
   </si>
   <si>
     <t>18676</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Carlinhos</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18676/plo_57_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18676/plo_57_-_2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que "Dispõe sobre denominação de uma Rua Benedita Alves de Oliveira, no Bairro dos Góes e dá outras providências"</t>
   </si>
   <si>
     <t>18682</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18682/plo_58_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18682/plo_58_--_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de uma Rua Waldomiro Jayme, no Bairro dos Góes e dá outras providências"</t>
   </si>
   <si>
     <t>18722</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18722/projeto_de_lei_062.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18722/projeto_de_lei_062.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de uma Rua Vale Verde, no Bairro dos Votorantim e dá outras providências."</t>
   </si>
   <si>
     <t>18829</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Mario Pires de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18829/projeto_de_lei_068.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18829/projeto_de_lei_068.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Rua no Bairro Campo Verde".</t>
   </si>
   <si>
     <t>18881</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18881/projeto_de_lei_080.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18881/projeto_de_lei_080.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de uma Travessa no Bairro Cupim e dá outras providências."</t>
   </si>
   <si>
     <t>18882</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18882/projeto_de_lei_081.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18882/projeto_de_lei_081.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de uma Estrada no Bairro Cupim e dá outras providências."</t>
   </si>
   <si>
     <t>18893</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18893/projeto_de_lei_082.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18893/projeto_de_lei_082.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Logradouros Públicos no Condomínio Harmonia e dá outras providências.</t>
   </si>
   <si>
     <t>18948</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18948/projeto_de_lei_102.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18948/projeto_de_lei_102.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Rua no Bairro Campo Verde e dá outras providências. (Rua Ramiro Paulo Carvalho".</t>
   </si>
   <si>
     <t>18949</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18949/projeto_de_lei_103.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18949/projeto_de_lei_103.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Rua no Bairro Campo Verde e dá outras providências. (Rua Joviano Godinho)</t>
   </si>
   <si>
     <t>18950</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18950/projeto_de_lei_104.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18950/projeto_de_lei_104.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Rua no Bairro Campo Verde e dá outras providências. (Rua Família Godinho e Silva)</t>
   </si>
   <si>
     <t>18951</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18951/projeto_de_lei_105.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18951/projeto_de_lei_105.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Rua no Bairro Campo Verde e dá outras providências. (Rua Vilarino da Silva)</t>
   </si>
   <si>
     <t>18952</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18952/projeto_de_lei_106.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18952/projeto_de_lei_106.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Rua no Bairro Campo Verde e dá outras providências. (Rua José Manoel Ferreira)</t>
   </si>
   <si>
     <t>19007</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19007/projeto_de_lei_114.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19007/projeto_de_lei_114.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de rua no bairro Morro Grande e dá outras providências." (Rua Carmo Pedro Germano)</t>
   </si>
   <si>
     <t>19027</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Devanil da Ressaca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19027/projeto_de_lei_118.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19027/projeto_de_lei_118.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação da rua José Alves de Lima, no Bairro da Ressaca e dá outras providências."</t>
   </si>
   <si>
     <t>19028</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19028/plo_119_-_2025_merged.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19028/plo_119_-_2025_merged.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação da travessa Josenilda Gercina de Sobral Morais, no Bairro da Ressaca e dá outras providências."</t>
   </si>
   <si>
     <t>19133</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>Lucas do Samu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19133/plo_131_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19133/plo_131_-_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de vias públicas no Loteamento Parque Alvorada.</t>
   </si>
   <si>
     <t>19243</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Lucas Pires</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19243/plo_142_-_2025_merged_1.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19243/plo_142_-_2025_merged_1.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação de via localizada no bairro Vieirinha, no município de Ibiúna e dá outras providências.” (Rua Santa Donata)</t>
   </si>
   <si>
     <t>19249</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19249/plo_143_-_2025_merged.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19249/plo_143_-_2025_merged.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação de uma rua no bairro Sorocamirim e dá outras providências"_x000D_
 (Rua Benedito Rodrigues de Góes)</t>
   </si>
   <si>
     <t>19294</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19294/plo_147_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19294/plo_147_-_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de uma Estrada no Bairro do Verava, e dá outras providências." (Estrada Municipal Iuquim Elias Filho)</t>
   </si>
   <si>
     <t>19315</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19315/plo_150_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19315/plo_150_-_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre denominação da rua Raimundo Pires de Albuquerque, no Bairro Verava e dá outras providências.”</t>
   </si>
   <si>
     <t>19316</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19316/plo_151_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19316/plo_151_-_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre denominação da Rua Nestor Augusto Pereira, no Bairro Paruru e dá outras providências.”</t>
   </si>
   <si>
     <t>19317</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19317/plo_152_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19317/plo_152_-_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre denominação da Rua Benedito Prestes de Oliveira, no Bairro dos Prestes, e dá outras providências."</t>
   </si>
   <si>
     <t>19540</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Dito Santos</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19540/plo_159_-_2025_merged.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19540/plo_159_-_2025_merged.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Denominação de uma Rua BENEDITO VIEIRA DA SILVA, localizada no Bairro do Rio de Una de Cima   no Município de Ibiúna e dá outras providências."</t>
   </si>
   <si>
     <t>19589</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19589/plo_170_-_2025_merged.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19589/plo_170_-_2025_merged.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação da Travessa Pedro Rodrigues da Silva, no Bairro da Ressaca e dá outras providências."</t>
   </si>
   <si>
     <t>19615</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19615/plo_176_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19615/plo_176_-_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação de uma Rua Cruzeiro do Sul e dá outras providências."</t>
   </si>
   <si>
     <t>19653</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19653/plo_-_188_-_2025_merged_compressed.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19653/plo_-_188_-_2025_merged_compressed.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de logradouros públicos no Bairro Rio de Una de Baixo, altera redação da Lei nº 841, de 12 de junho de 2003, e dá outras providências." (rua Jacutinga; rua Sabiá-Laranjeira; rua Macuco; rua Perdizes; rua Jacanã)</t>
   </si>
   <si>
     <t>19654</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19654/plo_189_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19654/plo_189_-_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação de duas vias públicas no Município de Ibiúna e dá outras providências." (Travessa Jayro de Almeida Lima; Rua Catarina de Almeida Lima Albertim)</t>
   </si>
   <si>
     <t>19658</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19658/plo_190_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19658/plo_190_-_2025.pdf</t>
   </si>
   <si>
     <t>“Denomina ‘Rua Irene Coelho Ramalho’ determinada via pública do Município de Ibiúna, e dá outras providências.”</t>
   </si>
   <si>
     <t>19669</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19669/projeto_de_lei_2025_de_denominacao_da_travessa_jose_rodrigues_da_silva.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19669/plo_191_-_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação da Travessa José Rodrigues da Silva, no Bairro da Ressaca e dá outras providências."</t>
   </si>
   <si>
     <t>19670</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19670/projeto_de_lei_2025_de_denominacao_da_travessa_lazaro_rolim_de_freitas.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19670/plo_192_-_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação da Travessa Lázaro Rolim de Freitas, próximo à Rodovia Bunjiro Nakao e dá outras providências."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -934,68 +934,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18580/camara_municipal_da_estancia.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18934/indicacao_487.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19125/indicacao_rua_principe_monte_verde.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19130/indicacao_608.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19216/indicacao_668.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19218/indicacao_670.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19225/indicacao_677.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19226/indicacao_678.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19256/indicacao_689.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19313/indicacao_717_-_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19314/indicacao_718_-_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19639/indicacao_785_-_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18676/plo_57_-_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18682/plo_58_-_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18722/projeto_de_lei_062.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18829/projeto_de_lei_068.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18881/projeto_de_lei_080.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18882/projeto_de_lei_081.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18893/projeto_de_lei_082.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18948/projeto_de_lei_102.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18949/projeto_de_lei_103.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18950/projeto_de_lei_104.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18951/projeto_de_lei_105.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18952/projeto_de_lei_106.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19007/projeto_de_lei_114.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19027/projeto_de_lei_118.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19028/plo_119_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19133/plo_131_-_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19243/plo_142_-_2025_merged_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19249/plo_143_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19294/plo_147_-_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19315/plo_150_-_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19316/plo_151_-_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19317/plo_152_-_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19540/plo_159_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19589/plo_170_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19615/plo_176_-_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19653/plo_-_188_-_2025_merged_compressed.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19654/plo_189_-_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19658/plo_190_-_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19669/projeto_de_lei_2025_de_denominacao_da_travessa_jose_rodrigues_da_silva.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19670/projeto_de_lei_2025_de_denominacao_da_travessa_lazaro_rolim_de_freitas.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18580/camara_municipal_da_estancia.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18934/indicacao_487.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19125/indicacao_rua_principe_monte_verde.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19130/indicacao_608.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19216/indicacao_668.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19218/indicacao_670.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19225/indicacao_677.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19226/indicacao_678.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19256/indicacao_689.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19313/indicacao_717_-_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19314/indicacao_718_-_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19639/indicacao_785_-_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18676/plo_57_-_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18682/plo_58_--_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18722/projeto_de_lei_062.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18829/projeto_de_lei_068.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18881/projeto_de_lei_080.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18882/projeto_de_lei_081.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18893/projeto_de_lei_082.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18948/projeto_de_lei_102.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18949/projeto_de_lei_103.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18950/projeto_de_lei_104.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18951/projeto_de_lei_105.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18952/projeto_de_lei_106.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19007/projeto_de_lei_114.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19027/projeto_de_lei_118.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19028/plo_119_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19133/plo_131_-_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19243/plo_142_-_2025_merged_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19249/plo_143_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19294/plo_147_-_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19315/plo_150_-_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19316/plo_151_-_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19317/plo_152_-_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19540/plo_159_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19589/plo_170_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19615/plo_176_-_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19653/plo_-_188_-_2025_merged_compressed.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19654/plo_189_-_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19658/plo_190_-_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19669/plo_191_-_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19670/plo_192_-_2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="144.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="108.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="232.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>