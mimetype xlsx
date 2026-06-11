--- v0 (2026-02-05)
+++ v1 (2026-06-11)
@@ -54,318 +54,318 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>18299</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Francine Bello</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18299/indicacao_042.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18299/indicacao_042.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando reabertura do cadastro para uso da piscina do Centro Olímpico</t>
   </si>
   <si>
     <t>18341</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Lucas Pires</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18341/indicacao_072.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18341/indicacao_072.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a revitalização da quadra de Basquete 3x3, localizada na Área de Lazer II</t>
   </si>
   <si>
     <t>18342</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18342/indicacao_073.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18342/indicacao_073.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a manutenção da “pista de caminhada”</t>
   </si>
   <si>
     <t>18348</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18348/indicacao_079.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18348/indicacao_079.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de manutenção na Quadra de futebol de areia existente na Área de Lazer II</t>
   </si>
   <si>
     <t>18385</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Dito Santos</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18385/indicacao_093.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18385/indicacao_093.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando instalação de novos alambrados, e reforma do vestiário do Campo de futebol do Bairro Areia Vermelha</t>
   </si>
   <si>
     <t>18469</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18469/indicacao_170.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18469/indicacao_170.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a finalização do Campo, Bairro Recanto Primavera</t>
   </si>
   <si>
     <t>18491</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>Dr. Rodrigo Moraes</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18491/indicacao_178.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18491/indicacao_178.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando instalação de alambrado em volta do campo de futebol do bairro Areia Vermelha</t>
   </si>
   <si>
     <t>18534</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>Diltão</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18534/indicacao_215.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18534/indicacao_215.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a construção de um vestiário e alambrado em volta do campo no bairro dos Gatos</t>
   </si>
   <si>
     <t>18627</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18627/manutencao_do_ginasio_do_bairro_gabriel_.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18627/manutencao_do_ginasio_do_bairro_gabriel_.doc</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a manutenção do Ginásio de Esportes do Bairro Gabriel</t>
   </si>
   <si>
     <t>18656</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18656/indicacao_299.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18656/indicacao_299.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando reforma do Ginásio Municipal do Bairro Gabriel</t>
   </si>
   <si>
     <t>18772</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18772/indicacao_386.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18772/indicacao_386.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção do Estádio Municipal</t>
   </si>
   <si>
     <t>18838</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>Abel do Cupim</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18838/indicacao_435.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18838/indicacao_435.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção do Ginásio Municipal</t>
   </si>
   <si>
     <t>19019</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19019/indicacao_537.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19019/indicacao_537.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção do Ginásio do Centro Olímpico</t>
   </si>
   <si>
     <t>19104</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19104/indicacao_586.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19104/indicacao_586.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a criação de campo de futebol no Bairro do Lageadinho.</t>
   </si>
   <si>
     <t>19106</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19106/indicacao_588.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19106/indicacao_588.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a criação de um ginásio esportivo no bairro do Lageadinho.</t>
   </si>
   <si>
     <t>19166</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19166/indicacao_632_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19166/indicacao_632_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a troca do portão, além da devida reforma da quadra poliesportiva, da escola do bairro Rio de Una de Cima.</t>
   </si>
   <si>
     <t>19228</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>Tiago Godinho</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19228/indicacao_679.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19228/indicacao_679.pdf</t>
   </si>
   <si>
     <t>Indicação ao Chefe do Poder Executivo para que sejam realizados os estudos necessários visando à instalação de um campo de futebol entre os bairros Silvério e Lageadinho.</t>
   </si>
   <si>
     <t>19563</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19563/indicacao_739_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19563/indicacao_739_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando reforma do alambrado do campo de futebol no Bairro Areia Vermelha</t>
   </si>
   <si>
     <t>19634</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19634/indicacao_780_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19634/indicacao_780_-_2025.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando a compra de materiais e equipamentos para as oficinas de lutas no Bairro do Gabriel, Bairro dos Gatos e outros bairros."</t>
   </si>
   <si>
     <t>19640</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19640/indicacao_construcao_de_parque_centro_olimpico.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19640/indicacao_786.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando a construção de um playground/parquinho infantil no Centro Olímpico."</t>
   </si>
   <si>
     <t>19304</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19304/requerimento_115_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19304/requerimento_115_-_2025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre as condições de manutenção, conservação e segurança das instalações elétricas do Centro Olímpico Municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -672,68 +672,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18299/indicacao_042.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18341/indicacao_072.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18342/indicacao_073.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18348/indicacao_079.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18385/indicacao_093.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18469/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18491/indicacao_178.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18534/indicacao_215.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18627/manutencao_do_ginasio_do_bairro_gabriel_.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18656/indicacao_299.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18772/indicacao_386.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18838/indicacao_435.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19019/indicacao_537.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19104/indicacao_586.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19106/indicacao_588.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19166/indicacao_632_-_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19228/indicacao_679.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19563/indicacao_739_-_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19634/indicacao_780_-_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19640/indicacao_construcao_de_parque_centro_olimpico.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19304/requerimento_115_-_2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18299/indicacao_042.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18341/indicacao_072.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18342/indicacao_073.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18348/indicacao_079.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18385/indicacao_093.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18469/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18491/indicacao_178.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18534/indicacao_215.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18627/manutencao_do_ginasio_do_bairro_gabriel_.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18656/indicacao_299.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18772/indicacao_386.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18838/indicacao_435.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19019/indicacao_537.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19104/indicacao_586.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19106/indicacao_588.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19166/indicacao_632_-_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19228/indicacao_679.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19563/indicacao_739_-_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19634/indicacao_780_-_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19640/indicacao_786.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19304/requerimento_115_-_2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="120.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="160.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>