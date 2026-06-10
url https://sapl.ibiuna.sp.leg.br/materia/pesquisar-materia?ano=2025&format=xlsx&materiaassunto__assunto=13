--- v0 (2026-02-04)
+++ v1 (2026-06-10)
@@ -54,4471 +54,4471 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>18249</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Francine Bello</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18249/indicacao_004.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18249/indicacao_004.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento em vários pontos do Pomar Yuri II</t>
   </si>
   <si>
     <t>18252</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Abel do Cupim</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18252/indicacao_006.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18252/indicacao_006.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento no Bairro Rio de Una de Cima</t>
   </si>
   <si>
     <t>18253</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18253/indicacao_007.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18253/indicacao_007.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento no bairro Murundu</t>
   </si>
   <si>
     <t>18254</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18254/indicacao_008.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18254/indicacao_008.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento no bairro Campo Verde</t>
   </si>
   <si>
     <t>18256</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18256/indicacao_010.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18256/indicacao_010.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento no bairro Godinhos</t>
   </si>
   <si>
     <t>18259</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18259/indicacao_013.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18259/indicacao_013.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a limpeza do acostamento na estrada bairro Cachoeira</t>
   </si>
   <si>
     <t>18260</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18260/indicacao_014.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18260/indicacao_014.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a limpeza do acostamento na estrada do bairro  Gabriel</t>
   </si>
   <si>
     <t>18261</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18261/indicacao_015.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18261/indicacao_015.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a limpeza do acostamento na Rodovia Tancredo Neves sentido bairro Murundu</t>
   </si>
   <si>
     <t>18262</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18262/indicacao_016.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18262/indicacao_016.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a limpeza do acostamento na Rodovia Julio Dal Fabro sentido Vargem do Salto</t>
   </si>
   <si>
     <t>18263</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18263/indicacao_017.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18263/indicacao_017.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento no bairro Verava</t>
   </si>
   <si>
     <t>18264</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18264/indicacao_018.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18264/indicacao_018.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento no bairro Areia Vermelha</t>
   </si>
   <si>
     <t>18275</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18275/indicacao_021.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18275/indicacao_021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento na Rua Andorinha 177, bairro Figueira.</t>
   </si>
   <si>
     <t>18276</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18276/indicacao_022.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18276/indicacao_022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de pavimentação e sistema de esgoto na Rua Brás Pereira da Silva, Bairro Regi</t>
   </si>
   <si>
     <t>18277</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18277/indicacao_023.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18277/indicacao_023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento na travessa da estrada da Seicho-no-ie, bairro Gemima</t>
   </si>
   <si>
     <t>18278</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18278/indicacao_024.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18278/indicacao_024.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando calçada na Rua José Pedro Ferracini, bairro Curral</t>
   </si>
   <si>
     <t>18280</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Valnei Galvão</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18280/indicacao_025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18280/indicacao_025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a continuidade da pavimentação asfáltica no bairro do Lageado.</t>
   </si>
   <si>
     <t>18281</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18281/indicacao_026.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18281/indicacao_026.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a continuidade da pavimentação asfáltica na Rua Oséas Cordeiro de Medelo, bairro Vargem do Salto.</t>
   </si>
   <si>
     <t>18289</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Carlinhos</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18289/indicacao_032.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18289/indicacao_032.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de tapa-buraco na estrada Rodovia Vicinal Tancredo Neves, bairro Piaí</t>
   </si>
   <si>
     <t>18290</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18290/indicacao_033.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18290/indicacao_033.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de melhorias na Rua Magali Ramos de Freitas, no bairro do Rosarial</t>
   </si>
   <si>
     <t>18291</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18291/indicacao_034.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18291/indicacao_034.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando uma lombada no km 18 da Rodovia Tancredo Neves, em frente ao mercado Xavier bairro Murundu</t>
   </si>
   <si>
     <t>18292</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18292/indicacao_035.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18292/indicacao_035.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando uma lombada no km 17,5 da Rodovia Tancredo Neves, próximo ao Aoyama, bairro Murundu</t>
   </si>
   <si>
     <t>18294</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18294/indicacao_037.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18294/indicacao_037.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando lombada no Bairro Dois Córregos</t>
   </si>
   <si>
     <t>18297</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18297/indicacao_040.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18297/indicacao_040.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento na rua Moacir Lima da Silva, bairro Cachoeira</t>
   </si>
   <si>
     <t>18298</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18298/indicacao_041.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18298/indicacao_041.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando ponto de ônibus na Rodovia Ibiúna x Mairinque, Bairro Dois Córregos</t>
   </si>
   <si>
     <t>18301</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18301/indicacao_044.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18301/indicacao_044.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento no Bairro Recreio</t>
   </si>
   <si>
     <t>18302</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18302/indicacao_045.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18302/indicacao_045.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento nas estradas dos bairros Tavares e Feital</t>
   </si>
   <si>
     <t>18306</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18306/indicacao_048.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18306/indicacao_048.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando lombadas e lâmpadas na Rua Juca Rolim, bairro Rio de Una de Baixo/Rosarial</t>
   </si>
   <si>
     <t>18307</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18307/indicacao_049.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18307/indicacao_049.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento na estrada municipal Francisco Cordeiro Soares, bairro Rio de Una de Cima.</t>
   </si>
   <si>
     <t>18308</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18308/indicacao_050.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18308/indicacao_050.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando novo ponto de ônibus em frente a Cachoeira, bairro Vargem do Salto.</t>
   </si>
   <si>
     <t>18309</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18309/indicacao_051.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18309/indicacao_051.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando melhorias na Travessa Mauro Reikiti Baba, no Distrito do Paruru.</t>
   </si>
   <si>
     <t>18310</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18310/indicacao_052.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18310/indicacao_052.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de melhoria nas ruas do bairro Votorantim.</t>
   </si>
   <si>
     <t>18311</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18311/indicacao_053.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18311/indicacao_053.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de melhorias na Rua Brasília, bairro dos Paes</t>
   </si>
   <si>
     <t>18312</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18312/indicacao_054.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18312/indicacao_054.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento na Rua Rafael Nunes de Oliveira, bairro Cachoeira.</t>
   </si>
   <si>
     <t>18314</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18314/indicacao_056.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18314/indicacao_056.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento na estrada que liga o bairro do Gabriel até o Lageadinho e na Estrada Sérgio Mota</t>
   </si>
   <si>
     <t>18315</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18315/indicacao_057.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18315/indicacao_057.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento na Rua Helena Maria de Jesus, bairro Votorantim</t>
   </si>
   <si>
     <t>18316</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18316/indicacao_058.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18316/indicacao_058.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora, cascalhamento e tapa-buracos na estrada que liga o bairro do Puris ao bairro do Lageadinho.</t>
   </si>
   <si>
     <t>18317</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18317/indicacao_059.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18317/indicacao_059.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento nas estradas do bairro dos Cláudios, Itaguapeva e Campestre</t>
   </si>
   <si>
     <t>18322</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18322/indicacao_064.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18322/indicacao_064.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de melhoria na estrada do que liga a bairro do Regi até o bairro do Recanto Primavera.</t>
   </si>
   <si>
     <t>18334</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Lucas Pires</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18334/indicacao_065.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18334/indicacao_065.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando lombada na altura do Km 72 da Rodovia Bunjiro Nakao</t>
   </si>
   <si>
     <t>18336</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18336/indicacao_067.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18336/indicacao_067.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de roçagem às beiras da estrada Ibiúna / Mairinque.</t>
   </si>
   <si>
     <t>18340</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18340/indicacao_071.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18340/indicacao_071.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de “tapa buraco” em 3 vias no centro da cidade (Rua Ozório Aires, Joaquim Inácio Rodrigues e Francisco de Barros).</t>
   </si>
   <si>
     <t>18343</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18343/indicacao_074.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18343/indicacao_074.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando sinalização nas lombadas existentes na Rodovia Júlio Dal Fabbro.</t>
   </si>
   <si>
     <t>18344</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18344/indicacao_075.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18344/indicacao_075.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção da estrada do Clube de Campo, bairro Cachoeira</t>
   </si>
   <si>
     <t>18347</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18347/indicacao_078.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18347/indicacao_078.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a instalação de uma faixa de conversão central na Rodovia Bunjiro Nakao, quilômetro 72,3 – Bairro Rio Una.</t>
   </si>
   <si>
     <t>18351</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18351/indicacao_082.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18351/indicacao_082.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção na Rua Carrossel, no bairro Recreio</t>
   </si>
   <si>
     <t>18352</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18352/indicacao_083.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18352/indicacao_083.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de “tapa buraco” nas ruas Amazonas e Goiás.</t>
   </si>
   <si>
     <t>18376</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18376/indicacao_084.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18376/indicacao_084.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento na Rua principal do Recanto da Cachoeira, Bairro Cachoeira</t>
   </si>
   <si>
     <t>18377</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18377/indicacao_085.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18377/indicacao_085.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento, e reparo na canalização de água na Rua João Pessoa, bairro Verava.</t>
   </si>
   <si>
     <t>18378</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18378/indicacao_086.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18378/indicacao_086.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento, e colocação de tubos para canalizar a água na rua dos Machados, bairro Domingues.</t>
   </si>
   <si>
     <t>18379</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Dito Santos</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18379/indicacao_087.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18379/indicacao_087.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de infraestrutura na Travessa Justino Antônio Garcia, Bairro Gabriel</t>
   </si>
   <si>
     <t>18380</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18380/indicacao_088.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18380/indicacao_088.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando melhorias na Estrada do Sorocabuçu, no Bairro Gabriel</t>
   </si>
   <si>
     <t>18382</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18382/indicacao_090.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18382/indicacao_090.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motonivelamento, cascalhamento, limpeza das laterais e manutenção constante das estradas, ruas e travessas nos bairros Rio de Una de Cima, Areia Vermelha, Godinhos e Dias, localizados no Município de Ibiúna/SP.</t>
   </si>
   <si>
     <t>18397</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Devanil da Ressaca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18397/indicacao_098.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18397/indicacao_098.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de Tapa Buraco no Bairro Verava</t>
   </si>
   <si>
     <t>18398</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18398/indicacao_099.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18398/indicacao_099.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de Tapa Buracos no Bairro Piaí</t>
   </si>
   <si>
     <t>18399</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18399/indicacao_100.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18399/indicacao_100.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando maquinas patrol e caminhões de pedra no Bairro Campo Verde</t>
   </si>
   <si>
     <t>18400</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18400/indicacao_101.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18400/indicacao_101.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando máquina patrol e caminhões de pedra no Bairro Cocais</t>
   </si>
   <si>
     <t>18402</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18402/indicacao_103.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18402/indicacao_103.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando máquina patrol e caminhões de pedra no Bairro Ressaca</t>
   </si>
   <si>
     <t>18403</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18403/indicacao_104.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18403/indicacao_104.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando máquina patrol e caminhões de pedra no Bairro Rosarial</t>
   </si>
   <si>
     <t>18404</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18404/indicacao_105.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18404/indicacao_105.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando máquina patrol e caminhões de pedra no Bairro Verava</t>
   </si>
   <si>
     <t>18405</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18405/indicacao_106.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18405/indicacao_106.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de melhorias na Avenida Maria La Farina Milani.</t>
   </si>
   <si>
     <t>18406</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18406/indicacao_107.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18406/indicacao_107.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de melhorias e limpeza de bueiros na Rua Henrique Dias, no bairro do Jemima.</t>
   </si>
   <si>
     <t>18407</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18407/indicacao_108.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18407/indicacao_108.pdf</t>
   </si>
   <si>
     <t>realização com urgência a pavimentação asfáltica  na bairro Lageado</t>
   </si>
   <si>
     <t>18408</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18408/indicacao_109.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18408/indicacao_109.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora, cascalhamento e iluminação na Rua Dois, Rodovia Tancredo Neves km 8,5, bairro Feital.</t>
   </si>
   <si>
     <t>18409</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18409/indicacao_110.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18409/indicacao_110.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento na Estrada Municipal Benedito Domingues Vieira, bairro Morro Grande.</t>
   </si>
   <si>
     <t>18412</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18412/indicacao_113.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18412/indicacao_113.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando melhorias na estrada Municipal do Silvério, próximo a Chácara da Vovó Cecilia</t>
   </si>
   <si>
     <t>18414</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18414/indicacao_115.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18414/indicacao_115.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de roçagem e limpeza junto ao conjunto habitacional Santa Lúcia.</t>
   </si>
   <si>
     <t>18429</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18429/indicacao_130.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18429/indicacao_130.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e pedra nas estradas do Bairro do Lageadinho</t>
   </si>
   <si>
     <t>18430</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18430/indicacao_131.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18430/indicacao_131.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e pedra nas estradas do Bairro Puris e na estrada que liga o Bairro Gabriel ao Bairro Lageadinho</t>
   </si>
   <si>
     <t>18431</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18431/indicacao_132.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18431/indicacao_132.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e pedra nas estradas do Bairro Gabriel</t>
   </si>
   <si>
     <t>18432</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18432/indicacao_133.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18432/indicacao_133.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e pedra nas estradas do Bairro Paiol Grande</t>
   </si>
   <si>
     <t>18433</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18433/indicacao_134.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18433/indicacao_134.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e pedra nas estradas do Bairro Tavares</t>
   </si>
   <si>
     <t>18461</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18461/indicacao_162.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18461/indicacao_162.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento na Vicinal Ernesto Pires de Oliveira, bairro Verava</t>
   </si>
   <si>
     <t>18464</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18464/indicacao_165.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18464/indicacao_165.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento na Rua Juquitiba, Bairro Recanto Primavera</t>
   </si>
   <si>
     <t>18465</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18465/indicacao_166.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18465/indicacao_166.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento na Rua Amaro Gabriel Vieira, Bairro Cupim</t>
   </si>
   <si>
     <t>18466</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18466/indicacao_167.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18466/indicacao_167.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de limpeza, motoniveladora e cascalhamento na Vicinal/Ibiúna Mairinque</t>
   </si>
   <si>
     <t>18467</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18467/indicacao_168.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18467/indicacao_168.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento nas Ruas Quiosque, Gangorra e Barcos, bairro Recreio</t>
   </si>
   <si>
     <t>18468</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18468/indicacao_169.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18468/indicacao_169.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de tapa-buracos na estrada Municipal Armindo Setti</t>
   </si>
   <si>
     <t>18474</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18474/indicacao_172.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18474/indicacao_172.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento na Rua Velejar, Bairro Recreio</t>
   </si>
   <si>
     <t>18476</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18476/indicacao_173.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18476/indicacao_173.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento no Bairro Paes</t>
   </si>
   <si>
     <t>18489</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18489/indicacao_176.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18489/indicacao_176.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento na Rua Seis, Estrada Municipal da Cachoeira, km 4</t>
   </si>
   <si>
     <t>18490</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18490/indicacao_177.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18490/indicacao_177.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de tapa buraco na Estrada Municipal Armindo Setti, bairro Recreio, e motoniveladora e cascalhamento no acesso ao bairro Gatos.</t>
   </si>
   <si>
     <t>18498</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18498/indicacao_185.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18498/indicacao_185.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços motoniveladora e cascalhamento na estrada municipal, bairro Vieirinha.</t>
   </si>
   <si>
     <t>18499</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18499/indicacao_186.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18499/indicacao_186.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando lombada na estrada dos Dois Córregos, próximo ao bar do Jovem.</t>
   </si>
   <si>
     <t>18502</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18502/indicacao_189.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18502/indicacao_189.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento na estrada dos Góes que vai até a Paca Voadora, e o trecho da bifurcação que liga até a estrada do Sertão.</t>
   </si>
   <si>
     <t>18503</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18503/indicacao_190.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18503/indicacao_190.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando lombada na Rodovia Tancredo Neves km 13, bairro Piaí</t>
   </si>
   <si>
     <t>18504</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18504/indicacao_191.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18504/indicacao_191.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento no bairro Regi,</t>
   </si>
   <si>
     <t>18506</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Tiago Godinho</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18506/indicacao_193.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18506/indicacao_193.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando conserto da tubulação da estrada principal do Bairro Silvério</t>
   </si>
   <si>
     <t>18517</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18517/indicacao_198.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18517/indicacao_198.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal  solicitando serviços de motoniveladora e cascalhamento na Rua Cananeia, próxima à Rodovia Bunjiro Nakao</t>
   </si>
   <si>
     <t>18518</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18518/indicacao_199.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18518/indicacao_199.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de Tapa Buraco na Travessa Izildinha, Bairro Paiol Pequeno</t>
   </si>
   <si>
     <t>18519</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18519/indicacao_200.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18519/indicacao_200.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento na Rua Pedro Florize, Bairro Regi</t>
   </si>
   <si>
     <t>18520</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18520/indicacao_201.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18520/indicacao_201.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento antes da escola no bairro Cachoeira</t>
   </si>
   <si>
     <t>18521</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18521/indicacao_202.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18521/indicacao_202.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de Tapa Buraco no bairro Piai</t>
   </si>
   <si>
     <t>18522</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18522/indicacao_203.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18522/indicacao_203.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de Tapa Buraco na Rua Lazara Maria da Conceição, bairro Centro</t>
   </si>
   <si>
     <t>18523</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18523/indicacao_204.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18523/indicacao_204.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando limpeza e capina no Parque Ibiúna Garden.</t>
   </si>
   <si>
     <t>18524</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18524/indicacao_205.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18524/indicacao_205.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento e bicos de luz  no bairro Lageado</t>
   </si>
   <si>
     <t>18527</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18527/indicacao_208.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18527/indicacao_208.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de Motoniveladora e Cascalhamento e implantação de bicos de luz na Rua Regina de Lourdes Nunes, bairro Sorocamirim</t>
   </si>
   <si>
     <t>18528</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18528/indicacao_209.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18528/indicacao_209.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de Motoniveladora e Cascalhamento no bairro dos Prestes</t>
   </si>
   <si>
     <t>18529</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18529/indicacao_210.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18529/indicacao_210.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de Motoniveladora e Cascalhamento na Estrada Fazenda Velha, bairro Verava</t>
   </si>
   <si>
     <t>18531</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18531/indicacao_212.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18531/indicacao_212.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de Tapa Buraco na Rua Andorinha, bairro Figueira</t>
   </si>
   <si>
     <t>18532</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18532/indicacao_213.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18532/indicacao_213.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de Tapa Buraco e pavimentação no Bairro Lageado</t>
   </si>
   <si>
     <t>18533</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18533/indicacao_214.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18533/indicacao_214.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de Tapa Buraco na Estrada José Dias Vieira, Bairro Rio de Una de Cima</t>
   </si>
   <si>
     <t>18535</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18535/indicacao_216.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18535/indicacao_216.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de Tapa Buracos no Bairro Colégio</t>
   </si>
   <si>
     <t>18540</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>Lucas do Samu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18540/indicacao_220.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18540/indicacao_220.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de manutenção na Rua Rafael Nunes de Oliveira, bairro Cachoeira.</t>
   </si>
   <si>
     <t>18542</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18542/indicacao_222.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18542/indicacao_222.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de Tapa Buraco nas ruas Amazonas, Alagoas no Centro e Rua Projetada 4 no bairro Laval 2.</t>
   </si>
   <si>
     <t>18543</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18543/indicacao_08-_estrada_aguassai.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18543/indicacao_08-_estrada_aguassai.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de manutenção na Estrada Aguassai, bairro Sorocamirim.</t>
   </si>
   <si>
     <t>18544</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18544/indicacao_11-_lombadas_jemima.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18544/indicacao_11-_lombadas_jemima.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando instalação de lombadas na estrada Francisco Vieira Gonçalves,  bairro Jemima.</t>
   </si>
   <si>
     <t>18545</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18545/indicacao_09-_estrada_braz_pereira.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18545/indicacao_09-_estrada_braz_pereira.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de manutenção na Estrada Braz Pereira.</t>
   </si>
   <si>
     <t>18546</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18546/indicacao_10-_lombadas_rosarial_e_marginal.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18546/indicacao_10-_lombadas_rosarial_e_marginal.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando instalação de lombadas no bairro Rosarial.</t>
   </si>
   <si>
     <t>18552</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>Charles Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18552/indicacao_rua_francelino_pedroso.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18552/indicacao_rua_francelino_pedroso.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando benfeitorias na rua Francelino Pedroso, bairro Campo Verde.</t>
   </si>
   <si>
     <t>18554</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18554/9.indicacao_rua_andressa_godinho.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18554/9.indicacao_rua_andressa_godinho.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando benfeitorias na Rua Andressa Godinho, bairro Campo Verde</t>
   </si>
   <si>
     <t>18556</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18556/10._indicacao_rua_andromeda.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18556/10._indicacao_rua_andromeda.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando benfeitorias na Rua Andromeda, bairro Campo Verde</t>
   </si>
   <si>
     <t>18557</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18557/11.indicacao_rua_angatuba.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18557/11.indicacao_rua_angatuba.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando benfeitorias na Alameda  Angatuba, bairro Campo Verde</t>
   </si>
   <si>
     <t>18558</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18558/12.indicacao_rua_caminho_das_aguas.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18558/12.indicacao_rua_caminho_das_aguas.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando benfeitorias na Rua Caminho das Agua, bairro Campo Verde</t>
   </si>
   <si>
     <t>18559</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18559/13.indicacao_rua_do_ressaca.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18559/13.indicacao_rua_do_ressaca.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando benfeitorias na Rua Carlos Sumida, bairro Campo Verde</t>
   </si>
   <si>
     <t>18560</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18560/14.indicacao_rua_familia_justo_e_silva..docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18560/14.indicacao_rua_familia_justo_e_silva..docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando benfeitorias na Rua Familia Justo e Silva, bairro Campo Verde</t>
   </si>
   <si>
     <t>18561</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18561/15.indicacao_rua_familia_roseni_vieira.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18561/15.indicacao_rua_familia_roseni_vieira.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando benfeitorias na Rua Roseni Vieira, bairro Campo Verde</t>
   </si>
   <si>
     <t>18565</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18565/16.indicacao_rua_familia_sumida.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18565/16.indicacao_rua_familia_sumida.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando benfeitorias na Rua Familia Sumida, bairro Campo Verde</t>
   </si>
   <si>
     <t>18566</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18566/17.indicacao_rua_geraldo_rodrigues.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18566/17.indicacao_rua_geraldo_rodrigues.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando benfeitorias na Rua  Gerado Rodrigues, bairro Campo Verde</t>
   </si>
   <si>
     <t>18568</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18568/21.indicacao_rua_tome_kawakami.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18568/21.indicacao_rua_tome_kawakami.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando benfeitorias na Rua Tomi  Kawakami, bairro Campo Verde</t>
   </si>
   <si>
     <t>18569</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18569/23.indicacaosebastiao_godinho.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18569/23.indicacaosebastiao_godinho.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando benfeitorias na Rua Sebastião Godinho, bairro Campo Verde</t>
   </si>
   <si>
     <t>18570</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18570/19.indicacao_rua_joao_vieira_camaargo.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18570/19.indicacao_rua_joao_vieira_camaargo.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando benfeitorias na Rua João Vieira Camargo, bairro Campo Verde</t>
   </si>
   <si>
     <t>18571</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18571/22.indicacao_trav._canarinho.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18571/22.indicacao_trav._canarinho.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando benfeitorias na Travessa Canarinho,  bairro Campo Verde</t>
   </si>
   <si>
     <t>18572</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18572/20.indicacao_rua_s._paulo.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18572/20.indicacao_rua_s._paulo.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando benfeitorias na Alameda  São Paulo,  bairro Campo Verde</t>
   </si>
   <si>
     <t>18573</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18573/indicacao_est._principal_conserv._dessassor.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18573/indicacao_est._principal_conserv._dessassor.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando benfeitorias na Estrada Vicinal do Campo Verde  (estrada principal),  bairro Campo Verde</t>
   </si>
   <si>
     <t>18574</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18574/indicacao_estrada__2_maria_de_lurdes_silva.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18574/indicacao_estrada__2_maria_de_lurdes_silva.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando benfeitorias na  Rua Maria de Lurdes Silva,  bairro Campo Verde</t>
   </si>
   <si>
     <t>18575</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18575/indicacao_estrada_1_andre_rod._pinto.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18575/indicacao_estrada_1_andre_rod._pinto.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando benfeitorias na  Rua André Rodrigues Pinto ( Rua 1),  bairro Campo Verde</t>
   </si>
   <si>
     <t>18576</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18576/indicacao_francisco_de_assis.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18576/indicacao_francisco_de_assis.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando benfeitorias na  Alameda Francisco de Assis,  bairro Campo Verde</t>
   </si>
   <si>
     <t>18577</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18577/indicacao_rua_alipio_ferreira_pinto.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18577/indicacao_rua_alipio_ferreira_pinto.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando benfeitorias na  Rua Alipio Ferreira Pinto, bairro Campo Verde</t>
   </si>
   <si>
     <t>18578</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18578/7.indicacao_rua_almeda_s.roque.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18578/7.indicacao_rua_almeda_s.roque.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando benfeitorias na Alameda  São Roque, bairro Campo Verde</t>
   </si>
   <si>
     <t>18579</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18579/8.indicacao_rua_almeda_sorocaba.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18579/8.indicacao_rua_almeda_sorocaba.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando benfeitorias na Alameda  Sorocaba,  bairro Campo Verde</t>
   </si>
   <si>
     <t>18589</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>Dr. Rodrigo Lima</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18589/indicacao_lombada_bairro_rosarial.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18589/indicacao_lombada_bairro_rosarial.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando duas lombadas na Av. Juca Rolim, próximo à Igreja Assembleia de Deus, Bairro Rosarial</t>
   </si>
   <si>
     <t>18592</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18592/estrada_vicinal_lajeadinho.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18592/estrada_vicinal_lajeadinho.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de  motoniveladora e cascalhamento na estrada do Lageadinho, bairro Lageadinho</t>
   </si>
   <si>
     <t>18593</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18593/indicacao_16-_lombada_r._joao_mello_jr.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18593/indicacao_16-_lombada_r._joao_mello_jr.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando instalação de lombada na Av. João Benedicto de Mello Junior e fiscalização da limpeza de mato</t>
   </si>
   <si>
     <t>18595</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18595/indicacao_17-_alameda_river_side.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18595/indicacao_17-_alameda_river_side.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção na Alameda River Side, próximo à Estância Cuca Fresca</t>
   </si>
   <si>
     <t>18603</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18603/indicacao_19-_est._paiol_grande.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18603/indicacao_19-_est._paiol_grande.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de manutenção na Estrada do Paiol Grande.</t>
   </si>
   <si>
     <t>18604</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18604/indicacao_15-_lombada_cdhu_jemima.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18604/indicacao_15-_lombada_cdhu_jemima.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando instalação de lombadas no CDHU do bairro Jemima.</t>
   </si>
   <si>
     <t>18612</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18612/tapa_buraco_rodovia_julio_dal_fabro.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18612/tapa_buraco_rodovia_julio_dal_fabro.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de tapa buraco na Rodovia Júlio Dal Fabro</t>
   </si>
   <si>
     <t>18628</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18628/tapa_buraco_rua_projetada.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18628/tapa_buraco_rua_projetada.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e pavimentação na Rua Projetada,  bairro Laval.</t>
   </si>
   <si>
     <t>18629</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18629/motoniveladora__rua_velejar.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18629/motoniveladora__rua_velejar.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de Motoniveladora e Cascalhamento na Rua Velejar, Bairro Recreio.</t>
   </si>
   <si>
     <t>18630</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18630/tapa_buraco_bairro_lageadinho..docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18630/tapa_buraco_bairro_lageadinho..docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de Tapa Buraco e Pavimentação no bairro Lageadinho.</t>
   </si>
   <si>
     <t>18633</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>Dr. Rodrigo Moraes</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18633/indicacao_fechamento_valeta_rua_gabriel_monteiro_da_silva_-_rua_do_hospital.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18633/indicacao_fechamento_valeta_rua_gabriel_monteiro_da_silva_-_rua_do_hospital.doc</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção na Rua Gabriel Monteiro da Silva, próximo ao Centro de Apoio a Veículos da Saúde</t>
   </si>
   <si>
     <t>18634</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18634/indicacao_23-_estradas_pintos.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18634/indicacao_23-_estradas_pintos.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de manutenção na Estrada Sergio Mota e Estrada Manoel Clemente.</t>
   </si>
   <si>
     <t>18639</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18639/estudos_necessarios_para_realizacao_dos_servicos_de_motoniveladora_e_cascalhamento_no_bairro_rosarial..docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18639/estudos_necessarios_para_realizacao_dos_servicos_de_motoniveladora_e_cascalhamento_no_bairro_rosarial..docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de Motoniveladora e Cascalhamento, no bairro Rosarial.</t>
   </si>
   <si>
     <t>18641</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18641/indicacao_22-_rua_izildinha_paiol.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18641/indicacao_22-_rua_izildinha_paiol.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de manutenção na Travessa Izildinha Soares de Souza, bairro Paiol Pequeno.</t>
   </si>
   <si>
     <t>18645</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18645/tapa_buraco_rua_magali_ramos_de_freitas.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18645/tapa_buraco_rua_magali_ramos_de_freitas.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de Tapa Buraco na Rua Magali Ramos de Freitas, bairro Rosarial.</t>
   </si>
   <si>
     <t>18646</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18646/realizacao_dos_servicos_de_motoniveladora_e_cascalhamento_na_descida_do_rogerio_situada_no_bairro_do_rogerio.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18646/realizacao_dos_servicos_de_motoniveladora_e_cascalhamento_na_descida_do_rogerio_situada_no_bairro_do_rogerio.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de Motoniveladora e Cascalhamento na descida do Rogerio, bairro Rogerio</t>
   </si>
   <si>
     <t>18647</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18647/servicos_de_motoniveladora_e_cascalhamento_na_rua_antonio_pedro_de_camargo_situada_no_bairro_do_gabriel_e_demais_ruas..docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18647/servicos_de_motoniveladora_e_cascalhamento_na_rua_antonio_pedro_de_camargo_situada_no_bairro_do_gabriel_e_demais_ruas..docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de Motoniveladora e Cascalhamento na Rua Antônio Pedro de Camargo, Bairro Gabriel</t>
   </si>
   <si>
     <t>18648</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18648/indicacao_25-_loteamento_raposo.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18648/indicacao_25-_loteamento_raposo.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de manutenção nas Ruas do Loteamento Chácara Raposo.</t>
   </si>
   <si>
     <t>18654</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18654/indicacao_26-_estrada_dos_passarinhos.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18654/indicacao_26-_estrada_dos_passarinhos.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de manutenção até o ponto final da Estrada dos Passarinhos, no bairro Piaí.</t>
   </si>
   <si>
     <t>18655</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18655/indicacao_estrada_haraldo.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18655/indicacao_estrada_haraldo.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando melhorias na Estrada Haraldo Coelho Ramalho, Bairro Lageadinho.</t>
   </si>
   <si>
     <t>18659</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18659/indicacao_302.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18659/indicacao_302.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de Motoniveladora e Cascalhamento na Rua Moacir Leme da Silva, bairro Cachoeira</t>
   </si>
   <si>
     <t>18661</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18661/indicacao_304.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18661/indicacao_304.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de Motoniveladora e Cascalhamento na Rua Plural, bairro Campo Verde</t>
   </si>
   <si>
     <t>18662</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18662/indicacao_305.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18662/indicacao_305.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de manutenção da Estrada dos Passarinhos, bairro Piaí.</t>
   </si>
   <si>
     <t>18663</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18663/indicacao_306.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18663/indicacao_306.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de manutenção na Estrada do Lageadinho, altura da Assembléia de Deus</t>
   </si>
   <si>
     <t>18664</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18664/indicacao_307.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18664/indicacao_307.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a construção de abrigo de ônibus no km 3,5, Rio de Una de Cima</t>
   </si>
   <si>
     <t>18666</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18666/indicacao_309.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18666/indicacao_309.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando recapeamento asfáltico da Rodovia Tancredo Neves</t>
   </si>
   <si>
     <t>18667</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18667/indicacao_310.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18667/indicacao_310.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando recapeamento asfáltico da estrada do bairro Campo Verde</t>
   </si>
   <si>
     <t>18672</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18672/indicacao_313.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18672/indicacao_313.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de Motoniveladora e Cascalhamento, nas ruas centrais do bairro Vargem</t>
   </si>
   <si>
     <t>18675</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18675/indicacao_316.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18675/indicacao_316.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando pavimentação de um trecho entre as ruas Mário Rodrigues Cação e a Rua Joaquim Gabriel Soares, bairros Laval e Vila Lima.</t>
   </si>
   <si>
     <t>18679</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18679/indicacao_318.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18679/indicacao_318.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de manutenção na Estrada Antiga, bairro Pintos</t>
   </si>
   <si>
     <t>18684</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18684/indicacao_implantacao_de_faixa_de_pedestres_elevada.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18684/indicacao_implantacao_de_faixa_de_pedestres_elevada.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando implantação de faixa elevada no km 59 da Rodovia Bunjiro Nakao</t>
   </si>
   <si>
     <t>18685</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18685/indicacao_321.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18685/indicacao_321.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando melhorias na Estrada do Bairro Colégio</t>
   </si>
   <si>
     <t>18686</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18686/indicacao_322.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18686/indicacao_322.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando sinalização e implantação de faixa elevada junto ao portão da E.E. Euclides Maria Borba</t>
   </si>
   <si>
     <t>18687</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18687/indicacao_323.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18687/indicacao_323.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção da via que liga o Campo Verde a Ressaca</t>
   </si>
   <si>
     <t>18688</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18688/indicacao_324.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18688/indicacao_324.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando instalação de três lombadas na estrada que liga o bairro Campo Verde ao bairro Ressaca</t>
   </si>
   <si>
     <t>18692</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18692/indicacao_327.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18692/indicacao_327.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de Motoniveladora e Cascalhamento, na Estrada da Caixa D'Água.</t>
   </si>
   <si>
     <t>18693</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18693/indicacao_328.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18693/indicacao_328.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de Motoniveladora e Cascalhamento próximo à empresa Kobayakawa Verduras, bairro Cupim.</t>
   </si>
   <si>
     <t>18694</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18694/indicacao_329.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18694/indicacao_329.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando pavimentação asfáltica em frente o Posto de Saúde, bairro Areia Vermelha</t>
   </si>
   <si>
     <t>18696</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18696/indicacao_330.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18696/indicacao_330.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços manutenção e reparo na Rua Carrossel n°18, bairro Recreio</t>
   </si>
   <si>
     <t>18699</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18699/indicacao_333.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18699/indicacao_333.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando estudos visando melhorias no tráfego de veículos na Rua 24 de Março.</t>
   </si>
   <si>
     <t>18703</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18703/indicacao_337.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18703/indicacao_337.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento na estrada do Polo Industrial.</t>
   </si>
   <si>
     <t>18704</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18704/indicacao_338.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18704/indicacao_338.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando uma lombada no km 12 da Rodovia Júlio da Fabro (acesso à Cachoeira), bairro Vargem do Salto</t>
   </si>
   <si>
     <t>18706</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18706/indicacao_340.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18706/indicacao_340.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento na Estrada dos Vieirinhas, bairro Vieirinhas</t>
   </si>
   <si>
     <t>18711</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18711/indicacao_344.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18711/indicacao_344.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de Motoniveladora e Cascalhamento próximo ao sítio dos Anjos, bairro Ressaca.</t>
   </si>
   <si>
     <t>18712</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>Diltão</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18712/indicacao_345.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18712/indicacao_345.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora  e cascalhamento nas ruas Caminho Dois, Três , Quatro e Cinco, bairro Fazenda Velha</t>
   </si>
   <si>
     <t>18716</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18716/indicacao_346.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18716/indicacao_346.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando os serviços os serviços de infraestrutura nas vias do bairro do Campo Verde</t>
   </si>
   <si>
     <t>18718</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18718/indicacao_348.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18718/indicacao_348.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando os serviços os serviços de infraestrutura nas vias do Loteamento Chácaras Raposo Tavares Km 65 da Rodovia Bunjiro Nakao</t>
   </si>
   <si>
     <t>18719</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18719/indicacao_349.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18719/indicacao_349.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando os serviços de tapa-buracos e limpeza das laterais da Rodovia Júlio Dal Fabbro</t>
   </si>
   <si>
     <t>18723</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18723/indicacao_350.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18723/indicacao_350.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de Motoniveladora e Cascalhamento na Rua Antônio Madalena de Jesus, no Portal das Águas.</t>
   </si>
   <si>
     <t>18726</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18726/indicacao_351.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18726/indicacao_351.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando pavimentação da Rua São Paulo, ao lado do Restaurante Marquinhos</t>
   </si>
   <si>
     <t>18727</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18727/indicacao_352.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18727/indicacao_352.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal e Secretário de Desenvolvimento Urbano solicitando manutenção na Rua Braz Vieira de Góes, Bairro Piaí</t>
   </si>
   <si>
     <t>18730</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18730/indicacao_355.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18730/indicacao_355.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento na Rua Pirapora do Bom Jesus, bairro Primavera</t>
   </si>
   <si>
     <t>18731</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18731/indicacao_356.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18731/indicacao_356.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento nas ruas Dom Pedro II e Pompeia, bairro Cachoeira.</t>
   </si>
   <si>
     <t>18732</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18732/indicacao_357.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18732/indicacao_357.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando lombadas na Estrada dos Passarinhos, bairro Piaí.</t>
   </si>
   <si>
     <t>18733</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18733/indicacao_358.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18733/indicacao_358.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento na Travessa 2 (dois), bairro Puris.</t>
   </si>
   <si>
     <t>18734</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18734/indicacao_359.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18734/indicacao_359.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal e ao Secretário de Desenvolvimento Urbano solicitando manutenção da Rua Guilherme Dias no Bairro Vila dos Crentes</t>
   </si>
   <si>
     <t>18735</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18735/indicacao_360.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18735/indicacao_360.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de manutenção nas Ruas do Parque Alvorada, bairro Rio de Una.</t>
   </si>
   <si>
     <t>18736</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18736/indicacao_361.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18736/indicacao_361.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de manutenção na Rua Brasilense Vergílio Manoel Xavier, bairro Curral.</t>
   </si>
   <si>
     <t>18737</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18737/indicacao_362.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18737/indicacao_362.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de manutenção nas Rua dos Marajós e Rua Ambar, bairro Verava</t>
   </si>
   <si>
     <t>18748</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18748/indicacao_370.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18748/indicacao_370.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando tapa-buraco na Rodovia Júlio Dal Fabro e estrada do Verava</t>
   </si>
   <si>
     <t>18750</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18750/indicacao_372.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18750/indicacao_372.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de coleta domiciliar na Rua Marcemino Fabiano de Góes, Bairro Rosarial</t>
   </si>
   <si>
     <t>18757</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18757/indicacao_376.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18757/indicacao_376.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de Motoniveladora, Cascalhamento e conclusão do asfalto no bairro Vargem até o Bairro Lageado</t>
   </si>
   <si>
     <t>18758</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18758/indicacao_377.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18758/indicacao_377.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção do sistema de drenagem da Estrada do Porto Jone, bairro Jd. Gemima</t>
   </si>
   <si>
     <t>18760</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18760/indicacao_379.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18760/indicacao_379.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e cascalhamento nas ruas do bairro Granja Votorantim</t>
   </si>
   <si>
     <t>18762</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18762/indicacao_380.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18762/indicacao_380.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando lombada no km 14 da vicinal Tancredo Neves, bairro Murundu</t>
   </si>
   <si>
     <t>18763</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18763/indicacao_381.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18763/indicacao_381.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de manutenção nas Ruas do Bairro Granja Votorantim</t>
   </si>
   <si>
     <t>18764</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18764/indicacao_382.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18764/indicacao_382.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de limpeza no acostamento da Estrada Ibiúna-Mairinque</t>
   </si>
   <si>
     <t>18775</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18775/indicacao_389.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18775/indicacao_389.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de Motoniveladora e Cascalhamento no bairro do Cardoso e no Bairro Paiol Grande.</t>
   </si>
   <si>
     <t>18778</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18778/indicacao_390.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18778/indicacao_390.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de Motoniveladora, Cascalhamento e troca de lâmpadas na Estrada do Sertão</t>
   </si>
   <si>
     <t>18780</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18780/indicacao_391.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18780/indicacao_391.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de iluminação e manutenção na Estrada dos Prestes.</t>
   </si>
   <si>
     <t>18781</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18781/indicacao_392.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18781/indicacao_392.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços Infraestrutura nas Avenidas, Ruas e travessas, no Bairro Vieirinha</t>
   </si>
   <si>
     <t>18804</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18804/indicacao_413.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18804/indicacao_413.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento na rua do Matsusako, sentido bairro Colégio</t>
   </si>
   <si>
     <t>18805</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18805/indicacao_414.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18805/indicacao_414.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento no bairro Cupim sentido estrada Mario Gabriel Vieira</t>
   </si>
   <si>
     <t>18806</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18806/indicacao_415.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18806/indicacao_415.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento no bairro Vieirinha</t>
   </si>
   <si>
     <t>18807</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18807/indicacao_416.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18807/indicacao_416.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando sinalização e redutores de velocidade no bairro Puris</t>
   </si>
   <si>
     <t>18809</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18809/indicacao_418.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18809/indicacao_418.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de coleta de lixo, cascalhamento e iluminação na Rua Alberto Schleetz, bairro Vargem do Salto</t>
   </si>
   <si>
     <t>18824</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18824/indicacao_428.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18824/indicacao_428.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de tapa-buracos em várias calçadas da cidade</t>
   </si>
   <si>
     <t>18825</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18825/indicacao_429.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18825/indicacao_429.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando limpeza do mato no acostamento da Estrada Vicinal Ibiúna / Mairinque</t>
   </si>
   <si>
     <t>18826</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18826/indicacao_430.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18826/indicacao_430.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de Motoniveladora e Cascalhamento na Rua Rouxinol 1251, bairro Paes.</t>
   </si>
   <si>
     <t>18827</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18827/indicacao_431.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18827/indicacao_431.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de Cascalhamento em todas as linhas do transporte escolar cadastradas na secretaria de educação</t>
   </si>
   <si>
     <t>18835</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18835/indicacao_432.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18835/indicacao_432.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento no bairro Claudios</t>
   </si>
   <si>
     <t>18836</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18836/indicacao_433.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18836/indicacao_433.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento no bairro Paiol Grande</t>
   </si>
   <si>
     <t>18837</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18837/indicacao_434.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18837/indicacao_434.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento no bairro Itaguapeva</t>
   </si>
   <si>
     <t>18839</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18839/indicacao_436.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18839/indicacao_436.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a conclusão da pavimentação no bairro Lageado</t>
   </si>
   <si>
     <t>18840</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18840/indicacao_437.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18840/indicacao_437.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando sinalização das lombadas na estrada, sentido bairro Cachoeira</t>
   </si>
   <si>
     <t>18841</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18841/indicacao_438.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18841/indicacao_438.pdf</t>
   </si>
   <si>
     <t>sinalização, através de placas indicativas e pinturas, dos obstáculos redutores de velocidade (lombadas) existentes ao longo de toda a extensão da Rodovia Julio Dal Fabro</t>
   </si>
   <si>
     <t>18842</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18842/indicacao_439.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18842/indicacao_439.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando sinalização das lombadas na estrada, sentido bairro Lageadinho</t>
   </si>
   <si>
     <t>18843</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18843/indicacao_440.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18843/indicacao_440.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando sinalização das lombadas na estrada, sentido bairro Gabriel</t>
   </si>
   <si>
     <t>18844</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18844/indicacao_441.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18844/indicacao_441.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando sinalização das lombadas em toda a extensão da Rodovia Tancredo Neves</t>
   </si>
   <si>
     <t>18845</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18845/indicacao_442.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18845/indicacao_442.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando sinalização das lombadas na estrada, sentido bairro Campo Verde</t>
   </si>
   <si>
     <t>18848</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18848/indicacao_443.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18848/indicacao_443.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal e ao Secretário de Desenvolvimento Urbano solicitando manutenção e limpeza do acostamento da Estrada Mairinque - Ibiuna</t>
   </si>
   <si>
     <t>18849</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18849/indicacao_444.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18849/indicacao_444.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de tapa-buracos no distrito do Paruru.</t>
   </si>
   <si>
     <t>18850</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18850/indicacao_445.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18850/indicacao_445.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento no bairro Prestes</t>
   </si>
   <si>
     <t>18851</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18851/indicacao_446.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18851/indicacao_446.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento no bairro Granja Votorantim</t>
   </si>
   <si>
     <t>18854</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18854/indicacao_449.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18854/indicacao_449.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de manutenção na Estrada que liga os bairro Rosarial e Campo Verde.</t>
   </si>
   <si>
     <t>18859</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18859/indicacao_451.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18859/indicacao_451.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a continuação do asfalto da estrada do Cupim, parado em frente à Escola Municipal Tereza Falci.</t>
   </si>
   <si>
     <t>18862</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18862/indicacao_452.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18862/indicacao_452.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção da estrada da Kalunga, bairro Tavares</t>
   </si>
   <si>
     <t>18864</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18864/indicacao_454.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18864/indicacao_454.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção nas Estradas da Vila dos Crentes, bairro Cachoeira.</t>
   </si>
   <si>
     <t>18865</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18865/indicacao_455.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18865/indicacao_455.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção da rua Orcino Vieira Cordeiro, bairro Curral</t>
   </si>
   <si>
     <t>18869</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18869/indicacao_457.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18869/indicacao_457.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando sinalização na estrada do Campo Verde</t>
   </si>
   <si>
     <t>18872</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18872/indicacao_460.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18872/indicacao_460.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de Motoniveladora, Cascalhamento e Bicos de Luz no Bairro Rodrigues</t>
   </si>
   <si>
     <t>18873</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18873/indicacao_461.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18873/indicacao_461.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a retomada da pavimentação da estrada entre o bairro Vargem até o bairro Lageado</t>
   </si>
   <si>
     <t>18876</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18876/indicacao_463.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18876/indicacao_463.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a retomada da pavimentação no bairro Paiol Pequeno.</t>
   </si>
   <si>
     <t>18883</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18883/indicacao_466.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18883/indicacao_466.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando pavimentação na descida do Rogerio, bairro Verava</t>
   </si>
   <si>
     <t>18886</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18886/indicacao_469.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18886/indicacao_469.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando trocas de lâmpadas e serviço de zeladoria no loteamento Real Parque Morumbi, bairros, Vila Lima, Laval I, Laval II, Vila Pitico e CDHU Santa Lucia</t>
   </si>
   <si>
     <t>18887</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18887/indicacao_470.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18887/indicacao_470.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de manutenção na Rua Floresta Real, bairro Tavares.</t>
   </si>
   <si>
     <t>18888</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18888/indicacao_471.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18888/indicacao_471.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de Tapa-Buraco na Rotatória no bairro Residencial Ibiúna.</t>
   </si>
   <si>
     <t>18889</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18889/indicacao_472.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18889/indicacao_472.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de sinalização e pintura de trânsito da rotatória no bairro Residencial Ibiúna.</t>
   </si>
   <si>
     <t>18890</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18890/indicacao_44-_lombada_julio_dal_fabro.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18890/indicacao_44-_lombada_julio_dal_fabro.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando instalação de lombadas na Rodovia Julio Dal Fabro, acesso à Estrada Braz Pereira</t>
   </si>
   <si>
     <t>18891</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18891/indicacao_474.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18891/indicacao_474.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando poda da grama e reparos na iluminação da Área de Lazer 2.</t>
   </si>
   <si>
     <t>18904</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18904/indicacao_480.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18904/indicacao_480.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a instalação de duas lombadas na Vicinal Tancredo Neves km 6,5 e km 8</t>
   </si>
   <si>
     <t>18905</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18905/indicacao_481.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18905/indicacao_481.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a elevação da lombada existente na Vicinal Tancredo Neves km 8, bairro Feital</t>
   </si>
   <si>
     <t>18909</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18909/indicacao_482.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18909/indicacao_482.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de Sinalização de Trânsito na descida da Figueira</t>
   </si>
   <si>
     <t>18910</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18910/indicacao_483.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18910/indicacao_483.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção da calçada na Rua São Benedito, próximo a  Escola Municipal Clélia  Carmelo da Silva, bairro Matadouro.</t>
   </si>
   <si>
     <t>18913</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18913/indicacao_484.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18913/indicacao_484.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção da Rua Benedita Maria da Conceição, no bairro Regi</t>
   </si>
   <si>
     <t>18921</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18921/indicacao_485.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18921/indicacao_485.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de manutenção nas ruas do bairro Bastião.</t>
   </si>
   <si>
     <t>18935</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18935/indicacao_488.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18935/indicacao_488.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando reparos em buracos na Rua Mauricio Barbosa Tavares Elias e Adilson da Silva, bairro Jd. Vergel de Una</t>
   </si>
   <si>
     <t>18937</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18937/indicacao_489.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18937/indicacao_489.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção da Rua Varsóvia, bairro Residencial Europa.</t>
   </si>
   <si>
     <t>18939</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18939/indicacao_491.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18939/indicacao_491.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando instalação de redutores de velocidade e sinalização viária adequada na Rua Antônio Coelho Ramalho,  Bairro Laval II.</t>
   </si>
   <si>
     <t>19016</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19016/indicacao_534.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19016/indicacao_534.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e cascalhamento da Estrada Municipal Antônio Godinho Bispo, bairro Colégio</t>
   </si>
   <si>
     <t>19017</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19017/indicacao_535.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19017/indicacao_535.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de recuperação do asfalto e troca de lâmpadas na Estrada da Seicho-no-ie</t>
   </si>
   <si>
     <t>19018</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19018/indicacao_536.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19018/indicacao_536.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de recuperação na Estrada Tancredo Neves, bairro Regi</t>
   </si>
   <si>
     <t>19020</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19020/indicacao_538.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19020/indicacao_538.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de tapa-buraco na Estrada Vicinal entre os bairros Feital e Gabriel</t>
   </si>
   <si>
     <t>19025</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19025/indicacao_543.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19025/indicacao_543.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando instalação de lombadas na Rua Salvador Barbagallo, bairro Tavares.</t>
   </si>
   <si>
     <t>19037</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19037/indicacao_546.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19037/indicacao_546.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção necessária na estrada do Neroso</t>
   </si>
   <si>
     <t>19038</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19038/indicacao_547.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19038/indicacao_547.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando uma lombada na Estrada Honorato Antônio Leite, bairro Paiol Grande</t>
   </si>
   <si>
     <t>19048</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19048/indicacao_555.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19048/indicacao_555.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a realização de serviços de manutenção em todas as estradas do bairro do Piai.</t>
   </si>
   <si>
     <t>19051</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19051/indicacao_558.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19051/indicacao_558.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal a urgente manutenção na Rua Graciliano F. Proença, nº 72, localizada no Bairro Piai.</t>
   </si>
   <si>
     <t>19054</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19054/indicacao_561.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19054/indicacao_561.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a verificação e conserto de guias soltas ao longo da Estrada Antônia Madalena de Jesus, no Bairro Sorocamirim, que apresentam riscos à segurança de motoristas e pedestres, e a Implantação ou substituição da tubulação da Rede de Infraestrutura (RI), visando melhorar o escoamento das águas pluviais para prevenir alagamentos e erosões que afetam a via e as propriedades lindeiras.</t>
   </si>
   <si>
     <t>19059</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19059/indicacao_564.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19059/indicacao_564.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção dos semáforos do município.</t>
   </si>
   <si>
     <t>19067</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19067/indicacao_570.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19067/indicacao_570.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando recapeamento asfáltico da Rua Dom Pedro II, Bairro Vila Lima</t>
   </si>
   <si>
     <t>19079</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19079/indicacao_576.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19079/indicacao_576.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção na Rua Projetada, bairro Laval.</t>
   </si>
   <si>
     <t>19081</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19081/indicacao_577.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19081/indicacao_577.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de manutenção na Estrada Benedito Clemente Machado, bairro Morro Grande - Sorocabuçu.</t>
   </si>
   <si>
     <t>19086</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19086/indicacao_581.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19086/indicacao_581.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a manutenção de ruas do Bairro Recreio.</t>
   </si>
   <si>
     <t>19087</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19087/indicacao_582.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19087/indicacao_582.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a manutenção Estrada Municipal Sorocabuçu.</t>
   </si>
   <si>
     <t>19090</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19090/indicacao_583.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19090/indicacao_583.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a instalação de uma lombada na Travessa Camilo Francisco Vieira.</t>
   </si>
   <si>
     <t>19093</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19093/indicacao_585.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19093/indicacao_585.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a instalação de obstáculos redutores de velocidade, placas de trânsito e faixa para travessia de pedestres elevadas, na Estrada Vicinal Presidente Tancredo de Almeida Neves.</t>
   </si>
   <si>
     <t>19105</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19105/indicacao_2025-_lombadas_bairro_lageadinho.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19105/indicacao_2025-_lombadas_bairro_lageadinho.doc</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a instalação de lombadas no bairro Lageadinho.</t>
   </si>
   <si>
     <t>19109</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19109/indicacao_591.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19109/indicacao_591.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando limpeza e roçagem nas margens das estradas do Bairro do Lageadinho.</t>
   </si>
   <si>
     <t>19110</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19110/indicacao_592.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19110/indicacao_592.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo (com serviços de motoniveladora e pedras) nas estradas do Bairro do Lageadinho.</t>
   </si>
   <si>
     <t>19111</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19111/indicacao_593.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19111/indicacao_593.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de sinalização e pintura na Rodovia Júlio dal Fabro, sentido Vargem do Salto.</t>
   </si>
   <si>
     <t>19115</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19115/indicacao_596.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19115/indicacao_596.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a instalação de lombadas no bairro Gabriel.</t>
   </si>
   <si>
     <t>19116</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19116/indicacao_597.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19116/indicacao_597.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando o devido estudo para asfaltamento das seguintes ruas do Bairro Gabriel: Antonio Yukio Sahara, Justino Antonio Garcia e Salvador Dias de Moraes.</t>
   </si>
   <si>
     <t>19118</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19118/indicacao_599_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19118/indicacao_599_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo, com serviços de motoniveladora e pedras, nas estradas do Bairro do Gabriel.</t>
   </si>
   <si>
     <t>19124</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19124/indicacao_603_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19124/indicacao_603_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando o conserto de um buraco e levantamento da guia na Rua Maria La Farina Milani, altura do Nº 16 (próximo à Farmavida).</t>
   </si>
   <si>
     <t>19131</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19131/indicacao_609-2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19131/indicacao_609-2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a manutenção da Estrada Irmãos Maeda, passando pela Rua Brasiliense Vergílio Manoel Xavier, até a Clínica de Recuperação no bairro do Curral.</t>
   </si>
   <si>
     <t>19147</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19147/indicacao_618-2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19147/indicacao_618-2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Chefe do Executivo para que providencie as melhorias necessárias à Estrada dos Passarinhos, bairro Piaí.</t>
   </si>
   <si>
     <t>19152</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19152/indicacao_621-2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19152/indicacao_621-2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a instalação de uma lombada na Estrada Amaro Gabriel Vieira, altura do Nº 866, em frente à Pizzaria Yoshida, no bairro Gabriel.</t>
   </si>
   <si>
     <t>19153</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19153/indicacao_622-2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19153/indicacao_622-2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando melhoria na sinalização de trânsito, iluminação e a criação de mais faixas de pedestre na Av. São Sebastião.</t>
   </si>
   <si>
     <t>19154</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19154/indicacao_623-2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19154/indicacao_623-2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a instalação de uma lombada na Estrada Vicinal Antônio Rodrigues Pinto (Cachoeira), em frente à Capela, altura da entrada do Mirinhaçu.</t>
   </si>
   <si>
     <t>19158</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19158/indicacao_627_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19158/indicacao_627_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando os estudos necessários para a instalação de redutores de velocidade (lombadas) na Rua Benjamin Constant, bairro Matadouro.</t>
   </si>
   <si>
     <t>19173</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19173/indicacao_638_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19173/indicacao_638_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a instalação de redutores de velocidade (lombadas) na Rua Adão Antonio Gonçalves, bairro Rio de Una.</t>
   </si>
   <si>
     <t>19175</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19175/indicacao_640_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19175/indicacao_640_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Chefe do Poder Executivo solicitando que adote as medidas necessárias à pavimentação da Estrada João Coelho Ramalho - Bairro Puris, trecho entre a Madeireira e o asfalto do Lageadinho.</t>
   </si>
   <si>
     <t>19177</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19177/indicacao_642_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19177/indicacao_642_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de tapa-buraco na Rua Moscou, bairro Residencial Europa.</t>
   </si>
   <si>
     <t>19178</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19178/indicacao_643_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19178/indicacao_643_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção na Estrada Municipal dos Prestes.</t>
   </si>
   <si>
     <t>19181</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19181/indicacao_645_-_2025_0.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19181/indicacao_645_-_2025_0.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando que sejam tomadas providências para a instalação de três lombadas na Rua Antônio Coelho Ramalho, no Bairro da Figueira. Uma lombada próxima ao nº 200;  Outra lombada próxima ao nº 241 (cruzamento com a Rua Guiomar Silva Ramalho); e a última próxima ao nº 249 (cruzamento com a Rua Rosa Gonçalves da Silva).</t>
   </si>
   <si>
     <t>19184</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19184/indicacao_647_-_2025_0.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19184/indicacao_647_-_2025_0.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando que seja providenciada, com urgência, a remoção do obstáculo, em forma de triângulo, localizado na rotatória próxima à CPFL, no cruzamento da Rua Francisco de Barros com a Rua Severiano de Moraes.</t>
   </si>
   <si>
     <t>19190</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19190/indicacao_653_-_2025_0.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19190/indicacao_653_-_2025_0.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando que seja realizado estudo técnico visando a redução do tamanho da rotatória localizada no final da Marginal, sentido Piedade, com acesso aos bairros Vila Lima, Vila Pitico, Bairro da Figueira e Bairro do Campo Verde.</t>
   </si>
   <si>
     <t>19197</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19197/indicacao_656_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19197/indicacao_656_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de tapa-buracos na Rua João Matiusso, no bairro Votorantim, Rodovia Bunjiro Nakao Km 58.</t>
   </si>
   <si>
     <t>19202</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19202/indicacao_660_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19202/indicacao_660_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a realização de limpeza e manutenção do acostamento na Rodovia Júlio Dal Fabro, no trecho da Estrada da Vargem do Salto.</t>
   </si>
   <si>
     <t>19203</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19203/indicacao_661_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19203/indicacao_661_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a realização de operação tapa-buraco, utilizando massa asfáltica quente, nas vias da área central e dos bairros centrais.</t>
   </si>
   <si>
     <t>19205</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19205/indicacao_663_0.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19205/indicacao_663_0.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a implantação de lombadas (redutores de velocidade) na Rodovia Tancredo Neves, no Bairro Regi, nas proximidades do comércio de Material de Construção "6 Irmãos".</t>
   </si>
   <si>
     <t>19206</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19206/indicacao_664_0.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19206/indicacao_664_0.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a limpeza e manutenção dos acostamentos na Estrada Vicinal Tancredo Neves, especificamente no trecho compreendido entre o Bairro do Piai e o Bairro dos Cláudios.</t>
   </si>
   <si>
     <t>19209</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19209/indicacao_667.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19209/indicacao_667.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a instalação de obstáculo redutor de velocidade (lombada) no bairro Vargem do Salto.</t>
   </si>
   <si>
     <t>19224</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19224/indicacao_676.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19224/indicacao_676.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando limpeza e manutenção da Rua dos Passarinhos, no Bairro Piaí.</t>
   </si>
   <si>
     <t>19233</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19233/indicacao_680.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19233/indicacao_680.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando reparos e pavimentação asfáltica na Rua Ramalho, Bairro do Laval.</t>
   </si>
   <si>
     <t>19245</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19245/indicacao_685.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19245/indicacao_685.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando providências referentes aos alagamentos na Rodovia Tancredo Neves em frente a Lanchonete Parada dos Cowboys, bairro Piai.</t>
   </si>
   <si>
     <t>19257</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19257/indicacao_690.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19257/indicacao_690.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando faixa de pedestres na Rodovia Bunjiro Nakao, km 72, em frente à casa de Rações Cães e Bichos.</t>
   </si>
   <si>
     <t>19271</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19271/indicacao_696.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19271/indicacao_696.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal para que determine os serviços de manutenção e cascalhamento no bairro Bananal.</t>
   </si>
   <si>
     <t>19278</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19278/indicacao_700.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19278/indicacao_700.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando que determine serviço de manutenção e cascalhamento na Rua Rafael Nunes de Oliveira, Bairro Cachoeira.</t>
   </si>
   <si>
     <t>19284</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19284/indicacao_703.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19284/indicacao_703.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a denominação de uma rua localizada no km11,5 da Rodovia Júlio Dal Fabro como Gabriel Inácio da Silva, no Bairro Vargem do Salto.</t>
   </si>
   <si>
     <t>19285</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19285/indicacao_704.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19285/indicacao_704.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a denominação de uma rua localizada no Bairro Recreio como Remili Fernandes Rodrigues.</t>
   </si>
   <si>
     <t>19287</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19287/indicacao_705.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19287/indicacao_705.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a denominação de uma rua do Bairro Cachoeira como "Travessa_x000D_
 José Quinzani".</t>
   </si>
   <si>
     <t>19301</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19301/indicacao_709_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19301/indicacao_709_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando que determine o serviço de Manutenção e Cascalhamento para a Rua Tulipas, no Bairro Lavapés.</t>
   </si>
   <si>
     <t>19302</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19302/indicacao_710.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19302/indicacao_710.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando o prolongamento de, aproximadamente, 80 x 4 metros da Travessa Estrela Dalva, localizado no Bairro da Cachoeira.</t>
   </si>
   <si>
     <t>19305</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19305/indicacao_711.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19305/indicacao_711.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando os serviços de serviços de motoniveladora e cascalhamento na Travessa Majestade, Bairro Cachoeira.</t>
   </si>
   <si>
     <t>19312</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19312/indicacao_716_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19312/indicacao_716_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando os Estudos necessários para viabilizar a manutenção da Rua Alexandrina, no Bairro da Ressaca.</t>
   </si>
   <si>
     <t>19313</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19313/indicacao_717_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19313/indicacao_717_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a denominação da rua conhecida informalmente como "Rua Quatro", no Bairro Recreio. Passando a ser oficialmente denominada como "Rua Dorival de Carvalho".</t>
   </si>
   <si>
     <t>19314</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19314/indicacao_718_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19314/indicacao_718_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a denominação de rua, com início na Estrada Municipal Benedito Domingues Vieira, como "Rua Silvia Ribeiro Soares", no Bairro Morro Grande.</t>
   </si>
   <si>
     <t>19332</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19332/indicacao_722_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19332/indicacao_722_-_2025.pdf</t>
   </si>
   <si>
     <t>Prolongamento, em extensão de, aproximadamente, 5.000 mil metros por 4 metros de largura da Rodovia Júlio Dal Fabro.</t>
   </si>
   <si>
     <t>19524</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19524/indicacao_724_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19524/indicacao_724_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a realização do serviço de manutenção até o ponto final da Estrada dos Passarinhos, no Bairro Piaí.</t>
   </si>
   <si>
     <t>19550</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19550/indicacao_732_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19550/indicacao_732_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção da estrada vicinal do bairro campo verde, pelo sistema tapa-buracos.</t>
   </si>
   <si>
     <t>19557</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19557/indicacao_736_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19557/indicacao_736_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção da Estrada Vereador Horácio Bernardo da Cruz – Estrada do Veravinha</t>
   </si>
   <si>
     <t>19560</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19560/indicacao_737_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19560/indicacao_737_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de Tapa-Buraco na Rua Graciliano Proença, bairro Rosarial.</t>
   </si>
   <si>
     <t>19562</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19562/indicacao_738_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19562/indicacao_738_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de manutenção e cascalhamento na Estrada Ernesto Pires de Oliveira, bairro Verava</t>
   </si>
   <si>
     <t>19565</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19565/indicacao_740_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19565/indicacao_740_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a instalação de uma lombada na Estrada Amaro Gabriel Vieira, no trecho entre o Mercadinho da Bia e a Barbearia do Pita, no Bairro Gabriel.</t>
   </si>
   <si>
     <t>19566</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19566/indicacao_741_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19566/indicacao_741_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a manutenção e recuperação da Estrada localizada no Bairro do Murundu, no km 17, subida em sentido ao Sítio da Torre.</t>
   </si>
   <si>
     <t>19567</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19567/indicacao_742_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19567/indicacao_742_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a realização de serviços de tapa-buracos e manutenção da Rodovia Tancredo Neves.</t>
   </si>
   <si>
     <t>19572</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19572/indicacao_743_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19572/indicacao_743_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a manutenção e drenagem de água na estrada que liga o Bairro Puris ao Lageadinho, mais precisamente no trecho em que termina o asfalto, no final da subida, próximo à madeireira.</t>
   </si>
   <si>
     <t>19575</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19575/indicacao_744_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19575/indicacao_744_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a realização de serviços de tapa-buracos e manutenção da Estrada Vicinal do Gabriel.</t>
   </si>
   <si>
     <t>19577</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19577/indicacao_746_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19577/indicacao_746_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a manutenção e recuperação da Estrada da Vargem do Salto, Rodovia Júlio Dal Fabro, KM 14,5, próximo ao produtor de queijos Mulekinha.</t>
   </si>
   <si>
     <t>19581</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19581/indicacao_750_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19581/indicacao_750_-_2025.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando a manutenção (operação tapa-buracos) na rua Alagoas, Centro."</t>
   </si>
   <si>
     <t>19582</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19582/indicacao_751_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19582/indicacao_751_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a pavimentação de asfalto na estrada que liga o Bairro Gabriel ao Veravinha, bem como na Vicinal que liga o Veravinha ao Bairro Domingues.</t>
   </si>
   <si>
     <t>19586</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19586/indicacao_753_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19586/indicacao_753_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a repintura da faixa de pedestre da Rua 24 de março, altura do número 27, no Centro.</t>
   </si>
   <si>
     <t>19594</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19594/indicacao_755_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19594/indicacao_755_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando que se realizem estudos necessários para serviço de tapa-buracos no Bairro do Colégio.</t>
   </si>
   <si>
     <t>19600</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19600/indicacao_761_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19600/indicacao_761_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a colocação de redutores de velocidades (lombadas) nas proximidades do km 7,5 da Estrada Vicinal Ernesto Pires de Oliveira, no Bairro do Verava.</t>
   </si>
   <si>
     <t>19601</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19601/indicacao_762_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19601/indicacao_762_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a correção de nível na Estrada de acesso ao Loteamento Raposo Tavares.</t>
   </si>
   <si>
     <t>19602</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19602/indicacao_763_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19602/indicacao_763_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando os serviços de tapa-buracos com asfalto quente na Rua Argentina, no Centro.</t>
   </si>
   <si>
     <t>19605</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19605/indicacao_766_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19605/indicacao_766_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a realização de serviços de manutenção e cascalhamento na Rua Antônio Soares e, na Travessa Izildinha, no Bairro Paiol Pequeno.</t>
   </si>
   <si>
     <t>19617</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19617/indicacao_773_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19617/indicacao_773_-_2025.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando que determine manutenção na Sinalização de Trânsito Horizontal na Rodovia Julio Dall Fabro."</t>
   </si>
   <si>
     <t>19622</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19622/indicacao_775_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19622/indicacao_775_-_2025.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando manutenção e cascalhamento da Rua Arlete Rosa, no Bairro Curral."</t>
   </si>
   <si>
     <t>19623</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19623/indicacao_776_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19623/indicacao_776_-_2025.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando manutenção e cascalhamento da Rua Benedito Vieira Gonçalves, no Bairro Dois Córregos."</t>
   </si>
   <si>
     <t>19624</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19624/indicacao_777_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19624/indicacao_777_-_2025.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando manutenção e cascalhamento de uma rua que faz bifurcação com a Rua Joaquim Manoel da Rosa, em frente ao Lava Rápido Fuji, no Bairro Gabriel."</t>
   </si>
   <si>
     <t>19625</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19625/indicacao_778_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19625/indicacao_778_-_2025.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando que determine os serviços de Manutenção e Cascalhamento na Estrada dos Machados, no Bairro Rosarial."</t>
   </si>
   <si>
     <t>19626</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19626/indicacao_779_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19626/indicacao_779_-_2025.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando que determine os serviços de Manutenção e Cascalhamento na Travessa José Benedito Soares Vieira Gonçalves, no Bairro Paiol Pequeno."</t>
   </si>
   <si>
     <t>19643</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19643/indicacao_84_estrada_miyamoto.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19643/indicacao_789.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal solicitando que determine os serviços de Manutenção e Cascalhamento da Estrada do Miyamoto, no bairro dos Paes."</t>
   </si>
   <si>
     <t>18755</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18755/mocao_009.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18755/mocao_009.pdf</t>
   </si>
   <si>
     <t>Moção de apoio a tramitação do Projeto de Lei nº 296/2025, na Assembleia Legislativa do Estado de São Paulo (Alesp), que isenta da cobrança da taxa de pedágio em rodovias estaduais os veículos registrados nos municípios em que se localizam os pórticos de cobrança do sistema automático livre (free-flow).</t>
   </si>
   <si>
     <t>18756</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18756/mocao_010.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18756/mocao_010.pdf</t>
   </si>
   <si>
     <t>MOÇÃO de REPÚDIO a Agência de Transporte do Estado de São Paulo (Artesp), responsável pelo processo de concessão da Rota Sorocabana, prevendo a instalação de pedágios na Rodovia Bunjiro Nakao.</t>
   </si>
   <si>
     <t>18267</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Mario Pires de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18267/projeto_de_lei_003.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18267/projeto_de_lei_003.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração de metas e diretrizes ao PPA 2022/2025, LDO para 2025 e abertura de crédito adicional especial ao orçamento de 2025 e dá outras providências" (pavimentação Bairro Piaí)</t>
   </si>
   <si>
     <t>18359</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18359/projeto_de_lei_014.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18359/projeto_de_lei_014.pdf</t>
   </si>
   <si>
     <t>“Estabelece normas e padrões para ‘Operação Tapa Buracos’ no município de Ibiúna.”</t>
   </si>
   <si>
     <t>19001</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19001/plo_113_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19001/plo_113_-_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a proibição da circulação de caminhões com capacidade de carga superior a 10 toneladas no perímetro denominado Centro Expandido da Cidade de Ibiúna, ressalvadas as hipóteses de atividades de transporte de passageiros e de carga e descarga, e dá outras providências.”</t>
   </si>
   <si>
     <t>19122</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19122/projeto_de_lei_130.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19122/projeto_de_lei_130.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de metas e diretrizes ao PPA 2022/2025, LDO para 2025 e a abertura de crédito adicional suplementar ao orçamento de 2025 e dá outras providências. (Pavimentação da Vicinal Tancredo Neves)</t>
   </si>
   <si>
     <t>19548</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19548/projeto_de_lei_161.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19548/projeto_de_lei_161.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade de recomposição do leito das vias públicas por concessionárias de serviços públicos após a realização de obras ou reparos  e dá outras providências”.</t>
   </si>
   <si>
     <t>19675</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19675/plo_194_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19675/plo_194_-_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação de vias públicas no Município de Ibiúna e dá outras providências."</t>
   </si>
   <si>
     <t>18478</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18478/requerimento_015.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18478/requerimento_015.pdf</t>
   </si>
   <si>
     <t>Requerimento ao superintendente do DER-2 solicitando informações sobre a concessão da Rodovia Bunjiro Nakao.</t>
   </si>
   <si>
     <t>18484</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18484/requerimento_017.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18484/requerimento_017.pdf</t>
   </si>
   <si>
     <t>Requerimento ao superintendente do DER - Itapetininga solicitando a instalação de uma lombada na altura do km 87 da Rodovia Bunjiro Nakao, bairro Paruru</t>
   </si>
   <si>
     <t>18550</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18550/requerimento_022.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18550/requerimento_022.pdf</t>
   </si>
   <si>
     <t>Requerimento ao DER solicitando cronograma de início das obras da Rodovia Bunjiro Nakao de acordo com o contrato de Concessão com a CCR</t>
   </si>
   <si>
     <t>18620</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18620/requerimento_033.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18620/requerimento_033.pdf</t>
   </si>
   <si>
     <t>Requerimento ao DER solicitando redutores de velocidade no acesso ao CDHU Santa Lucia e CDHU Jemima.</t>
   </si>
   <si>
     <t>18624</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18624/requerimento_036.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18624/requerimento_036.pdf</t>
   </si>
   <si>
     <t>Requerimento ao DER solicitando melhorias no acesso às Ruas Delta Milani e Adilson da Silva pela Rodovia Bunjiro Nakao.</t>
   </si>
   <si>
     <t>18677</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18677/requerimento_040.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18677/requerimento_040.pdf</t>
   </si>
   <si>
     <t>Requerimento a ARTESP e a CCR SOROCABA solicitando informações sobre a concessão da Rodovia Bunjiro Nakao</t>
   </si>
   <si>
     <t>18681</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18681/requerimento_041.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18681/requerimento_041.pdf</t>
   </si>
   <si>
     <t>Requerimento ao grupo CCR solicitando informações sobre os valores das tarifas nos pedágios a serem criados na Rodovia Bunjiro Nakao kms 91,5 e 56,1</t>
   </si>
   <si>
     <t>18683</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18683/requerimento_042.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18683/requerimento_042.pdf</t>
   </si>
   <si>
     <t>Requerimento à CCR Sorocabana solicitando cópia do projeto e informações sobre a duplicação da Rodovia Bunjiro Nakao</t>
   </si>
   <si>
     <t>18725</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18725/requerimento_043.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18725/requerimento_043.pdf</t>
   </si>
   <si>
     <t>Requerimento à CCR solicitando a implantação de lombadas elevadas no km 59 da Rodovia Bunjiro Nakao</t>
   </si>
   <si>
     <t>18879</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18879/requerimento_053.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18879/requerimento_053.pdf</t>
   </si>
   <si>
     <t>Requerimento ao DER solicitando instalação de lombada e sinalização na Rodovia Prefeito Quintino de Lima, km 1,5</t>
   </si>
   <si>
     <t>18930</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18930/requerimento_058.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18930/requerimento_058.pdf</t>
   </si>
   <si>
     <t>Requerimento à CCR Sorocabana solicitando execução do acostamento da Rodovia de Ibiúna a Piedade</t>
   </si>
   <si>
     <t>18936</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18936/requerimento_061.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18936/req_61_-_2025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando relatório de manutenção de vias junto ao bairro Votorantim</t>
   </si>
   <si>
     <t>18941</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18941/requerimento_063.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18941/requerimento_063.pdf</t>
   </si>
   <si>
     <t>Requerimento à CCR Sorocabana solicitando lombada no km 59 da Bunjiro Nakao</t>
   </si>
   <si>
     <t>18942</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18942/requerimento_064.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18942/requerimento_064.pdf</t>
   </si>
   <si>
     <t>Requerimento a CCR Sorocabana solicitando faixa de pedestres no Paruru km 87</t>
   </si>
   <si>
     <t>18943</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18943/requerimento_065.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18943/requerimento_065.pdf</t>
   </si>
   <si>
     <t>Requerimento a CCR Sorocabana solicitando lombada no Km 87</t>
   </si>
   <si>
     <t>19012</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19012/requerimento_069.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19012/requerimento_069.pdf</t>
   </si>
   <si>
     <t>Requerimento à CCR Sorocabana solicitando que as obras na Rodovia Bunjiro Nakao sejam realizadas fora do horário comercial, bem como a redução do tempo de espera do sistema Siga/Pare</t>
   </si>
   <si>
     <t>19145</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19145/requerimento_087.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19145/requerimento_087.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações referentes à pavimentação da Estrada do Bairro dos Puris.</t>
   </si>
   <si>
     <t>19240</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19240/requerimento_96-2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19240/requerimento_96-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre a linha de ônibus Piratuba/Paruru e a viabilização de trajeto exclusivo para o Bairro Piratuba.</t>
   </si>
   <si>
     <t>19275</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19275/requerimento_106-2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19275/requerimento_106-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações e esclarecimentos sobre o serviço de estacionamento rotativo "Zona Azul".</t>
   </si>
   <si>
     <t>19303</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19303/requerimento_114_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19303/requerimento_114_-_2025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre a Operação Tapa-Buraco na área central e rural.</t>
   </si>
   <si>
     <t>19523</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19523/requerimento_124_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19523/requerimento_124_-_2025.pdf</t>
   </si>
   <si>
     <t>Requerimento à ARTESP e à CCR Sorocaba solicitando informações sobre a instalação e início de funcionamento dos pórticos de pedágios na Rodovia Bunjiro Nakao.</t>
   </si>
   <si>
     <t>19525</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19525/requerimento_125_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19525/requerimento_125_-_2025.pdf</t>
   </si>
   <si>
     <t>Requerimento à CCR Sorocabana solicitando informações sobre a instalação e o funcionamento de pedágios na Rodovia Bunjiro Nakao.</t>
   </si>
   <si>
     <t>19552</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19552/requerimento_131.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19552/requerimento_131.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre os projetos de revitalização da Estrada do Veravinha</t>
   </si>
   <si>
     <t>19584</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19584/requerimento_133_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19584/requerimento_133_-_2025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando Informações acerca das obras de asfaltamento realizadas em 2024, no bairro Residencial Europa. Em especial, o asfaltamento realizado na Rua Moscou.</t>
   </si>
   <si>
     <t>19606</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19606/requerimento_no_134_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19606/requerimento_no_134_-_2025.pdf</t>
   </si>
   <si>
     <t>Requerimento à Agência dos Correios de Ibiúna solicitando esclarecimentos quanto à atualização dos códigos de endereçamento postal (CEP) no município de Ibiúna.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4825,68 +4825,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18249/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18252/indicacao_006.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18253/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18254/indicacao_008.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18256/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18259/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18260/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18261/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18262/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18263/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18264/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18275/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18276/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18277/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18278/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18280/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18281/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18289/indicacao_032.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18290/indicacao_033.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18291/indicacao_034.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18292/indicacao_035.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18294/indicacao_037.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18297/indicacao_040.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18298/indicacao_041.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18301/indicacao_044.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18302/indicacao_045.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18306/indicacao_048.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18307/indicacao_049.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18308/indicacao_050.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18309/indicacao_051.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18310/indicacao_052.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18311/indicacao_053.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18312/indicacao_054.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18314/indicacao_056.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18315/indicacao_057.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18316/indicacao_058.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18317/indicacao_059.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18322/indicacao_064.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18334/indicacao_065.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18336/indicacao_067.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18340/indicacao_071.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18343/indicacao_074.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18344/indicacao_075.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18347/indicacao_078.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18351/indicacao_082.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18352/indicacao_083.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18376/indicacao_084.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18377/indicacao_085.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18378/indicacao_086.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18379/indicacao_087.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18380/indicacao_088.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18382/indicacao_090.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18397/indicacao_098.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18398/indicacao_099.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18399/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18400/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18402/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18403/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18404/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18405/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18406/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18407/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18408/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18409/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18412/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18414/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18429/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18430/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18431/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18432/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18433/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18461/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18464/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18465/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18466/indicacao_167.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18467/indicacao_168.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18468/indicacao_169.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18474/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18476/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18489/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18490/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18498/indicacao_185.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18499/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18502/indicacao_189.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18503/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18504/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18506/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18517/indicacao_198.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18518/indicacao_199.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18519/indicacao_200.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18520/indicacao_201.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18521/indicacao_202.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18522/indicacao_203.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18523/indicacao_204.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18524/indicacao_205.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18527/indicacao_208.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18528/indicacao_209.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18529/indicacao_210.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18531/indicacao_212.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18532/indicacao_213.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18533/indicacao_214.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18535/indicacao_216.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18540/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18542/indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18543/indicacao_08-_estrada_aguassai.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18544/indicacao_11-_lombadas_jemima.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18545/indicacao_09-_estrada_braz_pereira.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18546/indicacao_10-_lombadas_rosarial_e_marginal.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18552/indicacao_rua_francelino_pedroso.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18554/9.indicacao_rua_andressa_godinho.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18556/10._indicacao_rua_andromeda.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18557/11.indicacao_rua_angatuba.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18558/12.indicacao_rua_caminho_das_aguas.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18559/13.indicacao_rua_do_ressaca.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18560/14.indicacao_rua_familia_justo_e_silva..docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18561/15.indicacao_rua_familia_roseni_vieira.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18565/16.indicacao_rua_familia_sumida.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18566/17.indicacao_rua_geraldo_rodrigues.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18568/21.indicacao_rua_tome_kawakami.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18569/23.indicacaosebastiao_godinho.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18570/19.indicacao_rua_joao_vieira_camaargo.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18571/22.indicacao_trav._canarinho.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18572/20.indicacao_rua_s._paulo.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18573/indicacao_est._principal_conserv._dessassor.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18574/indicacao_estrada__2_maria_de_lurdes_silva.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18575/indicacao_estrada_1_andre_rod._pinto.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18576/indicacao_francisco_de_assis.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18577/indicacao_rua_alipio_ferreira_pinto.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18578/7.indicacao_rua_almeda_s.roque.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18579/8.indicacao_rua_almeda_sorocaba.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18589/indicacao_lombada_bairro_rosarial.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18592/estrada_vicinal_lajeadinho.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18593/indicacao_16-_lombada_r._joao_mello_jr.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18595/indicacao_17-_alameda_river_side.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18603/indicacao_19-_est._paiol_grande.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18604/indicacao_15-_lombada_cdhu_jemima.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18612/tapa_buraco_rodovia_julio_dal_fabro.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18628/tapa_buraco_rua_projetada.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18629/motoniveladora__rua_velejar.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18630/tapa_buraco_bairro_lageadinho..docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18633/indicacao_fechamento_valeta_rua_gabriel_monteiro_da_silva_-_rua_do_hospital.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18634/indicacao_23-_estradas_pintos.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18639/estudos_necessarios_para_realizacao_dos_servicos_de_motoniveladora_e_cascalhamento_no_bairro_rosarial..docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18641/indicacao_22-_rua_izildinha_paiol.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18645/tapa_buraco_rua_magali_ramos_de_freitas.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18646/realizacao_dos_servicos_de_motoniveladora_e_cascalhamento_na_descida_do_rogerio_situada_no_bairro_do_rogerio.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18647/servicos_de_motoniveladora_e_cascalhamento_na_rua_antonio_pedro_de_camargo_situada_no_bairro_do_gabriel_e_demais_ruas..docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18648/indicacao_25-_loteamento_raposo.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18654/indicacao_26-_estrada_dos_passarinhos.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18655/indicacao_estrada_haraldo.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18659/indicacao_302.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18661/indicacao_304.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18662/indicacao_305.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18663/indicacao_306.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18664/indicacao_307.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18666/indicacao_309.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18667/indicacao_310.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18672/indicacao_313.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18675/indicacao_316.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18679/indicacao_318.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18684/indicacao_implantacao_de_faixa_de_pedestres_elevada.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18685/indicacao_321.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18686/indicacao_322.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18687/indicacao_323.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18688/indicacao_324.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18692/indicacao_327.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18693/indicacao_328.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18694/indicacao_329.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18696/indicacao_330.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18699/indicacao_333.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18703/indicacao_337.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18704/indicacao_338.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18706/indicacao_340.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18711/indicacao_344.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18712/indicacao_345.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18716/indicacao_346.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18718/indicacao_348.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18719/indicacao_349.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18723/indicacao_350.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18726/indicacao_351.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18727/indicacao_352.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18730/indicacao_355.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18731/indicacao_356.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18732/indicacao_357.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18733/indicacao_358.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18734/indicacao_359.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18735/indicacao_360.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18736/indicacao_361.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18737/indicacao_362.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18748/indicacao_370.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18750/indicacao_372.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18757/indicacao_376.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18758/indicacao_377.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18760/indicacao_379.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18762/indicacao_380.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18763/indicacao_381.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18764/indicacao_382.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18775/indicacao_389.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18778/indicacao_390.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18780/indicacao_391.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18781/indicacao_392.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18804/indicacao_413.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18805/indicacao_414.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18806/indicacao_415.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18807/indicacao_416.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18809/indicacao_418.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18824/indicacao_428.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18825/indicacao_429.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18826/indicacao_430.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18827/indicacao_431.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18835/indicacao_432.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18836/indicacao_433.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18837/indicacao_434.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18839/indicacao_436.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18840/indicacao_437.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18841/indicacao_438.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18842/indicacao_439.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18843/indicacao_440.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18844/indicacao_441.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18845/indicacao_442.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18848/indicacao_443.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18849/indicacao_444.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18850/indicacao_445.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18851/indicacao_446.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18854/indicacao_449.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18859/indicacao_451.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18862/indicacao_452.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18864/indicacao_454.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18865/indicacao_455.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18869/indicacao_457.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18872/indicacao_460.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18873/indicacao_461.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18876/indicacao_463.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18883/indicacao_466.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18886/indicacao_469.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18887/indicacao_470.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18888/indicacao_471.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18889/indicacao_472.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18890/indicacao_44-_lombada_julio_dal_fabro.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18891/indicacao_474.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18904/indicacao_480.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18905/indicacao_481.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18909/indicacao_482.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18910/indicacao_483.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18913/indicacao_484.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18921/indicacao_485.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18935/indicacao_488.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18937/indicacao_489.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18939/indicacao_491.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19016/indicacao_534.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19017/indicacao_535.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19018/indicacao_536.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19020/indicacao_538.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19025/indicacao_543.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19037/indicacao_546.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19038/indicacao_547.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19048/indicacao_555.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19051/indicacao_558.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19054/indicacao_561.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19059/indicacao_564.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19067/indicacao_570.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19079/indicacao_576.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19081/indicacao_577.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19086/indicacao_581.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19087/indicacao_582.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19090/indicacao_583.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19093/indicacao_585.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19105/indicacao_2025-_lombadas_bairro_lageadinho.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19109/indicacao_591.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19110/indicacao_592.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19111/indicacao_593.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19115/indicacao_596.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19116/indicacao_597.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19118/indicacao_599_-_2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19124/indicacao_603_-_2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19131/indicacao_609-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19147/indicacao_618-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19152/indicacao_621-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19153/indicacao_622-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19154/indicacao_623-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19158/indicacao_627_-_2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19173/indicacao_638_-_2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19175/indicacao_640_-_2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19177/indicacao_642_-_2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19178/indicacao_643_-_2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19181/indicacao_645_-_2025_0.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19184/indicacao_647_-_2025_0.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19190/indicacao_653_-_2025_0.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19197/indicacao_656_-_2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19202/indicacao_660_-_2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19203/indicacao_661_-_2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19205/indicacao_663_0.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19206/indicacao_664_0.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19209/indicacao_667.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19224/indicacao_676.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19233/indicacao_680.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19245/indicacao_685.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19257/indicacao_690.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19271/indicacao_696.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19278/indicacao_700.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19284/indicacao_703.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19285/indicacao_704.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19287/indicacao_705.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19301/indicacao_709_-_2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19302/indicacao_710.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19305/indicacao_711.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19312/indicacao_716_-_2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19313/indicacao_717_-_2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19314/indicacao_718_-_2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19332/indicacao_722_-_2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19524/indicacao_724_-_2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19550/indicacao_732_-_2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19557/indicacao_736_-_2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19560/indicacao_737_-_2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19562/indicacao_738_-_2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19565/indicacao_740_-_2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19566/indicacao_741_-_2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19567/indicacao_742_-_2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19572/indicacao_743_-_2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19575/indicacao_744_-_2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19577/indicacao_746_-_2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19581/indicacao_750_-_2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19582/indicacao_751_-_2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19586/indicacao_753_-_2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19594/indicacao_755_-_2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19600/indicacao_761_-_2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19601/indicacao_762_-_2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19602/indicacao_763_-_2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19605/indicacao_766_-_2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19617/indicacao_773_-_2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19622/indicacao_775_-_2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19623/indicacao_776_-_2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19624/indicacao_777_-_2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19625/indicacao_778_-_2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19626/indicacao_779_-_2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19643/indicacao_84_estrada_miyamoto.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18755/mocao_009.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18756/mocao_010.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18267/projeto_de_lei_003.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18359/projeto_de_lei_014.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19001/plo_113_-_2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19122/projeto_de_lei_130.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19548/projeto_de_lei_161.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19675/plo_194_-_2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18478/requerimento_015.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18484/requerimento_017.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18550/requerimento_022.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18620/requerimento_033.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18624/requerimento_036.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18677/requerimento_040.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18681/requerimento_041.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18683/requerimento_042.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18725/requerimento_043.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18879/requerimento_053.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18930/requerimento_058.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18936/requerimento_061.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18941/requerimento_063.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18942/requerimento_064.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18943/requerimento_065.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19012/requerimento_069.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19145/requerimento_087.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19240/requerimento_96-2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19275/requerimento_106-2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19303/requerimento_114_-_2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19523/requerimento_124_-_2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19525/requerimento_125_-_2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19552/requerimento_131.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19584/requerimento_133_-_2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19606/requerimento_no_134_-_2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18249/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18252/indicacao_006.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18253/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18254/indicacao_008.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18256/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18259/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18260/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18261/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18262/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18263/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18264/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18275/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18276/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18277/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18278/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18280/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18281/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18289/indicacao_032.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18290/indicacao_033.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18291/indicacao_034.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18292/indicacao_035.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18294/indicacao_037.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18297/indicacao_040.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18298/indicacao_041.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18301/indicacao_044.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18302/indicacao_045.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18306/indicacao_048.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18307/indicacao_049.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18308/indicacao_050.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18309/indicacao_051.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18310/indicacao_052.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18311/indicacao_053.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18312/indicacao_054.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18314/indicacao_056.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18315/indicacao_057.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18316/indicacao_058.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18317/indicacao_059.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18322/indicacao_064.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18334/indicacao_065.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18336/indicacao_067.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18340/indicacao_071.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18343/indicacao_074.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18344/indicacao_075.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18347/indicacao_078.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18351/indicacao_082.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18352/indicacao_083.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18376/indicacao_084.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18377/indicacao_085.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18378/indicacao_086.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18379/indicacao_087.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18380/indicacao_088.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18382/indicacao_090.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18397/indicacao_098.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18398/indicacao_099.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18399/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18400/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18402/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18403/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18404/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18405/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18406/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18407/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18408/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18409/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18412/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18414/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18429/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18430/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18431/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18432/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18433/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18461/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18464/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18465/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18466/indicacao_167.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18467/indicacao_168.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18468/indicacao_169.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18474/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18476/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18489/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18490/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18498/indicacao_185.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18499/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18502/indicacao_189.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18503/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18504/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18506/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18517/indicacao_198.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18518/indicacao_199.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18519/indicacao_200.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18520/indicacao_201.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18521/indicacao_202.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18522/indicacao_203.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18523/indicacao_204.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18524/indicacao_205.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18527/indicacao_208.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18528/indicacao_209.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18529/indicacao_210.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18531/indicacao_212.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18532/indicacao_213.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18533/indicacao_214.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18535/indicacao_216.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18540/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18542/indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18543/indicacao_08-_estrada_aguassai.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18544/indicacao_11-_lombadas_jemima.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18545/indicacao_09-_estrada_braz_pereira.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18546/indicacao_10-_lombadas_rosarial_e_marginal.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18552/indicacao_rua_francelino_pedroso.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18554/9.indicacao_rua_andressa_godinho.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18556/10._indicacao_rua_andromeda.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18557/11.indicacao_rua_angatuba.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18558/12.indicacao_rua_caminho_das_aguas.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18559/13.indicacao_rua_do_ressaca.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18560/14.indicacao_rua_familia_justo_e_silva..docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18561/15.indicacao_rua_familia_roseni_vieira.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18565/16.indicacao_rua_familia_sumida.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18566/17.indicacao_rua_geraldo_rodrigues.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18568/21.indicacao_rua_tome_kawakami.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18569/23.indicacaosebastiao_godinho.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18570/19.indicacao_rua_joao_vieira_camaargo.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18571/22.indicacao_trav._canarinho.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18572/20.indicacao_rua_s._paulo.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18573/indicacao_est._principal_conserv._dessassor.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18574/indicacao_estrada__2_maria_de_lurdes_silva.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18575/indicacao_estrada_1_andre_rod._pinto.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18576/indicacao_francisco_de_assis.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18577/indicacao_rua_alipio_ferreira_pinto.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18578/7.indicacao_rua_almeda_s.roque.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18579/8.indicacao_rua_almeda_sorocaba.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18589/indicacao_lombada_bairro_rosarial.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18592/estrada_vicinal_lajeadinho.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18593/indicacao_16-_lombada_r._joao_mello_jr.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18595/indicacao_17-_alameda_river_side.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18603/indicacao_19-_est._paiol_grande.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18604/indicacao_15-_lombada_cdhu_jemima.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18612/tapa_buraco_rodovia_julio_dal_fabro.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18628/tapa_buraco_rua_projetada.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18629/motoniveladora__rua_velejar.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18630/tapa_buraco_bairro_lageadinho..docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18633/indicacao_fechamento_valeta_rua_gabriel_monteiro_da_silva_-_rua_do_hospital.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18634/indicacao_23-_estradas_pintos.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18639/estudos_necessarios_para_realizacao_dos_servicos_de_motoniveladora_e_cascalhamento_no_bairro_rosarial..docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18641/indicacao_22-_rua_izildinha_paiol.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18645/tapa_buraco_rua_magali_ramos_de_freitas.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18646/realizacao_dos_servicos_de_motoniveladora_e_cascalhamento_na_descida_do_rogerio_situada_no_bairro_do_rogerio.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18647/servicos_de_motoniveladora_e_cascalhamento_na_rua_antonio_pedro_de_camargo_situada_no_bairro_do_gabriel_e_demais_ruas..docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18648/indicacao_25-_loteamento_raposo.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18654/indicacao_26-_estrada_dos_passarinhos.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18655/indicacao_estrada_haraldo.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18659/indicacao_302.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18661/indicacao_304.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18662/indicacao_305.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18663/indicacao_306.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18664/indicacao_307.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18666/indicacao_309.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18667/indicacao_310.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18672/indicacao_313.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18675/indicacao_316.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18679/indicacao_318.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18684/indicacao_implantacao_de_faixa_de_pedestres_elevada.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18685/indicacao_321.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18686/indicacao_322.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18687/indicacao_323.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18688/indicacao_324.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18692/indicacao_327.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18693/indicacao_328.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18694/indicacao_329.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18696/indicacao_330.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18699/indicacao_333.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18703/indicacao_337.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18704/indicacao_338.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18706/indicacao_340.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18711/indicacao_344.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18712/indicacao_345.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18716/indicacao_346.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18718/indicacao_348.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18719/indicacao_349.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18723/indicacao_350.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18726/indicacao_351.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18727/indicacao_352.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18730/indicacao_355.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18731/indicacao_356.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18732/indicacao_357.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18733/indicacao_358.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18734/indicacao_359.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18735/indicacao_360.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18736/indicacao_361.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18737/indicacao_362.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18748/indicacao_370.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18750/indicacao_372.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18757/indicacao_376.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18758/indicacao_377.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18760/indicacao_379.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18762/indicacao_380.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18763/indicacao_381.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18764/indicacao_382.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18775/indicacao_389.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18778/indicacao_390.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18780/indicacao_391.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18781/indicacao_392.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18804/indicacao_413.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18805/indicacao_414.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18806/indicacao_415.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18807/indicacao_416.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18809/indicacao_418.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18824/indicacao_428.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18825/indicacao_429.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18826/indicacao_430.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18827/indicacao_431.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18835/indicacao_432.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18836/indicacao_433.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18837/indicacao_434.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18839/indicacao_436.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18840/indicacao_437.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18841/indicacao_438.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18842/indicacao_439.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18843/indicacao_440.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18844/indicacao_441.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18845/indicacao_442.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18848/indicacao_443.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18849/indicacao_444.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18850/indicacao_445.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18851/indicacao_446.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18854/indicacao_449.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18859/indicacao_451.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18862/indicacao_452.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18864/indicacao_454.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18865/indicacao_455.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18869/indicacao_457.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18872/indicacao_460.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18873/indicacao_461.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18876/indicacao_463.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18883/indicacao_466.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18886/indicacao_469.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18887/indicacao_470.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18888/indicacao_471.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18889/indicacao_472.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18890/indicacao_44-_lombada_julio_dal_fabro.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18891/indicacao_474.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18904/indicacao_480.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18905/indicacao_481.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18909/indicacao_482.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18910/indicacao_483.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18913/indicacao_484.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18921/indicacao_485.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18935/indicacao_488.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18937/indicacao_489.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18939/indicacao_491.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19016/indicacao_534.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19017/indicacao_535.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19018/indicacao_536.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19020/indicacao_538.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19025/indicacao_543.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19037/indicacao_546.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19038/indicacao_547.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19048/indicacao_555.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19051/indicacao_558.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19054/indicacao_561.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19059/indicacao_564.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19067/indicacao_570.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19079/indicacao_576.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19081/indicacao_577.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19086/indicacao_581.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19087/indicacao_582.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19090/indicacao_583.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19093/indicacao_585.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19105/indicacao_2025-_lombadas_bairro_lageadinho.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19109/indicacao_591.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19110/indicacao_592.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19111/indicacao_593.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19115/indicacao_596.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19116/indicacao_597.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19118/indicacao_599_-_2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19124/indicacao_603_-_2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19131/indicacao_609-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19147/indicacao_618-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19152/indicacao_621-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19153/indicacao_622-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19154/indicacao_623-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19158/indicacao_627_-_2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19173/indicacao_638_-_2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19175/indicacao_640_-_2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19177/indicacao_642_-_2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19178/indicacao_643_-_2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19181/indicacao_645_-_2025_0.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19184/indicacao_647_-_2025_0.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19190/indicacao_653_-_2025_0.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19197/indicacao_656_-_2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19202/indicacao_660_-_2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19203/indicacao_661_-_2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19205/indicacao_663_0.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19206/indicacao_664_0.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19209/indicacao_667.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19224/indicacao_676.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19233/indicacao_680.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19245/indicacao_685.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19257/indicacao_690.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19271/indicacao_696.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19278/indicacao_700.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19284/indicacao_703.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19285/indicacao_704.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19287/indicacao_705.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19301/indicacao_709_-_2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19302/indicacao_710.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19305/indicacao_711.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19312/indicacao_716_-_2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19313/indicacao_717_-_2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19314/indicacao_718_-_2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19332/indicacao_722_-_2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19524/indicacao_724_-_2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19550/indicacao_732_-_2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19557/indicacao_736_-_2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19560/indicacao_737_-_2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19562/indicacao_738_-_2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19565/indicacao_740_-_2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19566/indicacao_741_-_2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19567/indicacao_742_-_2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19572/indicacao_743_-_2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19575/indicacao_744_-_2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19577/indicacao_746_-_2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19581/indicacao_750_-_2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19582/indicacao_751_-_2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19586/indicacao_753_-_2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19594/indicacao_755_-_2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19600/indicacao_761_-_2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19601/indicacao_762_-_2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19602/indicacao_763_-_2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19605/indicacao_766_-_2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19617/indicacao_773_-_2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19622/indicacao_775_-_2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19623/indicacao_776_-_2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19624/indicacao_777_-_2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19625/indicacao_778_-_2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19626/indicacao_779_-_2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19643/indicacao_789.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18755/mocao_009.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18756/mocao_010.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18267/projeto_de_lei_003.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18359/projeto_de_lei_014.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19001/plo_113_-_2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19122/projeto_de_lei_130.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19548/projeto_de_lei_161.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19675/plo_194_-_2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18478/requerimento_015.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18484/requerimento_017.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18550/requerimento_022.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18620/requerimento_033.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18624/requerimento_036.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18677/requerimento_040.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18681/requerimento_041.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18683/requerimento_042.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18725/requerimento_043.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18879/requerimento_053.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18930/requerimento_058.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18936/req_61_-_2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18941/requerimento_063.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18942/requerimento_064.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18943/requerimento_065.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19012/requerimento_069.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19145/requerimento_087.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19240/requerimento_96-2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19275/requerimento_106-2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19303/requerimento_114_-_2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19523/requerimento_124_-_2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19525/requerimento_125_-_2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19552/requerimento_131.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19584/requerimento_133_-_2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19606/requerimento_no_134_-_2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H370"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="193" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="192.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>