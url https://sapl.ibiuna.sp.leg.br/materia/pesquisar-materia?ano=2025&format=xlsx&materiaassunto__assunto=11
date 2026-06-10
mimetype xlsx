--- v0 (2026-02-04)
+++ v1 (2026-06-10)
@@ -54,684 +54,684 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>18248</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Francine Bello</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18248/indicacao_003.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18248/indicacao_003.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando colocação de tubos depois do bar do Flavio, Bairro dos Gatos</t>
   </si>
   <si>
     <t>18250</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18250/indicacao_005.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18250/indicacao_005.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal  solicitando a normalização do abastecimento de água potável na residência da Sra. Renata Vieira Melo dos Santos e outras que têm mandados de segurança;</t>
   </si>
   <si>
     <t>18387</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Dito Santos</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18387/indicacao_095.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18387/indicacao_095.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando limpeza e manutenção da Passarela Domitila Vieira de Lima, Bairro Vila Lima.</t>
   </si>
   <si>
     <t>18510</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>Lucas do Samu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18510/indicacao_195.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18510/indicacao_195.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando o desassoreamento do córrego paralelo à passarela da Vila Lima.</t>
   </si>
   <si>
     <t>18513</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>Carlinhos</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18513/indicacao_196.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18513/indicacao_196.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando coleta do lixo na estrada da Cachoeira, bairro Gabriel.</t>
   </si>
   <si>
     <t>18514</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Dr. Rodrigo Moraes</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18514/indicacao_197.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18514/indicacao_197.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando extensão de rede de água na Rua Reinaldo Domingues de Moraes, bairro Gabriel</t>
   </si>
   <si>
     <t>18618</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18618/limpeza_do_lixo_puris-lajeadinho.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18618/limpeza_do_lixo_puris-lajeadinho.docx</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando limpeza do lixo na lateral da estrada que liga o bairro do Puris ao bairro do Lageadinho.</t>
   </si>
   <si>
     <t>18658</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18658/indicacao_301.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18658/indicacao_301.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção das caçambas de lixo orgânico</t>
   </si>
   <si>
     <t>18669</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>Lucas Pires</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18669/indicacao_311.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18669/indicacao_311.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de zeladoria no bairro Vista Linda</t>
   </si>
   <si>
     <t>18670</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18670/indicacao_312.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18670/indicacao_312.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando análise do vazamento de esgoto na Área de Lazer 1.</t>
   </si>
   <si>
     <t>18678</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18678/indicacao_317.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18678/indicacao_317.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando limpeza de tubos na Rua São Jorge, bairro Pires.</t>
   </si>
   <si>
     <t>18691</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18691/indicacao_326.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18691/indicacao_326.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de limpeza e manutenção no Real Parque Morumbi</t>
   </si>
   <si>
     <t>18744</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18744/indicacao_366.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18744/indicacao_366.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando limpeza e conservação da área pública da Praça da Matriz.</t>
   </si>
   <si>
     <t>18746</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18746/indicacao_368.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18746/indicacao_368.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando limpeza e conservação da Praça do Fórum.</t>
   </si>
   <si>
     <t>18752</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18752/indicacao_374.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18752/indicacao_374.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de manutenção na área central da cidade de Ibiúna</t>
   </si>
   <si>
     <t>18773</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18773/indicacao_387.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18773/indicacao_387.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando limpeza e conservação das 3 áreas de lazer públicas do Município</t>
   </si>
   <si>
     <t>18774</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18774/indicacao_388.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18774/indicacao_388.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção da área da ciclovia</t>
   </si>
   <si>
     <t>18810</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18810/indicacao_419.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18810/indicacao_419.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção da luminária localizada na Rua Milton Giancoli.</t>
   </si>
   <si>
     <t>18813</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18813/indicacao_422.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18813/indicacao_422.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção de luminárias e instalação de caçambas de lixo nas ruas do Minha Casa Minha Vida – MCMV, bairro Cachoeira.</t>
   </si>
   <si>
     <t>18871</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18871/indicacao_459.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18871/indicacao_459.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção dos banheiros da Praça da Matriz</t>
   </si>
   <si>
     <t>18903</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18903/indicacao_479.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18903/indicacao_479.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a retirada de entulhos das calçadas, a troca e a instalação de novas luminárias nas Ruas 13 de Maio e Rua Yoshijiro Muramatsu, centro.</t>
   </si>
   <si>
     <t>19068</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19068/indicacao_571.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19068/indicacao_571.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando desassoreamento do leito do Rio de Una, nos Bairros Vila Lima, CDHU Santa Lúcia, Vila Pitico e Laval</t>
   </si>
   <si>
     <t>19162</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>Abel do Cupim</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19162/indicacao_628_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19162/indicacao_628_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal para que, em conjunto com os responsáveis pela Sabesp, realize a ligação de água na Rua Amaro Vieira Cordeiro, bairro Rio de Una de Cima.</t>
   </si>
   <si>
     <t>19163</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19163/indicacao_629_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19163/indicacao_629_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a extensão de rede de água do bairro da Areia Vermelha até o Colégio.</t>
   </si>
   <si>
     <t>19167</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19167/indicacao_633_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19167/indicacao_633_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, em contato com o setor responsável da Sabesp, realize a extensão de água na Rua Teruo Konishi, bairro Cupim.</t>
   </si>
   <si>
     <t>19168</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19168/indicacao_634_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19168/indicacao_634_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, junto ao setor competente da Sabesp, solicitando a realização da ligação de água no Posto de Saúde do bairro Cupim.</t>
   </si>
   <si>
     <t>19169</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19169/indicacao_635_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19169/indicacao_635_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, junto ao setor competente da Sabesp, solicitando a realização da extensão de água na Rua Luiza Vieira da Silva – sentido Laercio - bairro Cupim.</t>
   </si>
   <si>
     <t>19171</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19171/indicacao_637_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19171/indicacao_637_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a instalação de tubos para canal de drenagem na Rodovia Júlio Dal Fabro, km 8.</t>
   </si>
   <si>
     <t>19185</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>Charles Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19185/indicacao_648_-_2025_0.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19185/indicacao_648_-_2025_0.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando que sejam realizados, com a máxima urgência, os serviços de limpeza de valetas de águas pluviais, de tapa-buracos e limpeza de bueiros na rua Joaquim Gabriel Soares e travessa Clodoaldo Bini, localizadas na Vila Lima e Pitico.</t>
   </si>
   <si>
     <t>19186</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19186/indicacao_649_-_2025_0.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19186/indicacao_649_-_2025_0.pdf</t>
   </si>
   <si>
     <t>Indicação à Companhia de Saneamento Básico do Estado de São Paulo – SABESP – unidade de Ibiúna, solicitando que seja realizado o levantamento (elevação) dos "PV's" – Poços de Visita, localizados na Rua Antônio Coelho Ramalho.</t>
   </si>
   <si>
     <t>19188</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19188/indicacao_651_-_2025_0.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19188/indicacao_651_-_2025_0.pdf</t>
   </si>
   <si>
     <t>Indicação à SABESP solicitando o levantamento dos Poços de Visita (PVS) na Travessa Moraes, Bairro da Figueira.</t>
   </si>
   <si>
     <t>19299</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19299/indicacao_707.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19299/indicacao_707.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando que determine, junto à Sabesp, a realização da extensão de rede de água da Rua José Rodrigues de Oliveira – Paineira, Bairro Cupim, sentido Bairro dos Godinhos.</t>
   </si>
   <si>
     <t>19310</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>Diltão</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19310/indicacao_714_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19310/indicacao_714_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando que determine, junto à Sabesp, a realização da extensão de rede de água na Rua Alameda Eunice Moreira no Bairro Capim Azedo.</t>
   </si>
   <si>
     <t>19311</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19311/indicacao_715_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19311/indicacao_715_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando que determine, junto à Sabesp, a extensão de rede de água na Rua Amaro Pires Domingues, Bairro Rio de Una de Cima.</t>
   </si>
   <si>
     <t>19319</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19319/indicacao_719_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19319/indicacao_719_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando que determine, junto à Sabesp, a realização da extensão de rede de água no Bairro Fazenda Velha.</t>
   </si>
   <si>
     <t>19531</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19531/indicacao_729_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19531/indicacao_729_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a instalação de extensão de rede de água na Rua Gentil Vieira Cardoso, no Bairro Gabriel.</t>
   </si>
   <si>
     <t>19597</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19597/indicacao_758_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19597/indicacao_758_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a extensão da coleta de lixo em um trecho que inicia na Rodovia Tancredo Neves e percorre por 3 km ao longo da Estrada dos Passarinhos, no Bairro do Piaí.</t>
   </si>
   <si>
     <t>19547</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19547/projeto_de_lei_160.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19547/projeto_de_lei_160.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade da SABESP instalar eliminadores de ar nas tubulações do sistema de abastecimento de água dos consumidores no município de Ibiúna e dá outras providências”.</t>
   </si>
   <si>
     <t>18724</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Devanil da Ressaca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18724/projeto_de_resolucao_004.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18724/projeto_de_resolucao_004.pdf</t>
   </si>
   <si>
     <t>"Constitui a Comissão Especial de Vereadores de acompanhamento ao contrato e obras da SABESP e dá outras providências."</t>
   </si>
   <si>
     <t>18329</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18329/requerimento_010.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18329/requerimento_010.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre: os banheiros instalados na Área de Lazer I, onde ocorrem as feiras livres</t>
   </si>
   <si>
     <t>18586</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18586/requerimento_026.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18586/requerimento_026.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Superintendente Regional da SABESP solicitando informações sobre a constante falta de abastecimento de água em várias ruas do Município</t>
   </si>
   <si>
     <t>18621</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18621/requerimento_034.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18621/requerimento_034.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre os sanitários públicos da Marginal, próximos à rotatória com a Rua José Juni.</t>
   </si>
   <si>
     <t>18754</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18754/requerimento_044.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18754/requerimento_044.pdf</t>
   </si>
   <si>
     <t>Requerimento a SABESP solicitando informações sobre o andamentos das obras no bairro Residencial Europa.</t>
   </si>
   <si>
     <t>18766</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18766/requerimento_045.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18766/requerimento_045.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Superintendente Regional da Sabesp Sr. Maurício Tapia solicitando medidas acerca do esgoto a céu aberto no bairro Capim Azedo.</t>
   </si>
   <si>
     <t>18818</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18818/requerimento_048.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18818/requerimento_048.pdf</t>
   </si>
   <si>
     <t>Requerimento a SABESP solicitando informações sobre ligação de água e vazamento de esgoto nos bairros Vila Lima, Laval e Tavares</t>
   </si>
   <si>
     <t>18846</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18846/requerimento_051.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18846/requerimento_051.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre a manutenção da Rua Moscou, Residencial Europa.</t>
   </si>
   <si>
     <t>19297</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19297/requerimento_113_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19297/requerimento_113_-_2025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Superintendente Regional da Sabesp, Sr. Maurício Tapia, solicitando serviços de abastecimento de água no Bairro do Tavares</t>
   </si>
   <si>
     <t>19331</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19331/requerimento_122_-_2025_0.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19331/requerimento_122_-_2025_0.pdf</t>
   </si>
   <si>
     <t>Requerimento à Sabesp solicitando informações e providências quanto ao prazo para a ligação definitiva da extensão da rede de água nos Bairros Colégio, São Benedito, Luz, Grama, Saveiros de Ibiúna e Porto de Ibiúna.</t>
   </si>
   <si>
     <t>19538</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19538/requerimento_127_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19538/requerimento_127_-_2025.pdf</t>
   </si>
   <si>
     <t>Requerimento à SABESP solicitando informações sobre a existência de projeto para extensão de rede de água na Rua Maria Ana Calvino Pereira, Bairro Rio de Una de Baixo.</t>
   </si>
   <si>
     <t>19553</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19553/requerimento_132.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19553/requerimento_132.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal e à Sabesp solicitando informações sobre a ligação de rede de água no bairro Veravinha.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1038,68 +1038,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18248/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18250/indicacao_005.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18387/indicacao_095.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18510/indicacao_195.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18513/indicacao_196.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18514/indicacao_197.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18618/limpeza_do_lixo_puris-lajeadinho.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18658/indicacao_301.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18669/indicacao_311.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18670/indicacao_312.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18678/indicacao_317.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18691/indicacao_326.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18744/indicacao_366.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18746/indicacao_368.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18752/indicacao_374.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18773/indicacao_387.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18774/indicacao_388.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18810/indicacao_419.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18813/indicacao_422.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18871/indicacao_459.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18903/indicacao_479.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19068/indicacao_571.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19162/indicacao_628_-_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19163/indicacao_629_-_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19167/indicacao_633_-_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19168/indicacao_634_-_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19169/indicacao_635_-_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19171/indicacao_637_-_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19185/indicacao_648_-_2025_0.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19186/indicacao_649_-_2025_0.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19188/indicacao_651_-_2025_0.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19299/indicacao_707.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19310/indicacao_714_-_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19311/indicacao_715_-_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19319/indicacao_719_-_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19531/indicacao_729_-_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19597/indicacao_758_-_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19547/projeto_de_lei_160.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18724/projeto_de_resolucao_004.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18329/requerimento_010.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18586/requerimento_026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18621/requerimento_034.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18754/requerimento_044.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18766/requerimento_045.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18818/requerimento_048.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18846/requerimento_051.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19297/requerimento_113_-_2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19331/requerimento_122_-_2025_0.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19538/requerimento_127_-_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19553/requerimento_132.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18248/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18250/indicacao_005.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18387/indicacao_095.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18510/indicacao_195.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18513/indicacao_196.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18514/indicacao_197.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18618/limpeza_do_lixo_puris-lajeadinho.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18658/indicacao_301.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18669/indicacao_311.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18670/indicacao_312.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18678/indicacao_317.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18691/indicacao_326.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18744/indicacao_366.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18746/indicacao_368.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18752/indicacao_374.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18773/indicacao_387.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18774/indicacao_388.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18810/indicacao_419.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18813/indicacao_422.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18871/indicacao_459.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18903/indicacao_479.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19068/indicacao_571.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19162/indicacao_628_-_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19163/indicacao_629_-_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19167/indicacao_633_-_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19168/indicacao_634_-_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19169/indicacao_635_-_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19171/indicacao_637_-_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19185/indicacao_648_-_2025_0.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19186/indicacao_649_-_2025_0.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19188/indicacao_651_-_2025_0.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19299/indicacao_707.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19310/indicacao_714_-_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19311/indicacao_715_-_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19319/indicacao_719_-_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19531/indicacao_729_-_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19597/indicacao_758_-_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19547/projeto_de_lei_160.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18724/projeto_de_resolucao_004.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18329/requerimento_010.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18586/requerimento_026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18621/requerimento_034.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18754/requerimento_044.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18766/requerimento_045.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18818/requerimento_048.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18846/requerimento_051.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19297/requerimento_113_-_2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19331/requerimento_122_-_2025_0.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19538/requerimento_127_-_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19553/requerimento_132.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="106.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="238.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>