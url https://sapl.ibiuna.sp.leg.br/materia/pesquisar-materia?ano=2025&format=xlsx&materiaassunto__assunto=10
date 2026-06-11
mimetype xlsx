--- v0 (2026-02-05)
+++ v1 (2026-06-11)
@@ -54,548 +54,548 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>19648</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>Denúncia</t>
   </si>
   <si>
     <t>Representante População</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19648/denuncia_02_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19648/denuncia_02_-_2025.pdf</t>
   </si>
   <si>
     <t>Representação protocolada pela Sra. Amanda de Campos Pontes contra o Vereador Tiago Godinho.</t>
   </si>
   <si>
     <t>19616</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Lucas do Samu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19616/indicacao_772_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19616/indicacao_772_-_2025.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Prefeito Municipal e a Secretaria de Cultura e Turismo para que seja enviado Projeto de Lei para concessão de Subvenção Social à Entidade Banda Marcial de Ibiúna."</t>
   </si>
   <si>
     <t>18480</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Carlinhos</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18480/projeto_de_lei_038.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18480/projeto_de_lei_038.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a publicidade oficial dos empenhos cancelados por parte da Administração Pública Municipal e dá outras providências"</t>
   </si>
   <si>
     <t>18650</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Mario Pires de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18650/projeto_de_lei_054.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18650/projeto_de_lei_054.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2025 e a abertura de Crédito Adicional Especial ao Orçamento de 2025 e dá outras providências. (Realocação de Emenda Impositivas nº 095 e 093/2024)</t>
   </si>
   <si>
     <t>18761</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18761/projeto_de_lei_063.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18761/projeto_de_lei_063.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2025 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2025 e dá outras providências. (Teatro Municipal)</t>
   </si>
   <si>
     <t>18860</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18860/projeto_de_lei_076.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18860/projeto_de_lei_076.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para elaboração e execução da Lei Orçamentária anual de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>18924</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18924/projeto_de_lei_096.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18924/projeto_de_lei_096.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de metas e diretrizes ao PPA 2022/2025, LDO para 2025 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2025 e dá outras providências. ( Recursos do Governo Federal para a Secretaria de Saúde - Programa Atenção à Saúde da População)</t>
   </si>
   <si>
     <t>18925</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18925/projeto_de_lei_097.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18925/projeto_de_lei_097.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de metas e diretrizes ao PPA 2022/2025, LDO para 2025 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2025 e dá outras providências. ( Realocação de Emenda Impositiva nº 17/2025 - pavimentação da Rua da E.M. Bairro Samano)</t>
   </si>
   <si>
     <t>18926</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18926/projeto_de_lei_098.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18926/projeto_de_lei_098.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de metas e diretrizes ao PPA 2022/2025, LDO para 2025 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2025 e dá outras providências. ( Realocação de Emenda Impositiva nº 16/2025 - Construção de salas na EM. Bairro Samano)</t>
   </si>
   <si>
     <t>19121</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19121/projeto_de_lei_129.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19121/projeto_de_lei_129.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de metas e diretrizes ao PPA 2022/2025, LDO para 2025 e a abertura de crédito adicional suplementar ao orçamento de 2025 e dá outras providências. (Construção do Centro de Especialidades)</t>
   </si>
   <si>
     <t>19122</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19122/projeto_de_lei_130.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19122/projeto_de_lei_130.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de metas e diretrizes ao PPA 2022/2025, LDO para 2025 e a abertura de crédito adicional suplementar ao orçamento de 2025 e dá outras providências. (Pavimentação da Vicinal Tancredo Neves)</t>
   </si>
   <si>
     <t>19160</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19160/plo_132_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19160/plo_132_-_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de metas e diretrizes ao PPA 2022/2025, LDO para 2025 e a abertura de crédito adicional especial ao orçamento de 2025 e dá outras providências. (Realocação de Emenda Impositiva nº 92/2024 - Manutenção Base Samu) (R$ 60.700,00)</t>
   </si>
   <si>
     <t>19161</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19161/plo_133-2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19161/plo_133-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de metas e diretrizes ao PPA 2022/2025, LDO para 2025 e a abertura de crédito adicional especial ao orçamento de 2025 e dá outras providências. (Realocação de Emenda Impositiva nº 46/2024 - Reforma E.M. José Gabriel Pinto)</t>
   </si>
   <si>
     <t>19195</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19195/plo_135_-_2025_merged_1.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19195/plo_135_-_2025_merged_1.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DE METAS E DIRETRIZES AO PPA 2022/2025, LDO PARA 2025 E A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>19196</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19196/plo_136_-_2025_merged.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19196/plo_136_-_2025_merged.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração de metas e diretrizes ao PPA 2022/2025, LDO para 2025 e a abertura de crédito adicional suplementar ao orçamento de 2025 e dá outras providências." (R$ 8.016.218,89)</t>
   </si>
   <si>
     <t>19229</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19229/plo_138_-_2025_.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19229/plo_138_-_2025_.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração de metas e diretrizes ao PPA 2022/2025, LDO para 2025 e a abertura de crédito adicional suplementar ao orçamento de 2025 e dá outras providencias" (PROCAD-SUAS - R$109.579,00)</t>
   </si>
   <si>
     <t>19230</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19230/plo_139_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19230/plo_139_-_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração de metas e diretrizes ao PPA 2022/2025, LDO para 2025 e a abertura de créditos adicionais suplementar  e especial, ao orçamento de 2025 e dá outras providencias" (CRAS - Paruru - R$ 462.800,00)</t>
   </si>
   <si>
     <t>19253</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>Maioria</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19253/plo_144_-_2025_merged.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19253/plo_144_-_2025_merged.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração de metas e diretrizes ao Plano Plurianual 2022 a 2025, Lei de Diretrizes Orçamentárias para abertura de crédito adicional suplementar ao Orçamento de 2025 da Câmara Municipal da Estância Turística de Ibiúna e dá outras providências."</t>
   </si>
   <si>
     <t>19292</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19292/projeto_de_lei_145.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19292/projeto_de_lei_145.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o quadriênio de 2026 a 2029 do Município da Estância Turística de Ibiúna e dá outras providências.</t>
   </si>
   <si>
     <t>19293</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19293/projeto_de_lei_146.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19293/projeto_de_lei_146.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a despesa do Município da Estância Turística de Ibiúna, para o exercício financeiro de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>19326</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19326/plo_153_-_2025_merged_compressed.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19326/plo_153_-_2025_merged_compressed.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração de metas e diretrizes ao PPA 2022/2025. LDO para 2025 e a abertura de crédito adicional suplementar ao orçamento de 2025 e dá outras providências." (R$ 2.640.000,00)</t>
   </si>
   <si>
     <t>19327</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19327/plo_154_-_2025_merged_compressed.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19327/plo_154_-_2025_merged_compressed.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração de metas e diretrizes ao PPA 2022/2025, LDO para 2025 e a abertura de crédito adicional suplementar ao orçamento de 2025 e dá outras providências". (R$ 1.125.118,29)</t>
   </si>
   <si>
     <t>19328</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19328/plo_155_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19328/plo_155_-_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração de metas e diretrizes ao PPA 2022/2025, LDO para 2025 e a abertura de crédito adicional suplementar ao orçamento de 2025 e dá outras providências". _x000D_
 (R$ 1.400.000,00)</t>
   </si>
   <si>
     <t>19329</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19329/plo_156_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19329/plo_156_-_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração de metas e diretrizes ao PPA 2022/2025, LDO para 2025 e a abertura de crédito adicional especial ao orçamento de 2025 e dá outras providências". _x000D_
 (R$ 1.070.600,00)</t>
   </si>
   <si>
     <t>19334</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19334/plo_157_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19334/plo_157_-_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração de metas e diretrizes ao PPA 2022/2025, LDO para 2025 e a abertura de crédito adicional especial ao orçamento de 2025 e dá outras providências." (R$ 133.659,50)</t>
   </si>
   <si>
     <t>19558</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19558/projeto_de_lei_162_merged_compressed.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19558/projeto_de_lei_162_merged_compressed.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação de Metas Fiscais, Programas Governamentais, Custos, Riscos Fiscais da LDO - Lei de Diretrizes Orçamentárias para o Exercício de 2026 e dá outras providências."</t>
   </si>
   <si>
     <t>19569</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19569/plo_165_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19569/plo_165_-_2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DE METAS E DIRETRIZES AO PPA 2022/2025, LDO PARA 2025 E A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS." (R$ 688.533,20)</t>
   </si>
   <si>
     <t>19570</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19570/plo_166_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19570/plo_166_-_2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DE METAS E DIRETRIZES AO PPA 2022/2025, LDO PARA 2025 E A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS." (R$ 502.904,82)</t>
   </si>
   <si>
     <t>19571</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19571/plo_167_-_2025_merged_compressed.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19571/plo_167_-_2025_merged_compressed.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICÍPIO DE IBIÚNA A PACTUAR A OPERAÇÃO DE CRÉDITO COM A DESENVOLVE SP - AGÊNCIA DE FOMENTO DO ESTADO DE SÃO PAULO, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>19628</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19628/plo_179_-_2025_merged.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19628/plo_179_-_2025_merged.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DE METAS E DIRETRIZES AO PPA 2022/2025, LDO PARA 2025 E A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS". (R$ 175.700,00)</t>
   </si>
   <si>
     <t>19630</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19630/plo_180_-_2025_merged.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19630/plo_180_-_2025_merged.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DE METAS E DIRETRIZES AO PPA 2022/2025, LDO PARA 2025 E A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS" (R$ 1.450.000,00)</t>
   </si>
   <si>
     <t>19631</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19631/plo_181_-_2025_merged.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19631/plo_181_-_2025_merged.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DE METAS E DIRETRIZES AO PPA 2022/2025, LDO PARA 2025 E A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS" (R$ 250.000,00)</t>
   </si>
   <si>
     <t>19632</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19632/plo_182_-_2025_merged.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19632/plo_182_-_2025_merged.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DE METAS E DIRETRIZES AO PPA 2022/2025, LDO PARA 2025 E A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS". (R$ 1.570.000,00)</t>
   </si>
   <si>
     <t>19633</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19633/plo_183_-_2025_merged.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19633/plo_183_-_2025_merged.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a atualizar a Unidade Fiscal do Município de lbiúna - UFMI e dá outras providências."</t>
   </si>
   <si>
     <t>19647</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>Câmara Municipal - CM</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19647/plo_185_--_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19647/plo_185_--_2025.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal 1995 de 26 de fevereiro de 2015 e dá outras providências."</t>
   </si>
   <si>
     <t>19564</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>RUE</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19564/requerimento_de_urgencia_especial_no_27_-_2025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19564/requerimento_de_urgencia_especial_no_27_-_2025.pdf</t>
   </si>
   <si>
     <t>"Requerimento de Urgência Especial aos Projetos de Lei Ordinária NºS 133/ 2025; 138/2025; 139/2025; 157/2025; 160/2025; 161/2025; 162/2025; 163/2025; 165/2025; 166/2025; 167/2025; e Projeto de Lei Complementar Nº 164/2025."</t>
   </si>
   <si>
     <t>19618</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>"Requerimento de Urgência Especial ao Projeto de Emenda à Lei Orgânica Nº 02 de 14 de outubro 2025."</t>
   </si>
   <si>
     <t>19644</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19644/requerimento_de_urgencia_especial.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19644/requerimento_de_urgencia_especial.pdf</t>
   </si>
   <si>
     <t>"Requerimento de Urgência Especial aos Projetos de Lei NºS 179; 180; 181; e 182 de 2025."</t>
   </si>
   <si>
     <t>18908</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMLDO</t>
   </si>
   <si>
     <t>Emenda Modificativa LDO</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18908/emenda_modificativa_01_ldo.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18908/emenda_modificativa_01_ldo.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 26 do Projeto de Lei nº 76/2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -902,68 +902,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19648/denuncia_02_-_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19616/indicacao_772_-_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18480/projeto_de_lei_038.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18650/projeto_de_lei_054.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18761/projeto_de_lei_063.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18860/projeto_de_lei_076.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18924/projeto_de_lei_096.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18925/projeto_de_lei_097.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18926/projeto_de_lei_098.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19121/projeto_de_lei_129.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19122/projeto_de_lei_130.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19160/plo_132_-_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19161/plo_133-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19195/plo_135_-_2025_merged_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19196/plo_136_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19229/plo_138_-_2025_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19230/plo_139_-_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19253/plo_144_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19292/projeto_de_lei_145.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19293/projeto_de_lei_146.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19326/plo_153_-_2025_merged_compressed.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19327/plo_154_-_2025_merged_compressed.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19328/plo_155_-_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19329/plo_156_-_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19334/plo_157_-_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19558/projeto_de_lei_162_merged_compressed.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19569/plo_165_-_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19570/plo_166_-_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19571/plo_167_-_2025_merged_compressed.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19628/plo_179_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19630/plo_180_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19631/plo_181_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19632/plo_182_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19633/plo_183_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19647/plo_185_--_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19564/requerimento_de_urgencia_especial_no_27_-_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19644/requerimento_de_urgencia_especial.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18908/emenda_modificativa_01_ldo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19648/denuncia_02_-_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19616/indicacao_772_-_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18480/projeto_de_lei_038.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18650/projeto_de_lei_054.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18761/projeto_de_lei_063.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18860/projeto_de_lei_076.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18924/projeto_de_lei_096.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18925/projeto_de_lei_097.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18926/projeto_de_lei_098.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19121/projeto_de_lei_129.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19122/projeto_de_lei_130.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19160/plo_132_-_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19161/plo_133-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19195/plo_135_-_2025_merged_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19196/plo_136_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19229/plo_138_-_2025_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19230/plo_139_-_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19253/plo_144_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19292/projeto_de_lei_145.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19293/projeto_de_lei_146.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19326/plo_153_-_2025_merged_compressed.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19327/plo_154_-_2025_merged_compressed.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19328/plo_155_-_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19329/plo_156_-_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19334/plo_157_-_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19558/projeto_de_lei_162_merged_compressed.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19569/plo_165_-_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19570/plo_166_-_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19571/plo_167_-_2025_merged_compressed.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19628/plo_179_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19630/plo_180_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19631/plo_181_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19632/plo_182_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19633/plo_183_-_2025_merged.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19647/plo_185_--_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19564/requerimento_de_urgencia_especial_no_27_-_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/19644/requerimento_de_urgencia_especial.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2025/18908/emenda_modificativa_01_ldo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="120.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="119.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="245" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>