--- v0 (2026-02-05)
+++ v1 (2026-06-18)
@@ -54,336 +54,336 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>17910</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Valnei Galvão</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17910/mocao_007.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17910/mocao_007.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS aos funcionários da Câmara Municipal de Ibiúna, em reconhecimento aos serviços prestados por cada um no espaço Legislativo.</t>
   </si>
   <si>
     <t>17869</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Paulo Kenji Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17869/projeto_de_lei_complementar_421.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17869/projeto_de_lei_complementar_421.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Plano de cargos e carreira da Guarda Civil Municipal da Estância Turística de Ibiúna e dá outras providências.</t>
   </si>
   <si>
     <t>17875</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17875/projeto_de_lei_complementar_423.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17875/projeto_de_lei_complementar_423.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos dos servidores públicos municipais da Estância Turística de Ibiúna e dá outras providências. (RGA 1,46%)</t>
   </si>
   <si>
     <t>17979</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17979/projeto_de_lei_complementar_457.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17979/projeto_de_lei_complementar_457.pdf</t>
   </si>
   <si>
     <t>Cria empregos públicos de provimento através de concurso público e dá outras providências. (Monitor de Educação)</t>
   </si>
   <si>
     <t>17984</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17984/projeto_de_lei_complementar_461.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17984/projeto_de_lei_complementar_461.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 084 de 20 de dezembro de 2010, alterada pela Lei Complementar nº 180 de 13 de dezembro de 2019 e dá outras providências. (Alteração do Plano de carreira, empregos e remuneração do magistério)</t>
   </si>
   <si>
     <t>18239</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>"Dispõe sobre a revisão geral anual dos vencimentos dos servidores públicos municipais da Estância Turística de Ibiúna e dá outras providências"</t>
   </si>
   <si>
     <t>17871</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Lino Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17871/projeto_de_lei_422.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17871/projeto_de_lei_422.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei 2614 de 06 de junho de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>18228</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>Maioria</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18228/projeto_de_lei_519.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18228/projeto_de_lei_519.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a extinção de cargos na Câmara Municipal da Estância Turística de Ibiúna."</t>
   </si>
   <si>
     <t>17760</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17760/requerimento_001.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17760/requerimento_001.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando Projeto de Lei  que trate da Revisão geral anual da remuneração dos funcionários públicos de nosso Município</t>
   </si>
   <si>
     <t>17770</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17770/requerimento_007.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17770/requerimento_007.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações referentes aos salários em atrasos dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>17771</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17771/requerimento_008.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17771/requerimento_008.pdf</t>
   </si>
   <si>
     <t>Requerimento ao CHEFE DO EXECUTIVO MUNICIPAL em contato com o setor competente, envie a está Casa de Leis, a informação sobre a previsão do resultado das provas do Concurso Público nº 02/2023 realizado pela Prefeitura.</t>
   </si>
   <si>
     <t>17772</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17772/requerimento_009.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17772/requerimento_009.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre a Revisão Geral Anual dos servidores municipais.</t>
   </si>
   <si>
     <t>17778</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Dr. Walmir Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17778/requerimento_013.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17778/requerimento_013.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informação com relação a lista de subsecretários e as respectivas vinculações as pastas.</t>
   </si>
   <si>
     <t>17801</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17801/requerimento_019.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17801/requerimento_019.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe quando será enviado o Projeto de Lei dispondo sobre a Revisão Geral Anual aos servidores públicos do Município, visando a posição das perdas inflacionárias</t>
   </si>
   <si>
     <t>17857</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17857/requerimento_031.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17857/requerimento_031.pdf</t>
   </si>
   <si>
     <t>Requerimento ao CHEFE DO EXECUTIVO MUNICIPAL em contato com o setor competente, envie a está Casa de Leis, informações e explicações acerca do chamamento do Concurso Público nº 002/2023</t>
   </si>
   <si>
     <t>17858</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17858/requerimento_032.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17858/requerimento_032.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre o Plano de Carreira GCM e concurso de promoção carreira</t>
   </si>
   <si>
     <t>17859</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17859/requerimento_033.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17859/requerimento_033.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre a Revisão geral anual da remuneração dos funcionários públicos de nosso Município, bem como a revisão referente a auxílio alimentação e cesta básica.</t>
   </si>
   <si>
     <t>17860</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17860/requerimento_034.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17860/requerimento_034.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre a falta de profissionais para o atendimento no CAPS e no NÚCLEO DE APOIO E ASSISTÊNCIA INCLUSIVO NOVO ARCO-ÍRIS</t>
   </si>
   <si>
     <t>17865</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17865/requerimento_039.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17865/requerimento_039.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações e explicações acerca do Plano de Carreira da Guarda Civil Municipal.</t>
   </si>
   <si>
     <t>17892</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17892/requerimento_plano_de_carreira.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17892/requerimento_plano_de_carreira.docx</t>
   </si>
   <si>
     <t>Requerimento a VIAÇÃO RAPOSO TAVARES LTDA, para que envie a esta Casa de Leis, a informação sobre o motivo dos usuários das carteirinhas de transportes do nosso Município precisarem se locomover até a cidade de Cotia para serem recarregadas?</t>
   </si>
   <si>
     <t>17985</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17985/requerimento_075.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17985/requerimento_075.pdf</t>
   </si>
   <si>
     <t>Requerimento a empresa prestadora de serviços MEDLIFE, bem com o CHEFE DO EXECUTIVO MUNICIPAL e ao SECRETÁRIO MUNICIPAL DE SAÚDE, para que seja enviada a esta Casa de Leis, reiterando o Requerimento nº 54/2024 datado e aprovado em sessão em 21 e maio de 2024, explicações/informações em relação ao atraso no pagamento dos salários, bem como a concessão e pagamento das respectivas férias de seus colaboradores</t>
   </si>
   <si>
     <t>18055</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18055/requerimento_109.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18055/requerimento_109.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações e providências sobre os atrasos dos vencimentos referentes a salários, férias, fgts e inss, dos funcionários do Hospital Municipal principalmente dos Técnicos do Raio-X.</t>
   </si>
   <si>
     <t>17870</t>
   </si>
   <si>
     <t>RUE</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial ao Projeto de Lei Complementar Nº 421 de 2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -702,68 +702,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17910/mocao_007.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17869/projeto_de_lei_complementar_421.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17875/projeto_de_lei_complementar_423.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17979/projeto_de_lei_complementar_457.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17984/projeto_de_lei_complementar_461.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17871/projeto_de_lei_422.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18228/projeto_de_lei_519.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17760/requerimento_001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17770/requerimento_007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17771/requerimento_008.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17772/requerimento_009.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17778/requerimento_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17801/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17857/requerimento_031.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17858/requerimento_032.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17859/requerimento_033.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17860/requerimento_034.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17865/requerimento_039.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17892/requerimento_plano_de_carreira.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17985/requerimento_075.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18055/requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17910/mocao_007.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17869/projeto_de_lei_complementar_421.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17875/projeto_de_lei_complementar_423.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17979/projeto_de_lei_complementar_457.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17984/projeto_de_lei_complementar_461.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17871/projeto_de_lei_422.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18228/projeto_de_lei_519.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17760/requerimento_001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17770/requerimento_007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17771/requerimento_008.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17772/requerimento_009.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17778/requerimento_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17801/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17857/requerimento_031.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17858/requerimento_032.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17859/requerimento_033.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17860/requerimento_034.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17865/requerimento_039.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17892/requerimento_plano_de_carreira.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17985/requerimento_075.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18055/requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="106" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>