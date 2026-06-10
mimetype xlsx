--- v0 (2026-02-05)
+++ v1 (2026-06-10)
@@ -54,195 +54,195 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>17824</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Dr. Walmir Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17824/indicacao_126.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17824/indicacao_126.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando desafetação de Escola para abrigar um CRAS no Bairro dos Tiburcios</t>
   </si>
   <si>
     <t>17827</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17827/indicacao_129.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17827/indicacao_129.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a reforma da quadra da Escola do Bairro Domingues</t>
   </si>
   <si>
     <t>17933</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Paulo Kenji Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17933/projeto_de_lei_443_.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17933/projeto_de_lei_443_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Créditos Adicionais Suplementar e Especial ao Orçamento de 2024 e dá outras providências. (Pavimentação de Ruas: Travessa Assembleia de Deus, Rua Moscou e Rua João Antônio Domingues)</t>
   </si>
   <si>
     <t>17941</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17941/requerimento_058.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17941/requerimento_058.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre a construção da Creche no Bairro Paruru</t>
   </si>
   <si>
     <t>17950</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17950/requerimento_062.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17950/requerimento_062.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando cópias de documentos referentes a medição da Obra e Planilha de Pagamento da construção do Anfiteatro Municipal no Bairro da Figueira</t>
   </si>
   <si>
     <t>17952</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17952/requerimento_064.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17952/requerimento_064.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre  os R$ 4.500,000.00 - Projeto de Lei n° 444/2024 - para investimentos em reformas das escolas do município</t>
   </si>
   <si>
     <t>17953</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Lino Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17953/requerimento_065.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17953/requerimento_065.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações referentes aos prazos contidos no Cronograma de Obras do bairro Residencial Europa, principalmente quanto a conclusão da rede de esgoto</t>
   </si>
   <si>
     <t>18006</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18006/requerimento_078.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18006/requerimento_078.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações da Secretaria da Educação sobre a empresa contratada para realizar a Reforma da Creche Pró-infância, no Bairro Paruru</t>
   </si>
   <si>
     <t>18043</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18043/requerimento_103.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18043/requerimento_103.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre pavimentação asfáltica em diversos bairros, construção da UBS no Bairro Rosarial e o calçadão próximo a rodoviária</t>
   </si>
   <si>
     <t>18050</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18050/requerimento_108.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18050/requerimento_108.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre as obras do Anfiteatro Municipal no Bairro Figueira</t>
   </si>
   <si>
     <t>18072</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18072/requerimento_112.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18072/requerimento_112.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, à Secretaria de Educação e à Comissão Permanente de Educação e Saúde da Câmara solicitando informações sobre a construção da quadra esportiva em detrimento das reformas e ampliações na Escola Municipal Maria Benedita Rodrigues</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -549,68 +549,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17824/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17827/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17933/projeto_de_lei_443_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17941/requerimento_058.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17950/requerimento_062.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17952/requerimento_064.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17953/requerimento_065.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18006/requerimento_078.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18043/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18050/requerimento_108.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18072/requerimento_112.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17824/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17827/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17933/projeto_de_lei_443_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17941/requerimento_058.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17950/requerimento_062.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17952/requerimento_064.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17953/requerimento_065.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18006/requerimento_078.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18043/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18050/requerimento_108.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18072/requerimento_112.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="254.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>