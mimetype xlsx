--- v0 (2026-02-04)
+++ v1 (2026-05-20)
@@ -54,421 +54,421 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>18010</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18010/indicacao_153.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18010/indicacao_153.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a disponibilização de vagas para pessoas com deficiência em frente a todas escolas municipais e estaduais, e em frente ao Novo Arco Iris</t>
   </si>
   <si>
     <t>17979</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Paulo Kenji Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17979/projeto_de_lei_complementar_457.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17979/projeto_de_lei_complementar_457.pdf</t>
   </si>
   <si>
     <t>Cria empregos públicos de provimento através de concurso público e dá outras providências. (Monitor de Educação)</t>
   </si>
   <si>
     <t>17984</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17984/projeto_de_lei_complementar_461.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17984/projeto_de_lei_complementar_461.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 084 de 20 de dezembro de 2010, alterada pela Lei Complementar nº 180 de 13 de dezembro de 2019 e dá outras providências. (Alteração do Plano de carreira, empregos e remuneração do magistério)</t>
   </si>
   <si>
     <t>17938</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17938/projeto_de_lei_444.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17938/projeto_de_lei_444.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2024 e dá outras providências. (Reformas de escolas municipais)</t>
   </si>
   <si>
     <t>18037</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18037/projeto_de_lei_481.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18037/projeto_de_lei_481.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação, Instalação e Denominação da Creche Municipal no Bairro do Colégio e dá outras providências. (Creche Municipal Lavinia Maria Godinho Aquino)</t>
   </si>
   <si>
     <t>18191</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>Lino Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18191/projeto_de_lei_496.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18191/projeto_de_lei_496.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo adotar material pedagógico específico para fase de transição da educação infantil para o ensino infantil  para o ensino _x000D_
 fundamental do município de Ibiúna e dá outras providências .</t>
   </si>
   <si>
     <t>17765</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Aladin</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17765/requerimento_004.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17765/requerimento_004.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações acerca do uso dos recursos do FUNDEB (Contratos, imóveis e recursos)</t>
   </si>
   <si>
     <t>17777</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17777/requerimento_012.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17777/requerimento_012.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre o reajuste do Piso do Magistério de 2024</t>
   </si>
   <si>
     <t>17803</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17803/requerimento_021.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17803/requerimento_021.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações manutenção da EM Criança Feliz Professora Vitoria Evany Miguel Cordeiro</t>
   </si>
   <si>
     <t>17851</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17851/requerimento_030.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17851/requerimento_030.pdf</t>
   </si>
   <si>
     <t>Requerimento ao CHEFE DO EXECUTIVO MUNICIPAL em contato com o setor competente, para que envie a esta Casa de Leis, informações e explicações acerca do real prazo para finalizar as obras das creches recém-inauguradas e a previsão da abertura destas, tendo em vista a inexistência de diversos acabamentos nas referidas obras.</t>
   </si>
   <si>
     <t>17889</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17889/requerimento_043.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17889/requerimento_043.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, para que o mesmo após consulta ao setor competente envie a está Casa de Leis, informações sobre a falta de Professores de Educação Física nas Escolas de nosso Município, bem como sobre as poucas vagas no Concurso Público com  apenas 02 vagas para esses Profissionais.</t>
   </si>
   <si>
     <t>17900</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17900/requerimento_046.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17900/requerimento_046.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre esclarecimentos quanto ao processo de atribuição de aulas livres</t>
   </si>
   <si>
     <t>17904</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17904/requerimento_047.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17904/requerimento_047.pdf</t>
   </si>
   <si>
     <t>ao CHEFE DO EXECUTIVO MUNICIPAL, para que o mesmo após consulta ao setor competente envie a está Casa de Leis, informações sobre o motivo pelo qual a E.M Claudina Xavier de Lima “Bela Infância” ainda não está funcionando em nosso Município.</t>
   </si>
   <si>
     <t>17912</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17912/agressao.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17912/agressao.doc</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre medidas tomadas com relação ao ocorrido na E.M Antônio Coelho Ramalho</t>
   </si>
   <si>
     <t>17913</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17913/requerimento_052_.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17913/requerimento_052_.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações e documentos sobre as compras de uniformes escolares aos alunos e alunas da Rede Pública Municipal</t>
   </si>
   <si>
     <t>17930</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17930/requerimento_055.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17930/requerimento_055.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre a criação da Comissão de Assessoria Administrativa e Pedagógica Interna na Secretaria Municipal de Educação</t>
   </si>
   <si>
     <t>17940</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17940/requerimento_057.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17940/requerimento_057.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal e à Secretaria da Educação solicitando informações sobre o critério para preenchimento de cargos nas creches municipais</t>
   </si>
   <si>
     <t>17948</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17948/requerimento_060.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17948/requerimento_060.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações com relação a compra e entrega dos uniformes escolares para a rede de ensino Municipal.</t>
   </si>
   <si>
     <t>17978</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17978/requerimento_2024__destituicao_do_conselho_municipal_de_ibiuna.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17978/requerimento_2024__destituicao_do_conselho_municipal_de_ibiuna.docx</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal e à Secretaria de Educação solicitando informações sobre a destituição do Conselho Municipal de Educação de Ibiúna.</t>
   </si>
   <si>
     <t>17982</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17982/requerimento_074.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17982/requerimento_074.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre o descarte de mobiliário escolar e brinquedos, entre outro, nas dependências do Estádio Municipal.</t>
   </si>
   <si>
     <t>18002</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18002/requerimento_076_.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18002/requerimento_076_.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal e à Secretaria de Educação solicitando esclarecimentos sobre a aquisição de materiais para a Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>18003</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18003/requerimento_077.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18003/requerimento_077.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal e à Secretaria de Educação solicitando informações sobre o convênio Pró-Infância e o projeto localizado no Bairro Gabriel.</t>
   </si>
   <si>
     <t>18007</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18007/requerimento_079.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18007/requerimento_079.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre a falta de insumos e equipamentos necessários ao funcionamento da Creche Bela infância</t>
   </si>
   <si>
     <t>18009</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18009/requerimento_081.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18009/requerimento_081.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre as entregas dos uniformes escolares aos alunos da rede de ensino Municipal.</t>
   </si>
   <si>
     <t>18014</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18014/requerimento_083.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18014/requerimento_083.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre a falta de Professores de Educação Física nas Escolas do Município</t>
   </si>
   <si>
     <t>18023</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18023/requerimento_087.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18023/requerimento_087.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações referentes a falta de insumos e equipamentos necessários ao funcionamento da Creche Bela Infância</t>
   </si>
   <si>
     <t>18027</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Dr. Walmir Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18027/requerimento_091.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18027/requerimento_091.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações sobre o motivo da falta de água na Creche do Bairro Domingues.</t>
   </si>
   <si>
     <t>18033</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18033/requerimento_095.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18033/requerimento_095.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre a entrega das apostilas referentes ao 3º bimestre aos alunos da rede municipal de ensino</t>
   </si>
   <si>
     <t>18036</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18036/requerimento_098.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18036/requerimento_098.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre a contratação de empresas de engenharia para a execução de reformas em escolas municipais, entre as quais a Escola Municipal Francisco Alves.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -775,68 +775,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18010/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17979/projeto_de_lei_complementar_457.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17984/projeto_de_lei_complementar_461.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17938/projeto_de_lei_444.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18037/projeto_de_lei_481.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18191/projeto_de_lei_496.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17765/requerimento_004.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17777/requerimento_012.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17803/requerimento_021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17851/requerimento_030.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17889/requerimento_043.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17900/requerimento_046.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17904/requerimento_047.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17912/agressao.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17913/requerimento_052_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17930/requerimento_055.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17940/requerimento_057.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17948/requerimento_060.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17978/requerimento_2024__destituicao_do_conselho_municipal_de_ibiuna.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17982/requerimento_074.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18002/requerimento_076_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18003/requerimento_077.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18007/requerimento_079.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18009/requerimento_081.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18014/requerimento_083.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18023/requerimento_087.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18027/requerimento_091.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18033/requerimento_095.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18036/requerimento_098.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18010/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17979/projeto_de_lei_complementar_457.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17984/projeto_de_lei_complementar_461.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17938/projeto_de_lei_444.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18037/projeto_de_lei_481.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18191/projeto_de_lei_496.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17765/requerimento_004.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17777/requerimento_012.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17803/requerimento_021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17851/requerimento_030.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17889/requerimento_043.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17900/requerimento_046.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17904/requerimento_047.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17912/agressao.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17913/requerimento_052_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17930/requerimento_055.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17940/requerimento_057.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17948/requerimento_060.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17978/requerimento_2024__destituicao_do_conselho_municipal_de_ibiuna.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17982/requerimento_074.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18002/requerimento_076_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18003/requerimento_077.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18007/requerimento_079.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18009/requerimento_081.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18014/requerimento_083.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18023/requerimento_087.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18027/requerimento_091.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18033/requerimento_095.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18036/requerimento_098.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="137.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="136.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>