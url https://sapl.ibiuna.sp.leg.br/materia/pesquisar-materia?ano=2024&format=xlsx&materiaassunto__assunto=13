--- v0 (2026-02-05)
+++ v1 (2026-06-13)
@@ -54,1293 +54,1293 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>17654</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Jair Marmelo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17654/indicacao_001.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17654/indicacao_001.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento nos bairros Puris e Lageadinho.</t>
   </si>
   <si>
     <t>17655</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17655/indicacao_002.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17655/indicacao_002.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento no bairro Dias</t>
   </si>
   <si>
     <t>17656</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17656/indicacao_003.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17656/indicacao_003.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento nos bairros Vargem e Vieirinha.</t>
   </si>
   <si>
     <t>17657</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17657/indicacao_004.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17657/indicacao_004.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento no Bairro Vargem do Salto ao Bairro Rio de Una</t>
   </si>
   <si>
     <t>17658</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17658/indicacao_005.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17658/indicacao_005.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento nos bairros Paiol Grande ao Boava.</t>
   </si>
   <si>
     <t>17659</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17659/indicacao_006.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17659/indicacao_006.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento no bairro Prestes.</t>
   </si>
   <si>
     <t>17660</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17660/indicacao_007.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17660/indicacao_007.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento no Bairro Primavera</t>
   </si>
   <si>
     <t>17661</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17661/indicacao_008.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17661/indicacao_008.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento no Bairro Silvério ao Bairro Lageadinho</t>
   </si>
   <si>
     <t>17662</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17662/indicacao_009.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17662/indicacao_009.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento entre o Bairro Recreio e o Loteamento Bela Vista</t>
   </si>
   <si>
     <t>17664</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17664/indicacao_011.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17664/indicacao_011.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento no Bairro Saltinho</t>
   </si>
   <si>
     <t>17665</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17665/indicacao_012.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17665/indicacao_012.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento no Bairro Saltinho ao Bairro Colorado</t>
   </si>
   <si>
     <t>17676</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17676/indicacao_021.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17676/indicacao_021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo nas estradas do Bairro do Gabriel</t>
   </si>
   <si>
     <t>17677</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17677/indicacao_022.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17677/indicacao_022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo nas estradas do Bairro do Lageadinho</t>
   </si>
   <si>
     <t>17678</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17678/indicacao_023.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17678/indicacao_023.pdf</t>
   </si>
   <si>
     <t>Manutenção reparo nas estradas do Bairro do Paiol Grande, com serviços de motoniveladora e pedra</t>
   </si>
   <si>
     <t>17679</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17679/indicacao_024.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17679/indicacao_024.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo nas estradas do Bairro dos Tavares</t>
   </si>
   <si>
     <t>17711</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17711/indicacao_056.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17711/indicacao_056.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção reparo nas estradas do Bairro do Puris e a estrada que liga o Bairro do Gabriel ao Bairro do Lageadinho</t>
   </si>
   <si>
     <t>17714</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17714/indicacao_059.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17714/indicacao_059.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento no Bairro Salto até o Sítio Bela Rainha</t>
   </si>
   <si>
     <t>17715</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17715/indicacao_060.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17715/indicacao_060.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento no bairro Salto</t>
   </si>
   <si>
     <t>17716</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17716/indicacao_061.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17716/indicacao_061.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento no Bairro Cupim</t>
   </si>
   <si>
     <t>17717</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17717/indicacao_062.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17717/indicacao_062.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento o Bairro Samano até a Fazenda Bonanza</t>
   </si>
   <si>
     <t>17718</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17718/indicacao_063.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17718/indicacao_063.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento o Bairro Vargem ao Bairro Dias</t>
   </si>
   <si>
     <t>17719</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17719/indicacao_064.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17719/indicacao_064.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento no Bairro Vargem do Salto</t>
   </si>
   <si>
     <t>17720</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17720/indicacao_065.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17720/indicacao_065.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento Bairro Lageado</t>
   </si>
   <si>
     <t>17721</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17721/indicacao_066.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17721/indicacao_066.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento Bairro Paes</t>
   </si>
   <si>
     <t>17722</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17722/indicacao_067.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17722/indicacao_067.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento Bairro Veravinha</t>
   </si>
   <si>
     <t>17723</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17723/indicacao_068.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17723/indicacao_068.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando  serviço de motoniveladora e cascalhamento Bairro Haraldo</t>
   </si>
   <si>
     <t>17725</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17725/indicacao_069.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17725/indicacao_069.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento no Bairro Itaguapeva</t>
   </si>
   <si>
     <t>17726</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17726/indicacao_070.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17726/indicacao_070.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento no Bairro Murundu.</t>
   </si>
   <si>
     <t>17727</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17727/indicacao_071.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17727/indicacao_071.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento no Bairro Paineira ao Bairro Godinhos</t>
   </si>
   <si>
     <t>17728</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17728/indicacao_072.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17728/indicacao_072.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento no Bairro Dias aos Bairros Cruz Azul e Coleginho</t>
   </si>
   <si>
     <t>17729</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17729/indicacao_073.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17729/indicacao_073.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento no Bairro Cláudios</t>
   </si>
   <si>
     <t>17730</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17730/indicacao_074.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17730/indicacao_074.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento no Bairro Colégio</t>
   </si>
   <si>
     <t>17732</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17732/indicacao_076.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17732/indicacao_076.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento no Bairro Gabriel ao Bairro Veravinha</t>
   </si>
   <si>
     <t>17733</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17733/indicacao_077.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17733/indicacao_077.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento no o Bairro Colégio à Comunidade São Benedito</t>
   </si>
   <si>
     <t>17734</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17734/indicacao_078.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17734/indicacao_078.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento no Bairro Coleginho</t>
   </si>
   <si>
     <t>17735</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17735/indicacao_079.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17735/indicacao_079.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento no Bairro Colégio ao Bairro Paruru</t>
   </si>
   <si>
     <t>17736</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17736/indicacao_080.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17736/indicacao_080.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento entre o Bairro Carmo Messias ao Bairro Ribeiros</t>
   </si>
   <si>
     <t>17737</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17737/indicacao_081.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17737/indicacao_081.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento no Bairro Lageadinho</t>
   </si>
   <si>
     <t>17738</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17738/indicacao_082.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17738/indicacao_082.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando  serviço de motoniveladora e cascalhamento no bairro Lageadinho ao Bairro Morro Grande</t>
   </si>
   <si>
     <t>17739</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17739/indicacao_083.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17739/indicacao_083.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento no Bairro Rosarial</t>
   </si>
   <si>
     <t>17740</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17740/indicacao_084.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17740/indicacao_084.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento no Bairro Grilos</t>
   </si>
   <si>
     <t>17741</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17741/indicacao_085.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17741/indicacao_085.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento nas estradas do Bairro Borba</t>
   </si>
   <si>
     <t>17742</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17742/indicacao_086.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17742/indicacao_086.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento nas estradas que ligam o Bairro Alves até a Fibra</t>
   </si>
   <si>
     <t>17743</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17743/indicacao_087.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17743/indicacao_087.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando  serviços de motoniveladora e cascalhamento na Estrada Municipal do Shimizu</t>
   </si>
   <si>
     <t>17744</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17744/indicacao_088.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17744/indicacao_088.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando  serviços de motoniveladora e cascalhamento na Estrada Municipal da Paineira</t>
   </si>
   <si>
     <t>17745</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17745/indicacao_089.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17745/indicacao_089.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento nas estradas que ligam o Bairro Piaí ao Bairro Paiol Grande</t>
   </si>
   <si>
     <t>17746</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17746/indicacao_090.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17746/indicacao_090.pdf</t>
   </si>
   <si>
     <t>execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que ligam o Bairro Morro Grande ao Bairro Gatos</t>
   </si>
   <si>
     <t>17747</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17747/indicacao_091.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17747/indicacao_091.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando  serviços de motoniveladora e cascalhamento nas estradas do Bairro Gatos</t>
   </si>
   <si>
     <t>17748</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17748/indicacao_092.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17748/indicacao_092.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando  serviços de motoniveladora e cascalhamento nas estradas do Loteamento do Olivio</t>
   </si>
   <si>
     <t>17749</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17749/indicacao_093.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17749/indicacao_093.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento nas estradas do Bairro dos Pintos</t>
   </si>
   <si>
     <t>17750</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17750/indicacao_094.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17750/indicacao_094.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento nas estradas do Bairro Rio de Una de Cima</t>
   </si>
   <si>
     <t>17751</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17751/indicacao_095.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17751/indicacao_095.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento na Estrada Municipal José Pires Filho, entre Bairro Carmo Messias e Bairro Mendes</t>
   </si>
   <si>
     <t>17752</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17752/indicacao_096.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17752/indicacao_096.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento nas estradas do Bairro Areia Vermelha</t>
   </si>
   <si>
     <t>17753</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17753/indicacao_097.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17753/indicacao_097.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora e cascalhamento nas estradas do Bairro da Grama</t>
   </si>
   <si>
     <t>17754</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17754/indicacao_098.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17754/indicacao_098.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando  serviços de motoniveladora e cascalhamento nas estradas do Bairro da Ressaca</t>
   </si>
   <si>
     <t>17755</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17755/indicacao_099.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17755/indicacao_099.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora para a limpeza do mato na Alameda Eunice Moreira, no Bairro do Capim Azedo</t>
   </si>
   <si>
     <t>17756</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17756/indicacao_100.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17756/indicacao_100.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando  serviços de motoniveladora e cascalhamento nas estradas do Bairro Rio de Una de Baixo</t>
   </si>
   <si>
     <t>17773</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Lucas do Samu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17773/indicacao_101.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17773/indicacao_101.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando redutor de velocidade (LOMBADA) após cemitério da Figueira sentido a funilaria  do Rui.</t>
   </si>
   <si>
     <t>17785</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17785/indicacao_104.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17785/indicacao_104.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motonivelamento, cascalhamento e manutenção da Estrada do Progresso e na Rua Salvador Barbagallo, Bairro Tavares</t>
   </si>
   <si>
     <t>17788</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17788/indicacao_107.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17788/indicacao_107.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando pavimentação, guias, tubulação, iluminação pública da Rua Ignácia Bueno Batista, Bairro Recanto Primavera</t>
   </si>
   <si>
     <t>17789</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17789/indicacao_108.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17789/indicacao_108.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando dois redutores de velocidade na Rua Projetada Três , Bairro Laval.</t>
   </si>
   <si>
     <t>17790</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17790/indicacao_109.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17790/indicacao_109.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção das  ruas do Bairro Tavares</t>
   </si>
   <si>
     <t>17791</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17791/indicacao_110.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17791/indicacao_110.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção das ruas do Bairro Paineira.</t>
   </si>
   <si>
     <t>17792</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17792/indicacao_111.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17792/indicacao_111.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção das estradas do Bairro Rio de Una de Cima.</t>
   </si>
   <si>
     <t>17793</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17793/indicacao_112.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17793/indicacao_112.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e melhorias nas estradas do Bairro Dos Paes.</t>
   </si>
   <si>
     <t>17794</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17794/indicacao_113.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17794/indicacao_113.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção das ruas do Bairro Recreio.</t>
   </si>
   <si>
     <t>17795</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17795/indicacao_114.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17795/indicacao_114.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando operação tapa buraco próximo Travessa Dr. Aracy Bandeira próximo ao Velório Municipal.</t>
   </si>
   <si>
     <t>17814</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17814/indicacao_116.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17814/indicacao_116.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando demarcação das faixas de pedestres e sinalização de trânsito.</t>
   </si>
   <si>
     <t>17815</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17815/indicacao_117.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17815/indicacao_117.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando operação tapa buraco e manutenção de estrada, Clube de Campo.</t>
   </si>
   <si>
     <t>17816</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17816/indicacao_118.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17816/indicacao_118.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção da Travessa Pascoa, Bairro Puris (Próximo a Congregação).</t>
   </si>
   <si>
     <t>17817</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17817/indicacao_119.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17817/indicacao_119.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando operação tapa buraco e manutenção de estrada, Bairro Regi.</t>
   </si>
   <si>
     <t>17818</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17818/indicacao_120.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17818/indicacao_120.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando reparar cratera aberta na Rua Abramo Nanni, Bairro Lavapés.</t>
   </si>
   <si>
     <t>17819</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17819/indicacao_121.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17819/indicacao_121.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção da estrada  do Silvério.</t>
   </si>
   <si>
     <t>17821</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17821/indicacao_123.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17821/indicacao_123.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção das estradas e das luminárias no Bairro Cachoeira – Estância Oriental, Pinhal, Taquara, Vila dos Crente</t>
   </si>
   <si>
     <t>17822</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>Dr. Walmir Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17822/indicacao_124.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17822/indicacao_124.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando roçagem Estrada Municipal Ernesto Pires de Oliveira</t>
   </si>
   <si>
     <t>17823</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17823/indicacao_125.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17823/indicacao_125.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando poda de árvore na calçada em frente da Universal do Reino de Deus</t>
   </si>
   <si>
     <t>17825</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17825/indicacao_127.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17825/indicacao_127.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de manutenção da Rua Peru</t>
   </si>
   <si>
     <t>17826</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17826/indicacao_128.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17826/indicacao_128.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção da Rua Europa no Bairro Residencial Europa</t>
   </si>
   <si>
     <t>17830</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17830/indicacao_130.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17830/indicacao_130.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal  solicitando manutenção da estrada do Condomínio Castanhas 1.</t>
   </si>
   <si>
     <t>17836</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17836/indicacao_132.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17836/indicacao_132.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando “lombadas” próximo a Escola João Cardoso de Moraes , no Bairro Residencial Europa</t>
   </si>
   <si>
     <t>17837</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17837/indicacao_133.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17837/indicacao_133.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção na Estrada do Verava KM 11,5, com serviços de motoniveladora e pedra</t>
   </si>
   <si>
     <t>17854</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Lino Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17854/indicacao_138.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17854/indicacao_138.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de limpeza e roçagem no final da Rua Álvaro de Almeida Leme, no Bairro Gemima</t>
   </si>
   <si>
     <t>17903</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17903/indicacao_145.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17903/indicacao_145.pdf</t>
   </si>
   <si>
     <t>Manutenção de estrada com máquina niveladora e cascalhamento e manutenção de troca de lâmpadas queimadas e diversas ruas do Bairro Recreio.</t>
   </si>
   <si>
     <t>17911</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>Aladin</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17911/indicacao_146.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17911/indicacao_146.pdf</t>
   </si>
   <si>
     <t>Indicação ao senhor Wilson Roberto Arantes, engenheiro responsável pelo DER - Piedade solicitando serviços de pintura de sinalização no Paruru.</t>
   </si>
   <si>
     <t>17944</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17944/indicacao_148.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17944/indicacao_148.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando instalação de lombadas na Estrada do Porto Jone, Bairro Gemima</t>
   </si>
   <si>
     <t>17963</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17963/indicacao_149.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17963/indicacao_149.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando os serviços de tapa buracos na Rua João Vieira Ribeiro</t>
   </si>
   <si>
     <t>17999</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17999/indicacao_152.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17999/indicacao_152.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando motoniveladora e cascalhamento nas Estradas do Bairro da Cachoeira.</t>
   </si>
   <si>
     <t>18038</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18038/indicacao_154.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18038/indicacao_154.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a construção de uma lombada na Estrada Ernesto Pires de Oliveira, Bairro Verava</t>
   </si>
   <si>
     <t>18065</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18065/big_wallei.odt</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18065/big_wallei.odt</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção da Estrada Big Walley,  com acesso por Caucaia do Alto (Estrada da Capelinha e Estrada dos Grillos)</t>
   </si>
   <si>
     <t>17974</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Paulo Kenji Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17974/projeto_de_lei_456.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17974/projeto_de_lei_456.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de metas e diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de crédito adicional suplementar ao orçamento de 2024 e dá outras providências. (Pavimentação asfáltica da estrada vicinal Tancredo Neves)</t>
   </si>
   <si>
     <t>17994</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17994/projeto_de_lei_469.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17994/projeto_de_lei_469.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2024 e dá outras providências. (recapeamento e reconstrução das ruas Juca Rolim Gonçalves e Miguel Fabiano de Góes)</t>
   </si>
   <si>
     <t>17764</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17764/requerimento_003.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17764/requerimento_003.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe sobre a possibilidade de criação de Plano de Ação - recuperação das estradas do Município</t>
   </si>
   <si>
     <t>17768</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17768/requerimento_005.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17768/requerimento_005.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre um plano de ação para recuperação das estradas devastadas pelas últimas chuvas</t>
   </si>
   <si>
     <t>17775</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Valnei Galvão</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17775/requerimento_010.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17775/requerimento_010.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre a falta de pedras e lâminas para as patróis do município.</t>
   </si>
   <si>
     <t>17942</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17942/requerimento_059.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17942/requerimento_059.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre a manutenção dos semáforos no município</t>
   </si>
   <si>
     <t>17959</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17959/requerimento_068.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17959/requerimento_068.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre recapeamento na Rodovia Presidente Tancredo Almeida de Neves</t>
   </si>
   <si>
     <t>17962</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17962/requerimento_071.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17962/requerimento_071.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre as obras de Recapeamento na Rodovia Tancredo Neves</t>
   </si>
   <si>
     <t>18011</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18011/requerimento_082.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18011/requerimento_082.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre a garantia oferecida para o serviço de recapeamento na Estrada Municipal Armindo Setti, além de uma cópia do contrato celebrado para a referida obra.</t>
   </si>
   <si>
     <t>18026</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18026/requerimento_090.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18026/requerimento_090.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre os prazos para realização da obra de recapeamento no Bairro Ressaca e a adoção de medidas urgentes frente a Escola Estadual Frederico Marcicano e o comércio local.</t>
   </si>
   <si>
     <t>18031</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18031/requerimento_093.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18031/requerimento_093.pdf</t>
   </si>
   <si>
     <t>Requerimento ao responsável pela CPFL Energia solicitando poda de árvores em toda extensão da Estrada Servidão n°07, Bairro Coelhos</t>
   </si>
   <si>
     <t>18032</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18032/requerimento_094.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18032/requerimento_094.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações referente à sinalização da Rodovia Bunjiro Nakao</t>
   </si>
   <si>
     <t>18047</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18047/requeirimento_estrada_bela_vista_e_outras.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18047/requeirimento_estrada_bela_vista_e_outras.docx</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre o cronograma de manutenção das estradas rurais dos últimos quatro anos, especialmente no bairro Bela Vista</t>
   </si>
   <si>
     <t>18048</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18048/requerimento_107.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18048/requerimento_107.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre a pavimentação asfáltica na Travessa Oséas Cordeiro de Medelo, Bairro Vargem do Salto.</t>
   </si>
   <si>
     <t>18210</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18210/requerimento_119.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18210/requerimento_119.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre o prazo de conclusão do asfalto do Bairro dos Gatos</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1647,68 +1647,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17654/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17655/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17656/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17657/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17658/indicacao_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17659/indicacao_006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17660/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17661/indicacao_008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17662/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17664/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17665/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17676/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17677/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17678/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17679/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17711/indicacao_056.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17714/indicacao_059.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17715/indicacao_060.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17716/indicacao_061.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17717/indicacao_062.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17718/indicacao_063.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17719/indicacao_064.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17720/indicacao_065.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17721/indicacao_066.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17722/indicacao_067.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17723/indicacao_068.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17725/indicacao_069.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17726/indicacao_070.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17727/indicacao_071.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17728/indicacao_072.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17729/indicacao_073.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17730/indicacao_074.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17732/indicacao_076.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17733/indicacao_077.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17734/indicacao_078.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17735/indicacao_079.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17736/indicacao_080.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17737/indicacao_081.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17738/indicacao_082.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17739/indicacao_083.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17740/indicacao_084.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17741/indicacao_085.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17742/indicacao_086.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17743/indicacao_087.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17744/indicacao_088.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17745/indicacao_089.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17746/indicacao_090.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17747/indicacao_091.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17748/indicacao_092.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17749/indicacao_093.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17750/indicacao_094.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17751/indicacao_095.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17752/indicacao_096.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17753/indicacao_097.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17754/indicacao_098.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17755/indicacao_099.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17756/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17773/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17785/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17788/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17789/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17790/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17791/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17792/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17793/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17794/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17795/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17814/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17815/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17816/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17817/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17818/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17819/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17821/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17822/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17823/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17825/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17826/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17830/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17836/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17837/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17854/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17903/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17911/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17944/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17963/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17999/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18038/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18065/big_wallei.odt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17974/projeto_de_lei_456.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17994/projeto_de_lei_469.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17764/requerimento_003.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17768/requerimento_005.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17775/requerimento_010.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17942/requerimento_059.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17959/requerimento_068.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17962/requerimento_071.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18011/requerimento_082.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18026/requerimento_090.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18031/requerimento_093.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18032/requerimento_094.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18047/requeirimento_estrada_bela_vista_e_outras.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18048/requerimento_107.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18210/requerimento_119.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17654/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17655/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17656/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17657/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17658/indicacao_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17659/indicacao_006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17660/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17661/indicacao_008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17662/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17664/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17665/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17676/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17677/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17678/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17679/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17711/indicacao_056.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17714/indicacao_059.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17715/indicacao_060.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17716/indicacao_061.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17717/indicacao_062.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17718/indicacao_063.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17719/indicacao_064.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17720/indicacao_065.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17721/indicacao_066.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17722/indicacao_067.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17723/indicacao_068.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17725/indicacao_069.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17726/indicacao_070.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17727/indicacao_071.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17728/indicacao_072.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17729/indicacao_073.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17730/indicacao_074.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17732/indicacao_076.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17733/indicacao_077.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17734/indicacao_078.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17735/indicacao_079.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17736/indicacao_080.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17737/indicacao_081.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17738/indicacao_082.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17739/indicacao_083.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17740/indicacao_084.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17741/indicacao_085.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17742/indicacao_086.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17743/indicacao_087.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17744/indicacao_088.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17745/indicacao_089.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17746/indicacao_090.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17747/indicacao_091.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17748/indicacao_092.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17749/indicacao_093.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17750/indicacao_094.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17751/indicacao_095.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17752/indicacao_096.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17753/indicacao_097.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17754/indicacao_098.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17755/indicacao_099.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17756/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17773/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17785/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17788/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17789/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17790/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17791/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17792/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17793/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17794/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17795/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17814/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17815/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17816/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17817/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17818/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17819/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17821/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17822/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17823/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17825/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17826/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17830/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17836/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17837/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17854/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17903/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17911/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17944/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17963/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17999/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18038/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18065/big_wallei.odt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17974/projeto_de_lei_456.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17994/projeto_de_lei_469.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17764/requerimento_003.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17768/requerimento_005.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17775/requerimento_010.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17942/requerimento_059.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17959/requerimento_068.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17962/requerimento_071.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18011/requerimento_082.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18026/requerimento_090.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18031/requerimento_093.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18032/requerimento_094.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18047/requeirimento_estrada_bela_vista_e_outras.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18048/requerimento_107.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18210/requerimento_119.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H105"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="234.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>