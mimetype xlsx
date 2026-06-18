--- v0 (2026-02-07)
+++ v1 (2026-06-18)
@@ -54,801 +54,801 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>17668</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17668/indicacao_013.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17668/indicacao_013.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo na iluminação pública do Bairro Vila Lima</t>
   </si>
   <si>
     <t>17669</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17669/indicacao_014.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17669/indicacao_014.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a manutenção e reparo na iluminação pública do Bairro da Areia Vermelha</t>
   </si>
   <si>
     <t>17670</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17670/indicacao_015.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17670/indicacao_015.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo na iluminação pública do Bairro da Ressaca</t>
   </si>
   <si>
     <t>17671</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17671/indicacao_016.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17671/indicacao_016.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo em toda a iluminação pública do Bairro da Cachoeira</t>
   </si>
   <si>
     <t>17672</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17672/indicacao_017.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17672/indicacao_017.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo em toda a iluminação pública do Bairro do Campo Verde</t>
   </si>
   <si>
     <t>17673</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17673/indicacao_018.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17673/indicacao_018.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo em toda a iluminação pública do Bairro do Capim Azedo</t>
   </si>
   <si>
     <t>17674</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17674/indicacao_019.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17674/indicacao_019.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo em toda a iluminação pública do Bairro do Paruru</t>
   </si>
   <si>
     <t>17675</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17675/indicacao_020.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17675/indicacao_020.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo em toda a iluminação pública do Bairro do CDHU Santa Lucia</t>
   </si>
   <si>
     <t>17680</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17680/indicacao_025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17680/indicacao_025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo em toda a iluminação pública do Bairro Feital</t>
   </si>
   <si>
     <t>17681</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17681/indicacao_026.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17681/indicacao_026.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo em toda a iluminação pública do Bairro do Puris</t>
   </si>
   <si>
     <t>17682</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17682/indicacao_027.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17682/indicacao_027.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo  em toda a iluminação pública do Bairro do Gemima</t>
   </si>
   <si>
     <t>17683</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17683/indicacao_028.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17683/indicacao_028.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo em toda a iluminação pública do Bairro do Soares</t>
   </si>
   <si>
     <t>17684</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17684/indicacao_029.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17684/indicacao_029.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo em toda a iluminação pública do Bairro do Rosarial</t>
   </si>
   <si>
     <t>17685</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17685/indicacao_030.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17685/indicacao_030.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo em toda a iluminação pública do Bairro do Murundu</t>
   </si>
   <si>
     <t>17686</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17686/indicacao_031.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17686/indicacao_031.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo em toda a iluminação pública do Bairro do Regi</t>
   </si>
   <si>
     <t>17687</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17687/indicacao_032.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17687/indicacao_032.pdf</t>
   </si>
   <si>
     <t>Manutenção e reparo em toda a iluminação pública do Bairro do Rio de Uma de Cima</t>
   </si>
   <si>
     <t>17688</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17688/indicacao_033.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17688/indicacao_033.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo em toda a iluminação pública do Bairro do Silverio</t>
   </si>
   <si>
     <t>17689</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17689/indicacao_034.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17689/indicacao_034.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo em toda a iluminação pública do Bairro Lageadinho</t>
   </si>
   <si>
     <t>17690</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17690/indicacao_035.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17690/indicacao_035.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo em toda a iluminação pública do Bairro dos Gatos</t>
   </si>
   <si>
     <t>17691</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17691/indicacao_036.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17691/indicacao_036.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo em toda a iluminação pública do Bairro do Verava</t>
   </si>
   <si>
     <t>17692</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17692/indicacao_037.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17692/indicacao_037.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo em toda a iluminação pública do Bairro Ibiúna Garden</t>
   </si>
   <si>
     <t>17693</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17693/indicacao_038.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17693/indicacao_038.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo em toda a iluminação pública do Bairro Paiol Grande</t>
   </si>
   <si>
     <t>17694</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17694/indicacao_039.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17694/indicacao_039.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo em toda a iluminação pública do Bairro do Votorantim</t>
   </si>
   <si>
     <t>17695</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17695/indicacao_040.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17695/indicacao_040.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo em toda a iluminação pública do Bairro do Colégio</t>
   </si>
   <si>
     <t>17696</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17696/indicacao_041.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17696/indicacao_041.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo em toda a iluminação pública do Bairro do Lageado</t>
   </si>
   <si>
     <t>17697</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17697/indicacao_042.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17697/indicacao_042.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo em toda a iluminação pública do Bairro Gabriel</t>
   </si>
   <si>
     <t>17698</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17698/indicacao_043.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17698/indicacao_043.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo em toda a iluminação pública do Bairro do Piai</t>
   </si>
   <si>
     <t>17699</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17699/indicacao_044.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17699/indicacao_044.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo em toda a iluminação pública do Bairro Paiol Pequeno</t>
   </si>
   <si>
     <t>17700</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17700/indicacao_045.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17700/indicacao_045.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo em toda a iluminação pública do Bairro do Recanto das Orquideas</t>
   </si>
   <si>
     <t>17701</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17701/indicacao_046.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17701/indicacao_046.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo em toda a iluminação pública do Bairro Residencial Europa</t>
   </si>
   <si>
     <t>17702</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17702/indicacao_047.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17702/indicacao_047.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo em toda a iluminação pública do Bairro do Cupim</t>
   </si>
   <si>
     <t>17703</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17703/indicacao_048.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17703/indicacao_048.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo em toda a iluminação pública do Bairro do Lavapés</t>
   </si>
   <si>
     <t>17704</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17704/indicacao_049.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17704/indicacao_049.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo em toda a iluminação pública do Bairro do Recreio</t>
   </si>
   <si>
     <t>17705</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17705/indicacao_050.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17705/indicacao_050.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo em toda a iluminação pública do Bairro dos Cardoso</t>
   </si>
   <si>
     <t>17706</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17706/indicacao_051.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17706/indicacao_051.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo em toda a iluminação pública do Bairro do Matadouro</t>
   </si>
   <si>
     <t>17707</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17707/indicacao_052.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17707/indicacao_052.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo em toda a iluminação pública do Bairro Tavares</t>
   </si>
   <si>
     <t>17708</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17708/indicacao_053.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17708/indicacao_053.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo em toda a iluminação pública do Bairro do Morro Grande</t>
   </si>
   <si>
     <t>17709</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17709/indicacao_054.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17709/indicacao_054.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo em toda a iluminação pública do Bairro da Vargedo</t>
   </si>
   <si>
     <t>17710</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17710/indicacao_055.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17710/indicacao_055.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo em toda a iluminação pública do Bairro da Vargem do Salto</t>
   </si>
   <si>
     <t>17712</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17712/indicacao_057.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17712/indicacao_057.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção e reparo em toda a iluminação pública do Bairro Vista Linda</t>
   </si>
   <si>
     <t>17713</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17713/indicacao_058.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17713/indicacao_058.pdf</t>
   </si>
   <si>
     <t>Manutenção e reparo em toda a iluminação pública do Bairro do Laval</t>
   </si>
   <si>
     <t>17782</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Lucas do Samu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17782/indicacao_103.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17782/indicacao_103.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando troca de lâmpadas na Rua João Vieira Ribeiro n°387 Bairro Centro</t>
   </si>
   <si>
     <t>17787</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17787/indicacao_106.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17787/indicacao_106.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando instalação de Bico de luz e troca de sensores na Rua Costa Rica, no Le Village, Bairro Votorantim</t>
   </si>
   <si>
     <t>17813</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17813/indicacao_115.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17813/indicacao_115.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando troca de lâmpadas queimada no Real Parque Morumbi.</t>
   </si>
   <si>
     <t>17820</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17820/indicacao_122.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17820/indicacao_122.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando troca em lâmpadas em vários pontos.</t>
   </si>
   <si>
     <t>17855</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17855/indicacao_139.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17855/indicacao_139.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando mais rondas da Guarda Civil Municipal e da Polícia Militar no Bairro do Paruru</t>
   </si>
   <si>
     <t>17998</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17998/indicacao_151.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17998/indicacao_151.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando iluminação pública na Av. Fortunatinho</t>
   </si>
   <si>
     <t>17835</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Paulo Kenji Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17835/projeto_de_lei_414.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17835/projeto_de_lei_414.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do consumo de bebidas alcoólicas destiladas nos bens e próprios públicos da área central do Município da Estância Turística de Ibiúna e dá outras providências.</t>
   </si>
   <si>
     <t>17869</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17869/projeto_de_lei_complementar_421.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17869/projeto_de_lei_complementar_421.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Plano de cargos e carreira da Guarda Civil Municipal da Estância Turística de Ibiúna e dá outras providências.</t>
   </si>
   <si>
     <t>17983</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17983/projeto_de_lei_complementar_460.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17983/projeto_de_lei_complementar_460.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da estrutura organizacional da Secretaria Municipal de Saúde e cria a unidade do "Anjos da Vida" junto ao Bairro Verava, e dá outras providências.</t>
   </si>
   <si>
     <t>17767</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17767/projeto_de_lei_403.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17767/projeto_de_lei_403.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2024 e dá outras providências. (aquisição de veículo pela Secretaria de Segurança Urbana)</t>
   </si>
   <si>
     <t>17897</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17897/projeto_de_lei_430.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17897/projeto_de_lei_430.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de crédito adicional especial ao Orçamento de 2024 e dá outras providências. (Emenda Impositiva nº 054/2023 - realocação para aquisição de luminárias)</t>
   </si>
   <si>
     <t>17899</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17899/projeto_de_lei_431.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17899/projeto_de_lei_431.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Diretor de Tecnologia da Informação (PDTI) do Município da Estância Turística de Ibiúna.</t>
   </si>
   <si>
     <t>17909</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17909/projeto_de_lei_433.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17909/projeto_de_lei_433.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Especial ao Orçamento de 2024 e dá outras providências. (Realocação de Emenda Impositiva para instalação de luminárias LED no Bairro Piaí)</t>
   </si>
   <si>
     <t>17927</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17927/projeto_de_lei_439.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17927/projeto_de_lei_439.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Especial ao Orçamento de 2024 e dá outras providências. (realocação de Emenda Impositiva para instalação de luminárias no Bairro Carmo Messias)</t>
   </si>
   <si>
     <t>18021</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18021/projeto_de_lei_477.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18021/projeto_de_lei_477.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Especial ao Orçamento de 2024 e dá outras providências. (Realocação de Emenda Impositiva para instalação de Luminárias no Município)</t>
   </si>
   <si>
     <t>18045</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18045/projeto_de_lei_482.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18045/projeto_de_lei_482.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2024 e dá outras providências. (manutenção da iluminação pública)</t>
   </si>
   <si>
     <t>17861</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17861/requerimento_035.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17861/requerimento_035.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre  a compra de veículo para auxiliar na Patrulha Maria da Penha.</t>
   </si>
   <si>
     <t>17862</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17862/requerimento_036.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17862/requerimento_036.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre  o cronograma de rondas da GCM</t>
   </si>
   <si>
     <t>18192</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18192/requerimento_115.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18192/requerimento_115.pdf</t>
   </si>
   <si>
     <t>Requerimento à Operadora Vivo, solicitar as trocas de lâmpadas de sinalização da torre de telecomunicação, localizada entre a Rodovia Julio Dal Fabbro e a Estrada do Rouxinol, no Bairro Primavera.</t>
   </si>
   <si>
     <t>17870</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>RUE</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial</t>
   </si>
   <si>
     <t>Maioria</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial ao Projeto de Lei Complementar Nº 421 de 2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1155,68 +1155,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17668/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17669/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17670/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17671/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17672/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17673/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17674/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17675/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17680/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17681/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17682/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17683/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17684/indicacao_029.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17685/indicacao_030.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17686/indicacao_031.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17687/indicacao_032.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17688/indicacao_033.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17689/indicacao_034.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17690/indicacao_035.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17691/indicacao_036.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17692/indicacao_037.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17693/indicacao_038.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17694/indicacao_039.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17695/indicacao_040.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17696/indicacao_041.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17697/indicacao_042.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17698/indicacao_043.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17699/indicacao_044.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17700/indicacao_045.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17701/indicacao_046.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17702/indicacao_047.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17703/indicacao_048.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17704/indicacao_049.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17705/indicacao_050.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17706/indicacao_051.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17707/indicacao_052.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17708/indicacao_053.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17709/indicacao_054.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17710/indicacao_055.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17712/indicacao_057.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17713/indicacao_058.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17782/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17787/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17813/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17820/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17855/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17998/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17835/projeto_de_lei_414.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17869/projeto_de_lei_complementar_421.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17983/projeto_de_lei_complementar_460.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17767/projeto_de_lei_403.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17897/projeto_de_lei_430.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17899/projeto_de_lei_431.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17909/projeto_de_lei_433.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17927/projeto_de_lei_439.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18021/projeto_de_lei_477.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18045/projeto_de_lei_482.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17861/requerimento_035.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17862/requerimento_036.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18192/requerimento_115.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17668/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17669/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17670/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17671/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17672/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17673/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17674/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17675/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17680/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17681/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17682/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17683/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17684/indicacao_029.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17685/indicacao_030.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17686/indicacao_031.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17687/indicacao_032.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17688/indicacao_033.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17689/indicacao_034.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17690/indicacao_035.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17691/indicacao_036.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17692/indicacao_037.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17693/indicacao_038.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17694/indicacao_039.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17695/indicacao_040.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17696/indicacao_041.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17697/indicacao_042.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17698/indicacao_043.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17699/indicacao_044.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17700/indicacao_045.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17701/indicacao_046.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17702/indicacao_047.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17703/indicacao_048.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17704/indicacao_049.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17705/indicacao_050.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17706/indicacao_051.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17707/indicacao_052.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17708/indicacao_053.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17709/indicacao_054.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17710/indicacao_055.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17712/indicacao_057.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17713/indicacao_058.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17782/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17787/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17813/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17820/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17855/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17998/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17835/projeto_de_lei_414.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17869/projeto_de_lei_complementar_421.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17983/projeto_de_lei_complementar_460.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17767/projeto_de_lei_403.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17897/projeto_de_lei_430.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17899/projeto_de_lei_431.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17909/projeto_de_lei_433.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17927/projeto_de_lei_439.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18021/projeto_de_lei_477.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18045/projeto_de_lei_482.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17861/requerimento_035.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17862/requerimento_036.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18192/requerimento_115.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="106" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="231.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>