--- v0 (2026-02-04)
+++ v1 (2026-05-20)
@@ -54,213 +54,213 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>17774</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Lucas do Samu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17774/indicacao_102.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17774/indicacao_102.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando canalização do esgoto na Rua Benedito Domingues Vieira próximo à Casa Gato</t>
   </si>
   <si>
     <t>17786</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17786/indicacao_105.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17786/indicacao_105.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando avaliação e fiscalização dos focos da dengue próximo à Escola do Bairro Gatos</t>
   </si>
   <si>
     <t>17835</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Paulo Kenji Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17835/projeto_de_lei_414.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17835/projeto_de_lei_414.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do consumo de bebidas alcoólicas destiladas nos bens e próprios públicos da área central do Município da Estância Turística de Ibiúna e dá outras providências.</t>
   </si>
   <si>
     <t>18176</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18176/projeto_de_lei_489.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18176/projeto_de_lei_489.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Bem Estar e Proteção Animal de Ibiúna e Conselho Municipal de Proteção e Bem-Estar Animal de Ibiúna e dá outras providências.</t>
   </si>
   <si>
     <t>17769</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Aladin</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17769/requerimento-_esgoto_lateral_do_campo_paruru.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17769/requerimento-_esgoto_lateral_do_campo_paruru.doc</t>
   </si>
   <si>
     <t>Requerimento ao Chefe do Posto de Operação da Sabesp solicitando a limpeza na tubulação de esgoto, da Rua João Antônio Domingues, no Bairro do Paruru.</t>
   </si>
   <si>
     <t>17864</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17864/requerimento_038.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17864/requerimento_038.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre  os serviços de recuperação e tubulação de águas pluviais na rua Santos Dumont</t>
   </si>
   <si>
     <t>17907</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17907/requerimento_050.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17907/requerimento_050.pdf</t>
   </si>
   <si>
     <t>ao CHEFE DO EXECUTIVO MUNICIPAL, para que o mesmo após consulta ao setor competente envie a está Casa de Leis, informações sobre o cronograma de limpeza de praças, ruas, avenidas, córregos, etc. em nosso Município.</t>
   </si>
   <si>
     <t>17949</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17949/requerimento_061.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17949/requerimento_061.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações e cópias de documentos sobre tubulação de águas pluviais na rua Santos Dumont</t>
   </si>
   <si>
     <t>18027</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Dr. Walmir Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18027/requerimento_091.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18027/requerimento_091.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações sobre o motivo da falta de água na Creche do Bairro Domingues.</t>
   </si>
   <si>
     <t>18034</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18034/requerimento_096.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18034/requerimento_096.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando esclarecimentos sobre a ausência de reparos das falhas graves constatadas em vistoria realizada nas linhas de tubos do Bairro dos Grilos</t>
   </si>
   <si>
     <t>18040</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18040/requerimento_100.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18040/requerimento_100.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Sr. Tiago, chefe de operações da Sabesp em Ibiúna solicitando estudos para implantação de rede de água e esgoto na Rua Principe de Monte Verde, Bairro do Cupim</t>
   </si>
   <si>
     <t>18042</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18042/requerimento_102.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18042/requerimento_102.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre os serviços do Castramóvel</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -567,68 +567,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17774/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17786/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17835/projeto_de_lei_414.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18176/projeto_de_lei_489.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17769/requerimento-_esgoto_lateral_do_campo_paruru.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17864/requerimento_038.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17907/requerimento_050.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17949/requerimento_061.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18027/requerimento_091.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18034/requerimento_096.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18040/requerimento_100.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18042/requerimento_102.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17774/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17786/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17835/projeto_de_lei_414.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18176/projeto_de_lei_489.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17769/requerimento-_esgoto_lateral_do_campo_paruru.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17864/requerimento_038.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17907/requerimento_050.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17949/requerimento_061.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18027/requerimento_091.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18034/requerimento_096.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18040/requerimento_100.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18042/requerimento_102.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="198.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>