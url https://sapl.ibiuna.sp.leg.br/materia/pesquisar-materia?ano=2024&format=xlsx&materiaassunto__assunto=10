--- v0 (2026-02-05)
+++ v1 (2026-06-11)
@@ -54,2106 +54,2106 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>17873</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>Denúncia</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17873/denuncia_01_descumprimento_orcamento.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17873/denuncia_01_descumprimento_orcamento.pdf</t>
   </si>
   <si>
     <t>Denúncia com pedido de Cassação de mandato do Prefeito Paulo Kenji Sasaki, por infrações político-administrativas previstas no artigo 66, inciso III e VI da Lei Orgânica do Município de Ibiúna.</t>
   </si>
   <si>
     <t>17761</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Paulo Kenji Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17761/projeto_de_lei_400.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17761/projeto_de_lei_400.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2024 e dá outras providências. (Pavimentação das Ruas Salvador Rolim de Freitas e José Cipriano de Freitas)</t>
   </si>
   <si>
     <t>17762</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17762/projeto_de_lei_401.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17762/projeto_de_lei_401.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2024 e dá outras providências. (Construção do Teatro Municipal no Mirante da Figueira)</t>
   </si>
   <si>
     <t>17766</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17766/projeto_de_lei_402.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17766/projeto_de_lei_402.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2024 e dá outras providências. (Custeio Serv. Hospitalar e Amb. do hospital)</t>
   </si>
   <si>
     <t>17767</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17767/projeto_de_lei_403.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17767/projeto_de_lei_403.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2024 e dá outras providências. (aquisição de veículo pela Secretaria de Segurança Urbana)</t>
   </si>
   <si>
     <t>17796</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17796/projeto_de_lei_404.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17796/projeto_de_lei_404.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Especial ao Orçamento de 2024 e dá outras providências. (Material de Consumo para Equoterapia - Emenda Impositiva Vereador Aladin)</t>
   </si>
   <si>
     <t>17797</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17797/projeto_de_lei_405.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17797/projeto_de_lei_405.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Especial ao Orçamento de 2024 e dá outras providências. (Luminárias Led completa para Bairros Murundu, Gatos, Campo Verde, Dias, Itaguapeva, Salto, Paiol Pequeno e outros - Emen. Impos. Jair Marmelo)</t>
   </si>
   <si>
     <t>17798</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17798/projeto_de_lei_406.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17798/projeto_de_lei_406.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Créditos Adicionais Suplementar e Especial ao Orçamento de 2024 e dá outras providências. (Custeio do Hospital Municipal e Transferência Voluntária do Governo do Estado para o Hospital Municipal)</t>
   </si>
   <si>
     <t>17799</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17799/projeto_de_lei_408.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17799/projeto_de_lei_408.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Especial ao Orçamento de 2024 e dá outras providências. (Adequação Emenda 32 à LOM)</t>
   </si>
   <si>
     <t>17808</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17808/projeto_de_lei_409.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17808/projeto_de_lei_409.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Especial ao Orçamento de 2024 e dá outras providências. (Convênio Ministério da Cultura - Fundo de Projetos Culturais - Política Nacional Aldir Blanc)</t>
   </si>
   <si>
     <t>17809</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17809/projeto_de_lei_410.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17809/projeto_de_lei_410.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Especial ao Orçamento de 2024 e dá outras providências. (Convênio da Secretaria de Turismo e Viagens do Estado - Revitalização Rua Angelino Falci, Mercado Municipal e Sinalização das Rotas Turística )</t>
   </si>
   <si>
     <t>17832</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17832/projeto_de_lei_411.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17832/projeto_de_lei_411.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2024 para autorizar o Poder Executivo a repassar recurso por meio de Contribuição às APM's - Associação de Pais e Metres das Unidades Escolares do Município de Ibiúna, e dá outras providências.</t>
   </si>
   <si>
     <t>17838</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17838/projeto_de_lei_415.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17838/projeto_de_lei_415.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Especial ao Orçamento de 2024 e dá outras providências. (Emenda Impositiva - Custeio SOS Itupararanga)</t>
   </si>
   <si>
     <t>17839</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17839/projeto_de_lei_416.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17839/projeto_de_lei_416.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de crédito adicional suplementar ao Orçamento de 2024 e dá outras providências. (Custeio do Hospital Municipal).</t>
   </si>
   <si>
     <t>17841</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17841/projeto_de_lei_417.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17841/projeto_de_lei_417.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de metas e diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Especial ao Orçamento de 2024 e dá outras providências. (Emenda Impositiva 76/2022 - Compra de Ar Condicionado para o Centro de Especialidades).</t>
   </si>
   <si>
     <t>17868</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17868/projeto_de_lei_420.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17868/projeto_de_lei_420.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Especial ao Orçamento de 2024 e dá outras providências. (Realocação de Emenda Impositiva para realização de exames de endoscopia)</t>
   </si>
   <si>
     <t>17876</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17876/projeto_de_lei_424.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17876/projeto_de_lei_424.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e abertura de Crédito Adicional Suplementar ao Orçamento de 2024 e dá outras providências. (Construção do Centro de Saúde do Idoso)</t>
   </si>
   <si>
     <t>17881</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17881/projeto_de_lei_426.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17881/projeto_de_lei_426.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Especial ao Orçamento de 2024 e dá outras providências. (Em. Impositiva nº66/2023 - para contratação de exames de endoscopia do hospital Municipal).</t>
   </si>
   <si>
     <t>17882</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17882/projeto_de_lei_427.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17882/projeto_de_lei_427.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Especial ao Orçamento de 2024 e dá outras providências. (Em. Impositiva nº012/2023 - para contratação de exames de endoscopia do Hospital Municipal).</t>
   </si>
   <si>
     <t>17883</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17883/projeto_de_lei_428.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17883/projeto_de_lei_428.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Especial ao Orçamento de 2024 e dá outras providências. (Convênio Estadual para aplicação no Centro de Convivência do Idoso).</t>
   </si>
   <si>
     <t>17897</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17897/projeto_de_lei_430.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17897/projeto_de_lei_430.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de crédito adicional especial ao Orçamento de 2024 e dá outras providências. (Emenda Impositiva nº 054/2023 - realocação para aquisição de luminárias)</t>
   </si>
   <si>
     <t>17899</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17899/projeto_de_lei_431.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17899/projeto_de_lei_431.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Diretor de Tecnologia da Informação (PDTI) do Município da Estância Turística de Ibiúna.</t>
   </si>
   <si>
     <t>17908</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17908/projeto_de_lei_432.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17908/projeto_de_lei_432.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para elaboração e execução da Lei Orçamentária Anual de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>17909</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17909/projeto_de_lei_433.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17909/projeto_de_lei_433.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Especial ao Orçamento de 2024 e dá outras providências. (Realocação de Emenda Impositiva para instalação de luminárias LED no Bairro Piaí)</t>
   </si>
   <si>
     <t>17914</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17914/projeto_de_lei_434.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17914/projeto_de_lei_434.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de metas e diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2024 e dá outras providências. (aquisição de veículo para uso no Hospital Municipal)</t>
   </si>
   <si>
     <t>17915</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17915/projeto_de_lei_435.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17915/projeto_de_lei_435.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de metas e diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2024 e dá outras providências. (recapeamento no Bairro Gabriel)</t>
   </si>
   <si>
     <t>17920</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17920/projeto_de_lei_437.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17920/projeto_de_lei_437.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de metas e diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Especial ao Orçamento de 2024 e dá outras providências. (realocação de Emenda Impositiva para ser destinado a Casa da Criança)</t>
   </si>
   <si>
     <t>17926</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17926/projeto_de_lei_438.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17926/projeto_de_lei_438.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar acordo de parcelamento de débito com a Casa de Carnes Ly de Ibiúna Ltda EPP, na forma que especifica.</t>
   </si>
   <si>
     <t>17927</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17927/projeto_de_lei_439.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17927/projeto_de_lei_439.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Especial ao Orçamento de 2024 e dá outras providências. (realocação de Emenda Impositiva para instalação de luminárias no Bairro Carmo Messias)</t>
   </si>
   <si>
     <t>17931</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17931/projeto_de_lei_441.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17931/projeto_de_lei_441.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2024 e dá outras providências. (Aquisição de material permanente para UBS do Paruru)</t>
   </si>
   <si>
     <t>17932</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17932/projeto_de_lei_442.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17932/projeto_de_lei_442.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Créditos Adicionais Suplementar e Especial ao Orçamento de 2024 e dá outras providências. (Transformação Digital no SUS - Medicamentos no Hospital Municipal)</t>
   </si>
   <si>
     <t>17933</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17933/projeto_de_lei_443_.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17933/projeto_de_lei_443_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Créditos Adicionais Suplementar e Especial ao Orçamento de 2024 e dá outras providências. (Pavimentação de Ruas: Travessa Assembleia de Deus, Rua Moscou e Rua João Antônio Domingues)</t>
   </si>
   <si>
     <t>17938</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17938/projeto_de_lei_444.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17938/projeto_de_lei_444.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2024 e dá outras providências. (Reformas de escolas municipais)</t>
   </si>
   <si>
     <t>17939</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17939/projeto_de_lei_445.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17939/projeto_de_lei_445.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2024 e dá outras providências. (Pavimentação asfáltica dos Bairros Piaí e Ressaca)</t>
   </si>
   <si>
     <t>17974</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17974/projeto_de_lei_456.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17974/projeto_de_lei_456.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de metas e diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de crédito adicional suplementar ao orçamento de 2024 e dá outras providências. (Pavimentação asfáltica da estrada vicinal Tancredo Neves)</t>
   </si>
   <si>
     <t>17980</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17980/projeto_de_lei_458.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17980/projeto_de_lei_458.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Especial ao Orçamento de 2024 e dá outras providências. (Emenda Deputado Federal Kim Kataguiri - Casa de Santa Rita)</t>
   </si>
   <si>
     <t>17981</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17981/projeto_de_lei_459.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17981/projeto_de_lei_459.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Especial ao Orçamento de 2024 e dá outras providências. (Realocação de Emenda Impositiva nº 087/2023 - compra de veículo para UBS Bairro Cupim)</t>
   </si>
   <si>
     <t>17986</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17986/projeto_de_lei_462.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17986/projeto_de_lei_462.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de metas e diretrizes ao PPA 2022/2024, LDO para 2024 e a abertura de crédito adicional especial ao orçamento de 2024 e dá outras providências. (realocação Emenda Impositiva 033 - Contratação de empresa promotora de eventos)</t>
   </si>
   <si>
     <t>17988</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17988/projeto_de_lei_463.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17988/projeto_de_lei_463.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2024 e dá outras providências. (Recursos financeiros emergenciais custeio do Hospital Municipal e transferência voluntária do Estado para o Hospital Municipal.</t>
   </si>
   <si>
     <t>17989</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17989/projeto_de_lei_464.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17989/projeto_de_lei_464.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2024 e dá outras providências. (Recurso Federal para custeio PAB, na compra de medicamentos e realização de exames).</t>
   </si>
   <si>
     <t>17990</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17990/projeto_de_lei_465.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17990/projeto_de_lei_465.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Especial ao Orçamento de 2024 e dá outras providências. (realocação de Emenda Impositiva para aquisição de equipamentos de academia ao ar livre)</t>
   </si>
   <si>
     <t>17993</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17993/projeto_de_lei_468.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17993/projeto_de_lei_468.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2024 e dá outras providências. (Construção do Centro de Saúde para Especialidades)</t>
   </si>
   <si>
     <t>17994</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17994/projeto_de_lei_469.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17994/projeto_de_lei_469.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2024 e dá outras providências. (recapeamento e reconstrução das ruas Juca Rolim Gonçalves e Miguel Fabiano de Góes)</t>
   </si>
   <si>
     <t>17995</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17995/projeto_de_lei_470.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17995/projeto_de_lei_470.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Especial ao Orçamento de 2024 e dá outras providências. (Realocação de Emenda Impositiva para realização do Evento FESTEI - Festival Nacional de Teatro de Ibiúna)</t>
   </si>
   <si>
     <t>17996</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17996/projeto_de_lei_471.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17996/projeto_de_lei_471.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Especial ao Orçamento de 2024 e dá outras providências. (Manutenção do Centro de Convivência do Idoso)</t>
   </si>
   <si>
     <t>17997</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17997/projeto_de_lei_472.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17997/projeto_de_lei_472.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2024 e dá outras providências. (Pagamento do complemento do Pisos Salariais da Enfermagem e dos Agentes Comunitários de Saúde)</t>
   </si>
   <si>
     <t>18004</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18004/projeto_de_lei_473.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18004/projeto_de_lei_473.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Especial ao Orçamento de 2024 e dá outras providências. (Programa Saúde da Família)</t>
   </si>
   <si>
     <t>18005</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18005/projeto_de_lei_474.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18005/projeto_de_lei_474.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2024 e dá outras providências. (Aquisição de equipamento solar para o prédio da Secretaria de Agricultura)</t>
   </si>
   <si>
     <t>18021</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18021/projeto_de_lei_477.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18021/projeto_de_lei_477.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Especial ao Orçamento de 2024 e dá outras providências. (Realocação de Emenda Impositiva para instalação de Luminárias no Município)</t>
   </si>
   <si>
     <t>18045</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18045/projeto_de_lei_482.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18045/projeto_de_lei_482.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2024 e dá outras providências. (manutenção da iluminação pública)</t>
   </si>
   <si>
     <t>18063</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18063/projeto_de_lei_486_compressed.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18063/projeto_de_lei_486_compressed.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município da Estância Turística de Ibiúna, para o exercício financeiro de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>18073</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18073/projeto_de_lei_488.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18073/projeto_de_lei_488.pdf</t>
   </si>
   <si>
     <t>Altera o inciso II do Art. 26 da Lei nº 2749, de 21 de junho de 2024.</t>
   </si>
   <si>
     <t>18177</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18177/projeto_de_lei_490.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18177/projeto_de_lei_490.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de Crédito Adicional Especial ao Orçamento de 2024 e dá outras providências. (Realocação de Emenda Impositiva para Iluminação Natalina, em parceria com a Associação Comercial de Ibiúna - ACEI)</t>
   </si>
   <si>
     <t>18199</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18199/projeto_de_lei_500.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18199/projeto_de_lei_500.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de crédito adicional especial ao Orçamento de 2024 e dá outras providências. (Realocação de Emenda Impositiva para subvenção ao SERPRMI)</t>
   </si>
   <si>
     <t>18206</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18206/projeto_de_lei_506.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18206/projeto_de_lei_506.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de crédito adicional suplementar ao orçamento de 2024 e dá outras providências"</t>
   </si>
   <si>
     <t>18223</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18223/projeto_de_lei_514.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18223/projeto_de_lei_514.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de subvenção à entidade Banda Marcial Independente de Ibiúna."</t>
   </si>
   <si>
     <t>18226</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18226/projeto_de_lei_517.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18226/projeto_de_lei_517.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração de metas e diretrizes ao PPA 2022/2025, LDO para 2024 e a abertura de crédito adicional suplementar ao orçamento de 2024 e dá outras providências"</t>
   </si>
   <si>
     <t>18227</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18227/projeto_de_lei_518.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18227/projeto_de_lei_518.pdf</t>
   </si>
   <si>
     <t>17757</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Câmara Municipal - CM</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17757/projeto_de_resolucao_023.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17757/projeto_de_resolucao_023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº. 04 de 26 de março de 2009 da Câmara Municipal da Estância Turística de Ibiúna e dá outras providências.</t>
   </si>
   <si>
     <t>17878</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Dr. Walmir Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17878/proposta_emenda_lom_07.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17878/proposta_emenda_lom_07.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 124 - A da Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>17802</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17802/requerimento_020.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17802/requerimento_020.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que encaminhe informações de como serão incluídos as destinações por Emendas Impositivas do orçamento de 2023 no orçamento de 2024, informando ainda como será feito os registros contábeis de tais operações.</t>
   </si>
   <si>
     <t>17958</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17958/requerimento_067.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17958/requerimento_067.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informação sobre o cumprimento de emenda impositiva</t>
   </si>
   <si>
     <t>18044</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18044/requerimento_104.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18044/requerimento_104.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre a aquisição de veículos para o Posto de Saúde, CAPS e GCM- Patrulha Maria da Penha.</t>
   </si>
   <si>
     <t>18179</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18179/requerimento_114.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18179/requerimento_114.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre os veículos das Emendas Impositivas destinados ao Posto de Saúde, CAPS e GCM- Patrulha Maria da Penha.</t>
   </si>
   <si>
     <t>18197</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18197/requerimento_emenda_impositva.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18197/requerimento_emenda_impositva.docx</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre as emendas impositivas de 2024 e seu cumprimento</t>
   </si>
   <si>
     <t>17806</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>RUE</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial</t>
   </si>
   <si>
     <t>Maioria</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial aos Projetos de Lei Nºs 399, 400, 402, 403, 404, 405, 406, 407 e 408 de 2024, e Projeto de Resolução Nº 25 de 2024</t>
   </si>
   <si>
     <t>18079</t>
   </si>
   <si>
     <t>EImp</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18079/emenda_impositiva_001.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18079/emenda_impositiva_001.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 125.700,00 para ampliação das cirurgias eletivas no Hospital Municipal</t>
   </si>
   <si>
     <t>18080</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18080/emenda_impositiva_002.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18080/emenda_impositiva_002.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 10.000,00 para as oficinas da Secretaria de Cultura</t>
   </si>
   <si>
     <t>18081</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18081/emenda_impositiva_003.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18081/emenda_impositiva_003.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 10.000,00 para subvenção de entidade Casa de Santa Rita</t>
   </si>
   <si>
     <t>18082</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18082/emenda_impositiva_004.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18082/emenda_impositiva_004.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 20.700,00 para realização da etapa paulista de Velocross e para estrutura do encontro de moto trilheiros no município.</t>
   </si>
   <si>
     <t>18083</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18083/emenda_impositiva_005.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18083/emenda_impositiva_005.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 25.000,00 para compra de uma roçadeira para Secretaria Municipal de Agricultura e equipamentos assessórios a ela.</t>
   </si>
   <si>
     <t>18084</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18084/emenda_impositiva_006.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18084/emenda_impositiva_006.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 40.000,00 para instalação de grama sintética na quadra da Escola Municipal do Bairro Colégio</t>
   </si>
   <si>
     <t>18085</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18085/emenda_impositiva_007.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18085/emenda_impositiva_007.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 20.000,00 para aquisição proporcional em Lâmpadas LED 100W, braços e todos os itens necessários para montagem e instalação de iluminação pública para os Bairros Domingues, Bela Vista, Olinto, Boavas, Colégio, Grama, Luz, Coleginho e Alto de São Benedito.</t>
   </si>
   <si>
     <t>18086</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Abel do Cupim</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18086/emenda_impositiva_008.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18086/emenda_impositiva_008.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 50.700,00 para compra de equipamentos para o Posto de Saúde do Bairro Areia Vermelha</t>
   </si>
   <si>
     <t>18087</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18087/emenda_impositiva_009.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18087/emenda_impositiva_009.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 75.000,00 para compra de um automóvel para o Posto de Saúde do Bairro Areia Vermelha</t>
   </si>
   <si>
     <t>18088</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18088/emenda_impositiva_010.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18088/emenda_impositiva_010.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 20.000,00 para reforma do vestiário do campo de futebol do Bairro Cupim</t>
   </si>
   <si>
     <t>18089</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18089/emenda_impositiva_011.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18089/emenda_impositiva_011.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 80.000,00 para aquisição de luminárias</t>
   </si>
   <si>
     <t>18090</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18090/emenda_impositiva_012.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18090/emenda_impositiva_012.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 10.000,00 para consumo de alimentos, medicamentos à Casa de Santa Rita</t>
   </si>
   <si>
     <t>18091</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18091/emenda_impositiva_013.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18091/emenda_impositiva_013.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 15.700,00 para oficinas Culturais Ibiunenes</t>
   </si>
   <si>
     <t>18092</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Valnei Galvão</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18092/emenda_impositiva_014.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18092/emenda_impositiva_014.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 125.700,00 para aquisição de materiais permanentes para a UBS do Bairro Vargem do Salto</t>
   </si>
   <si>
     <t>18093</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18093/emenda_impositiva_015.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18093/emenda_impositiva_015.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 5.000,00 para compra de EPI para os coveiros</t>
   </si>
   <si>
     <t>18094</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18094/emenda_impositiva_016.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18094/emenda_impositiva_016.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 15.000,00 para aquisição de materiais permanentes para o Poupatempo de Ibiúna</t>
   </si>
   <si>
     <t>18095</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18095/emenda_impositiva_017.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18095/emenda_impositiva_017.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 60.700,00 para reforma e reabertura do prédio municipal no Bairro do Salto, para futura creche</t>
   </si>
   <si>
     <t>18096</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18096/emenda_impositiva_018.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18096/emenda_impositiva_018.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 10.000,00 para investimentos em programas culturais</t>
   </si>
   <si>
     <t>18097</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18097/emenda_impositiva_019.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18097/emenda_impositiva_019.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 35.000,00 para Manutenção na usina de asfalto da garagem</t>
   </si>
   <si>
     <t>18098</t>
   </si>
   <si>
     <t>Fausto Dourado</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18098/emenda_impositiva_020.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18098/emenda_impositiva_020.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 41.900,00 para aquisição de equipamentos para utilização pelo Posto de Saúde do Bairro Gabriel</t>
   </si>
   <si>
     <t>18099</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18099/emenda_impositiva_021.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18099/emenda_impositiva_021.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 41.900,00 para aquisição de equipamentos para utilização pelo Posto de Saúde do Bairro Rosarial</t>
   </si>
   <si>
     <t>18100</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18100/emenda_impositiva_022.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18100/emenda_impositiva_022.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 41.900,00 para aquisição de equipamentos para utilização pelo Posto de Saúde do Bairro Lageadinho</t>
   </si>
   <si>
     <t>18101</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18101/emenda_impositiva_023.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18101/emenda_impositiva_023.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 125.700 para a Secretaria de Cultura e Turismo para custeio da Queima do Alho em nosso Município.</t>
   </si>
   <si>
     <t>18102</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18102/emenda_impositiva_024.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18102/emenda_impositiva_024.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 67.550,10 para compra de material permanente para o Centro de Reabilitação Roque José de Góes</t>
   </si>
   <si>
     <t>18103</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18103/emenda_impositiva_025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18103/emenda_impositiva_025.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 38.351,45 para compra de material de consumo para a assistência odontológica.</t>
   </si>
   <si>
     <t>18104</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18104/emenda_impositiva_026.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18104/emenda_impositiva_026.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 31.000,00 para compra de carrinho de emergência, seladora, auto clave, balança digital, eletrocardiografo, Camara para Vacina, TV Smart 32 polegadas para utilizar no ultrassom, para o Centro de Saúde.</t>
   </si>
   <si>
     <t>18105</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18105/emenda_impositiva_027.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18105/emenda_impositiva_027.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 11.563,90 para compra de equipamentos e material permanente para a assistência odontológica</t>
   </si>
   <si>
     <t>18106</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18106/emenda_impositiva_028.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18106/emenda_impositiva_028.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 1.444,55 para compra de material de consumo para o Centro de Reabilitação Roque José de Góes</t>
   </si>
   <si>
     <t>18107</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18107/emenda_impositiva_029.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18107/emenda_impositiva_029.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 20.000,00 para a Entidade Casa de Santa Rita</t>
   </si>
   <si>
     <t>18108</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18108/emenda_impositiva_030.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18108/emenda_impositiva_030.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 20.000,00 para custeio de contratação de Professores para oficinas multiculturais e esportivas</t>
   </si>
   <si>
     <t>18109</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18109/emenda_impositiva_031.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18109/emenda_impositiva_031.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 30.000,00 para a Entidade Corporação Musical Banda Lira.</t>
   </si>
   <si>
     <t>18110</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18110/emenda_impositiva_032.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18110/emenda_impositiva_032.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 20.000,00 para a Equipe de Taiko do Centro Cultural e Esportivo de Ibiúna - CCEI</t>
   </si>
   <si>
     <t>18111</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18111/emenda_impositiva_033.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18111/emenda_impositiva_033.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 11.400,00 para a Entidade Banda Marcial Independente de Ibiúna</t>
   </si>
   <si>
     <t>18112</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Devanil da Ressaca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18112/emenda_impositiva_034.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18112/emenda_impositiva_034.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 125.700,00 para compra de materiais e equipamentos para a realização de cirurgias eletivas no Hospital Municipal</t>
   </si>
   <si>
     <t>18113</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18113/emenda_impositiva_035.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18113/emenda_impositiva_035.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 10.000,00 para reforma do Ginásio do Bairro Ressaca</t>
   </si>
   <si>
     <t>18114</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18114/emenda_impositiva_036.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18114/emenda_impositiva_036.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 15.000,00 para custeio de contratação de professores para a Oficinas Culturais promovidas pela Prefeitura.</t>
   </si>
   <si>
     <t>18115</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18115/emenda_impositiva_037.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18115/emenda_impositiva_037.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 10.000,00 para custeio de subvenção da Corporação Musical Lira Unense</t>
   </si>
   <si>
     <t>18116</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18116/emenda_impositiva_038.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18116/emenda_impositiva_038.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 40.000,00 para aquisição e instalação de novas lâmpadas de LED e braços de sustentação para iluminação pública nos Bairros Ressaca, Colégio, Piratuba e Campo Verde.</t>
   </si>
   <si>
     <t>18117</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18117/emenda_impositiva_039.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18117/emenda_impositiva_039.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 10.000,00 para aquisição de diversos materiais para o auxílio dos profissionais da área de esporte</t>
   </si>
   <si>
     <t>18118</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18118/emenda_impositiva_040.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18118/emenda_impositiva_040.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 15.700,00 para aquisição de materiais permanentes para Creche da Ressaca</t>
   </si>
   <si>
     <t>18119</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18119/emenda_impositiva_041.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18119/emenda_impositiva_041.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 5.000,00 para consumo de alimentos, medicamentos entre outros itens para a Casa de Santa Rita</t>
   </si>
   <si>
     <t>18120</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18120/emenda_impositiva_042.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18120/emenda_impositiva_042.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 10.000,00 para custeio de subvenção da Orquestra Jovem de Metais e Percussão de Ibiúna</t>
   </si>
   <si>
     <t>18121</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18121/emenda_impositiva_043.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18121/emenda_impositiva_043.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 10.000,00 para aquisição de implementos agrícolas para atender as necessidades dos agricultores</t>
   </si>
   <si>
     <t>18122</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Lino Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18122/emenda_impositiva_044.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18122/emenda_impositiva_044.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 125.700,00 para contratação de Trailer para saúde da mulher e para saúde do homem.</t>
   </si>
   <si>
     <t>18123</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18123/emenda_impositiva_045.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18123/emenda_impositiva_045.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 10.000,00 para a Associação Comercial e Empresarial de Ibiúna - ACEI</t>
   </si>
   <si>
     <t>18124</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18124/emenda_impositiva_046.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18124/emenda_impositiva_046.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 50.000,00 para contratação e implantação de material pedagógico para integração e continuidade do processo de aprendizagem das crianças - Ação da Cidadania - Comitê Ibiúna</t>
   </si>
   <si>
     <t>18125</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18125/emenda_impositiva_047.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18125/emenda_impositiva_047.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 20.000,00 para Associação Assistencial de Ressocialização de Ibiúna - Projeto Crer</t>
   </si>
   <si>
     <t>18126</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18126/emenda_impositiva_048.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18126/emenda_impositiva_048.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 25.700,00 para aquisição de luminárias para  Município</t>
   </si>
   <si>
     <t>18127</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18127/emenda_impositiva_049.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18127/emenda_impositiva_049.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 10.000,00 para a Secretaria de Cultura e Turismo com custeio e contratação de professores de oficina multicultural e esportiva</t>
   </si>
   <si>
     <t>18128</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18128/emenda_impositiva_050.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18128/emenda_impositiva_050.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 10.000,00 para a Casa de Santa Rita</t>
   </si>
   <si>
     <t>18129</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Luiz Fernando Piu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18129/emenda_impositiva_051.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18129/emenda_impositiva_051.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 200.000,00 para custeio de cirurgias eletivas de baixa e média complexidade, a serem realizadas no Hospital Municipal de Ibiúna</t>
   </si>
   <si>
     <t>18130</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18130/emenda_impositiva_052.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18130/emenda_impositiva_052.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 51.400,00 para aquisição de equipamentos a serem utilizados no atendimento de crianças e jovens com deficiências</t>
   </si>
   <si>
     <t>18131</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Aladin</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18131/emenda_impositiva_053.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18131/emenda_impositiva_053.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 125.700,00 para aquisição de equipamentos oftalmológicos para o Centro de Especialidades</t>
   </si>
   <si>
     <t>18132</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18132/emenda_impositiva_054.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18132/emenda_impositiva_054.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 62.850,00 para finalização da cobertura metálica da quadra poliesportiva da Escola Municipal "Benedito Luiz Braga", no Bairro Rio de Una de Baixo</t>
   </si>
   <si>
     <t>18133</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18133/emenda_impositiva_055.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18133/emenda_impositiva_055.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 62.850,00 para finalização da cobertura metálica da quadra poliesportiva da Escola Municipal Bairro Morro Grande</t>
   </si>
   <si>
     <t>18134</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Jair Marmelo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18134/emenda_impositiva_056.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18134/emenda_impositiva_056.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 125.700,00 para Material de consumo para o Posto de Saúde (UBS) do Bairro Vargem do Salto</t>
   </si>
   <si>
     <t>18135</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18135/emenda_impositiva_057.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18135/emenda_impositiva_057.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 125.700,00 para aquisição de asfalto para a rua Benedita Vieira Aranha, no Bairro do Salto</t>
   </si>
   <si>
     <t>18136</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18136/emenda_impositiva_058.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18136/emenda_impositiva_058.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 125.700,00 para atender as crianças com autismo, síndrome de down e comorbidades, com contratação de profissionais especializados e adquirir materiais essenciais</t>
   </si>
   <si>
     <t>18137</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18137/emenda_impositiva_059.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18137/emenda_impositiva_059.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 75.700,00 para aquisição e instalação de novas lâmpadas LED e braços de sustentação para iluminação pública</t>
   </si>
   <si>
     <t>18138</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18138/emenda_impositiva_060.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18138/emenda_impositiva_060.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 20.000,00 para custeio de contratação de professores para Oficinas Culturais</t>
   </si>
   <si>
     <t>18139</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18139/emenda_impositiva_061.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18139/emenda_impositiva_061.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 15.000,00 para aquisição de implementos agrícolas para atender as necessidades dos agricultores</t>
   </si>
   <si>
     <t>18140</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18140/emenda_impositiva_062.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18140/emenda_impositiva_062.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 5.000,00 para a Casa Maria de Nazaré - Abrigo de Irmãos.</t>
   </si>
   <si>
     <t>18141</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18141/emenda_impositiva_063.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18141/emenda_impositiva_063.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 5.000,00 para a Casa de Santa Rita</t>
   </si>
   <si>
     <t>18142</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18142/emenda_impositiva_064.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18142/emenda_impositiva_064.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 5.000,00 para subvenção à Corporação Municipal Lira Unense</t>
   </si>
   <si>
     <t>18143</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Ronie Von</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18143/emenda_impositiva_065.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18143/emenda_impositiva_065.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 62.850,00 para aquisição de ar-condicionado para a UBS Bairro Verava</t>
   </si>
   <si>
     <t>18144</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18144/emenda_impositiva_066.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18144/emenda_impositiva_066.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 62.850,00 para material de consumo para a UBS do Verava</t>
   </si>
   <si>
     <t>18145</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18145/emenda_impositiva_067.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18145/emenda_impositiva_067.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 50.000,00 para custeio do Evento Arena Verava, conforme calendário oficial de Eventos</t>
   </si>
   <si>
     <t>18146</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18146/emenda_impositiva_068.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18146/emenda_impositiva_068.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 40.700,00 para construção da ponte de alvenaria (aduela) na Estrada do Verava, altura do Km 14.5</t>
   </si>
   <si>
     <t>18147</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18147/emenda_impositiva_069.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18147/emenda_impositiva_069.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 15.000,00 para aquisição de aparelhos para academia ao ar livre no Bairro Sorocamirim</t>
   </si>
   <si>
     <t>18148</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18148/emenda_impositiva_070.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18148/emenda_impositiva_070.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 10.000,00 para contratação de professores para as Oficinas Culturais</t>
   </si>
   <si>
     <t>18149</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18149/emenda_impositiva_071.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18149/emenda_impositiva_071.pdf</t>
   </si>
   <si>
     <t>18150</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Pururuca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18150/emenda_impositiva_072.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18150/emenda_impositiva_072.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 75.700,00 para aquisição de cadeira odontológica e materiais permanentes odontológicos para UBS do Bairro Carmo Messias.</t>
   </si>
   <si>
     <t>18151</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18151/emenda_impositiva_073.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18151/emenda_impositiva_073.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 50.000,00 para reforma e ampliação da sala odontológica da UBS do Bairro Carmo Messias</t>
   </si>
   <si>
     <t>18152</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18152/emenda_impositiva_074.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18152/emenda_impositiva_074.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 50.000,00 para aquisição de pedra nº 03 a ser entregue na Regional do Bairro Carmo Messias</t>
   </si>
   <si>
     <t>18153</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18153/emenda_impositiva_075.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18153/emenda_impositiva_075.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 35.000,00 para aquisição e instalação de novas lâmpadas de LED e braços de sustentação para iluminação pública, no Bairro Carmo Messias.</t>
   </si>
   <si>
     <t>18154</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18154/emenda_impositiva_076.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18154/emenda_impositiva_076.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 15.000,00 para aquisição de implementos agrícolas para atender as necessidades dos agricultores do Município.</t>
   </si>
   <si>
     <t>18155</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18155/emenda_impositiva_077.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18155/emenda_impositiva_077.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 10.000,00 para custeio de contratação de professores para Oficinas Culturais promovidas pela Prefeitura</t>
   </si>
   <si>
     <t>18156</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18156/emenda_impositiva_078.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18156/emenda_impositiva_078.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 5.000,00 para subvenção à Corporação musical Lira Unense</t>
   </si>
   <si>
     <t>18157</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18157/emenda_impositiva_079.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18157/emenda_impositiva_079.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 5.000,00 para a Casa Maria de Nazaré - Abrigo de Irmãos</t>
   </si>
   <si>
     <t>18158</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18158/emenda_impositiva_080.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18158/emenda_impositiva_080.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 5.700,00 para a Casa de Santa Rita</t>
   </si>
   <si>
     <t>18159</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18159/emenda_impositiva_081.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18159/emenda_impositiva_081.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 105.700,00 para aquisição de equipamentos e materiais permanentes para o Hospital Municipal</t>
   </si>
   <si>
     <t>18160</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18160/emenda_impositiva_082.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18160/emenda_impositiva_082.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 20.000,00 para Comunidade Terapêutica José Venâncio de Moura - Serenidade</t>
   </si>
   <si>
     <t>18161</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18161/emenda_impositiva_083.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18161/emenda_impositiva_083.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 30.000,00 para subvenção à Associação Ambientalista SOS Itupararanga</t>
   </si>
   <si>
     <t>18162</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18162/emenda_impositiva_084.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18162/emenda_impositiva_084.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 20.000,00 para subvenção da Associação OSC Horizontes Projetos Sociais</t>
   </si>
   <si>
     <t>18163</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18163/emenda_impositiva_085.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18163/emenda_impositiva_085.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 20.000,00 para subvenção da Casa de Missão e Restauração</t>
   </si>
   <si>
     <t>18164</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18164/emenda_impositiva_086.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18164/emenda_impositiva_086.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 15.700,00 para a Casa Maria de Nazaré - Abrigo de Irmãos</t>
   </si>
   <si>
     <t>18165</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18165/emenda_impositiva_087.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18165/emenda_impositiva_087.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 10.000,00 para subvenção da Corporação musical Lira Unense</t>
   </si>
   <si>
     <t>18166</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18166/emenda_impositiva_088.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18166/emenda_impositiva_088.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 10.000,00 para subvenção da Orquestra Jovem de Metais e Percussão de Ibiúna</t>
   </si>
   <si>
     <t>18167</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18167/emenda_impositiva_089.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18167/emenda_impositiva_089.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 10.000,00 para Casa de Santa Rita</t>
   </si>
   <si>
     <t>18168</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18168/emenda_impositiva_090.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18168/emenda_impositiva_090.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 10.000,00 para subvenção da Associação SERPROMI (Serviço de Proteção aos Menores de Ibiúna)</t>
   </si>
   <si>
     <t>18169</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Lucas do Samu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18169/emenda_impositiva_091.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18169/emenda_impositiva_091.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 65.000,00 para compra de equipamentos permanentes para o Serviço de Atendimento Móvel de Urgência (SAMU)</t>
   </si>
   <si>
     <t>18170</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18170/emenda_impositiva_092.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18170/emenda_impositiva_092.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 60.700,00 para compra de 02 (duas) motos 0Km para implantação da Motolância, que fará parte da atual frota do Serviço de Atendimento Móvel de Urgência (SAMU)</t>
   </si>
   <si>
     <t>18171</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18171/emenda_impositiva_093.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18171/emenda_impositiva_093.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 85.000,00 para reforma e instalações de iluminação no campo de futebol e instalação de playground no CDHU Santa Lúcia</t>
   </si>
   <si>
     <t>18172</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18172/emenda_impositiva_094.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18172/emenda_impositiva_094.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 10.700,00 para a entidade Casa de Santa Rita</t>
   </si>
   <si>
     <t>18173</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18173/emenda_impositiva_095.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18173/emenda_impositiva_095.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 10.000,00 para o desenvolvimento de oficina de Hip Hop no CDHU Cachoeira - Bairro Cachoeira</t>
   </si>
   <si>
     <t>18174</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18174/emenda_impositiva_096.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18174/emenda_impositiva_096.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 10.000,00 para a Banda Marcial Independente de Ibiúna</t>
   </si>
   <si>
     <t>18175</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18175/emenda_impositiva_097.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18175/emenda_impositiva_097.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinando R$ 10.000,00 para a Corporação Musical Lira Unense</t>
   </si>
   <si>
     <t>18076</t>
   </si>
   <si>
     <t>EMORC</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18076/emenda_modificativa_001.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18076/emenda_modificativa_001.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 5º do Projeto de Lei nº 486/2024, que passa a ter a seguinte redação:</t>
   </si>
   <si>
     <t>18077</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18077/emenda_modificativa_002.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18077/emenda_modificativa_002.pdf</t>
   </si>
   <si>
     <t>Altera os Programas e Fichas de Despesa do Quadro auxiliar do Orçamento da Despesa, referente a Câmara Municipal, sem alteração de valores, que passa a ter a seguinte redação:</t>
   </si>
   <si>
     <t>18078</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18078/emenda_modificativa_003.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18078/emenda_modificativa_003.pdf</t>
   </si>
   <si>
     <t>Redução de dotação do Quadro Auxiliar do Orçamento da Despesa - Secretaria de Administração, para a Secretaria Municipal de Obras</t>
   </si>
   <si>
     <t>17917</t>
   </si>
   <si>
     <t>EMLDO</t>
   </si>
   <si>
     <t>Emenda Modificativa LDO</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17917/emenda_modificativa_001.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17917/emenda_modificativa_001.pdf</t>
   </si>
   <si>
     <t>Fica modificado o inciso II do Art. 26 do Projeto de Lei Nº 432/024, passando a conter a seguinte redação:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2460,68 +2460,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17873/denuncia_01_descumprimento_orcamento.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17761/projeto_de_lei_400.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17762/projeto_de_lei_401.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17766/projeto_de_lei_402.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17767/projeto_de_lei_403.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17796/projeto_de_lei_404.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17797/projeto_de_lei_405.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17798/projeto_de_lei_406.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17799/projeto_de_lei_408.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17808/projeto_de_lei_409.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17809/projeto_de_lei_410.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17832/projeto_de_lei_411.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17838/projeto_de_lei_415.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17839/projeto_de_lei_416.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17841/projeto_de_lei_417.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17868/projeto_de_lei_420.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17876/projeto_de_lei_424.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17881/projeto_de_lei_426.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17882/projeto_de_lei_427.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17883/projeto_de_lei_428.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17897/projeto_de_lei_430.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17899/projeto_de_lei_431.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17908/projeto_de_lei_432.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17909/projeto_de_lei_433.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17914/projeto_de_lei_434.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17915/projeto_de_lei_435.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17920/projeto_de_lei_437.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17926/projeto_de_lei_438.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17927/projeto_de_lei_439.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17931/projeto_de_lei_441.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17932/projeto_de_lei_442.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17933/projeto_de_lei_443_.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17938/projeto_de_lei_444.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17939/projeto_de_lei_445.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17974/projeto_de_lei_456.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17980/projeto_de_lei_458.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17981/projeto_de_lei_459.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17986/projeto_de_lei_462.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17988/projeto_de_lei_463.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17989/projeto_de_lei_464.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17990/projeto_de_lei_465.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17993/projeto_de_lei_468.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17994/projeto_de_lei_469.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17995/projeto_de_lei_470.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17996/projeto_de_lei_471.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17997/projeto_de_lei_472.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18004/projeto_de_lei_473.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18005/projeto_de_lei_474.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18021/projeto_de_lei_477.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18045/projeto_de_lei_482.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18063/projeto_de_lei_486_compressed.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18073/projeto_de_lei_488.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18177/projeto_de_lei_490.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18199/projeto_de_lei_500.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18206/projeto_de_lei_506.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18223/projeto_de_lei_514.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18226/projeto_de_lei_517.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18227/projeto_de_lei_518.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17757/projeto_de_resolucao_023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17878/proposta_emenda_lom_07.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17802/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17958/requerimento_067.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18044/requerimento_104.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18179/requerimento_114.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18197/requerimento_emenda_impositva.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18079/emenda_impositiva_001.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18080/emenda_impositiva_002.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18081/emenda_impositiva_003.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18082/emenda_impositiva_004.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18083/emenda_impositiva_005.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18084/emenda_impositiva_006.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18085/emenda_impositiva_007.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18086/emenda_impositiva_008.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18087/emenda_impositiva_009.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18088/emenda_impositiva_010.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18089/emenda_impositiva_011.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18090/emenda_impositiva_012.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18091/emenda_impositiva_013.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18092/emenda_impositiva_014.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18093/emenda_impositiva_015.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18094/emenda_impositiva_016.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18095/emenda_impositiva_017.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18096/emenda_impositiva_018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18097/emenda_impositiva_019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18098/emenda_impositiva_020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18099/emenda_impositiva_021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18100/emenda_impositiva_022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18101/emenda_impositiva_023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18102/emenda_impositiva_024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18103/emenda_impositiva_025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18104/emenda_impositiva_026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18105/emenda_impositiva_027.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18106/emenda_impositiva_028.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18107/emenda_impositiva_029.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18108/emenda_impositiva_030.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18109/emenda_impositiva_031.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18110/emenda_impositiva_032.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18111/emenda_impositiva_033.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18112/emenda_impositiva_034.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18113/emenda_impositiva_035.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18114/emenda_impositiva_036.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18115/emenda_impositiva_037.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18116/emenda_impositiva_038.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18117/emenda_impositiva_039.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18118/emenda_impositiva_040.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18119/emenda_impositiva_041.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18120/emenda_impositiva_042.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18121/emenda_impositiva_043.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18122/emenda_impositiva_044.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18123/emenda_impositiva_045.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18124/emenda_impositiva_046.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18125/emenda_impositiva_047.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18126/emenda_impositiva_048.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18127/emenda_impositiva_049.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18128/emenda_impositiva_050.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18129/emenda_impositiva_051.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18130/emenda_impositiva_052.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18131/emenda_impositiva_053.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18132/emenda_impositiva_054.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18133/emenda_impositiva_055.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18134/emenda_impositiva_056.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18135/emenda_impositiva_057.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18136/emenda_impositiva_058.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18137/emenda_impositiva_059.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18138/emenda_impositiva_060.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18139/emenda_impositiva_061.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18140/emenda_impositiva_062.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18141/emenda_impositiva_063.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18142/emenda_impositiva_064.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18143/emenda_impositiva_065.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18144/emenda_impositiva_066.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18145/emenda_impositiva_067.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18146/emenda_impositiva_068.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18147/emenda_impositiva_069.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18148/emenda_impositiva_070.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18149/emenda_impositiva_071.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18150/emenda_impositiva_072.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18151/emenda_impositiva_073.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18152/emenda_impositiva_074.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18153/emenda_impositiva_075.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18154/emenda_impositiva_076.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18155/emenda_impositiva_077.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18156/emenda_impositiva_078.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18157/emenda_impositiva_079.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18158/emenda_impositiva_080.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18159/emenda_impositiva_081.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18160/emenda_impositiva_082.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18161/emenda_impositiva_083.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18162/emenda_impositiva_084.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18163/emenda_impositiva_085.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18164/emenda_impositiva_086.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18165/emenda_impositiva_087.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18166/emenda_impositiva_088.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18167/emenda_impositiva_089.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18168/emenda_impositiva_090.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18169/emenda_impositiva_091.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18170/emenda_impositiva_092.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18171/emenda_impositiva_093.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18172/emenda_impositiva_094.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18173/emenda_impositiva_095.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18174/emenda_impositiva_096.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18175/emenda_impositiva_097.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18076/emenda_modificativa_001.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18077/emenda_modificativa_002.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18078/emenda_modificativa_003.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17917/emenda_modificativa_001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17873/denuncia_01_descumprimento_orcamento.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17761/projeto_de_lei_400.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17762/projeto_de_lei_401.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17766/projeto_de_lei_402.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17767/projeto_de_lei_403.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17796/projeto_de_lei_404.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17797/projeto_de_lei_405.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17798/projeto_de_lei_406.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17799/projeto_de_lei_408.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17808/projeto_de_lei_409.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17809/projeto_de_lei_410.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17832/projeto_de_lei_411.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17838/projeto_de_lei_415.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17839/projeto_de_lei_416.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17841/projeto_de_lei_417.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17868/projeto_de_lei_420.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17876/projeto_de_lei_424.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17881/projeto_de_lei_426.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17882/projeto_de_lei_427.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17883/projeto_de_lei_428.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17897/projeto_de_lei_430.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17899/projeto_de_lei_431.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17908/projeto_de_lei_432.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17909/projeto_de_lei_433.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17914/projeto_de_lei_434.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17915/projeto_de_lei_435.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17920/projeto_de_lei_437.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17926/projeto_de_lei_438.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17927/projeto_de_lei_439.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17931/projeto_de_lei_441.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17932/projeto_de_lei_442.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17933/projeto_de_lei_443_.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17938/projeto_de_lei_444.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17939/projeto_de_lei_445.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17974/projeto_de_lei_456.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17980/projeto_de_lei_458.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17981/projeto_de_lei_459.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17986/projeto_de_lei_462.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17988/projeto_de_lei_463.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17989/projeto_de_lei_464.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17990/projeto_de_lei_465.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17993/projeto_de_lei_468.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17994/projeto_de_lei_469.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17995/projeto_de_lei_470.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17996/projeto_de_lei_471.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17997/projeto_de_lei_472.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18004/projeto_de_lei_473.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18005/projeto_de_lei_474.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18021/projeto_de_lei_477.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18045/projeto_de_lei_482.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18063/projeto_de_lei_486_compressed.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18073/projeto_de_lei_488.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18177/projeto_de_lei_490.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18199/projeto_de_lei_500.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18206/projeto_de_lei_506.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18223/projeto_de_lei_514.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18226/projeto_de_lei_517.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18227/projeto_de_lei_518.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17757/projeto_de_resolucao_023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17878/proposta_emenda_lom_07.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17802/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17958/requerimento_067.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18044/requerimento_104.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18179/requerimento_114.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18197/requerimento_emenda_impositva.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18079/emenda_impositiva_001.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18080/emenda_impositiva_002.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18081/emenda_impositiva_003.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18082/emenda_impositiva_004.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18083/emenda_impositiva_005.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18084/emenda_impositiva_006.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18085/emenda_impositiva_007.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18086/emenda_impositiva_008.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18087/emenda_impositiva_009.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18088/emenda_impositiva_010.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18089/emenda_impositiva_011.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18090/emenda_impositiva_012.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18091/emenda_impositiva_013.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18092/emenda_impositiva_014.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18093/emenda_impositiva_015.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18094/emenda_impositiva_016.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18095/emenda_impositiva_017.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18096/emenda_impositiva_018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18097/emenda_impositiva_019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18098/emenda_impositiva_020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18099/emenda_impositiva_021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18100/emenda_impositiva_022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18101/emenda_impositiva_023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18102/emenda_impositiva_024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18103/emenda_impositiva_025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18104/emenda_impositiva_026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18105/emenda_impositiva_027.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18106/emenda_impositiva_028.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18107/emenda_impositiva_029.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18108/emenda_impositiva_030.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18109/emenda_impositiva_031.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18110/emenda_impositiva_032.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18111/emenda_impositiva_033.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18112/emenda_impositiva_034.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18113/emenda_impositiva_035.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18114/emenda_impositiva_036.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18115/emenda_impositiva_037.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18116/emenda_impositiva_038.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18117/emenda_impositiva_039.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18118/emenda_impositiva_040.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18119/emenda_impositiva_041.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18120/emenda_impositiva_042.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18121/emenda_impositiva_043.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18122/emenda_impositiva_044.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18123/emenda_impositiva_045.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18124/emenda_impositiva_046.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18125/emenda_impositiva_047.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18126/emenda_impositiva_048.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18127/emenda_impositiva_049.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18128/emenda_impositiva_050.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18129/emenda_impositiva_051.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18130/emenda_impositiva_052.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18131/emenda_impositiva_053.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18132/emenda_impositiva_054.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18133/emenda_impositiva_055.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18134/emenda_impositiva_056.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18135/emenda_impositiva_057.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18136/emenda_impositiva_058.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18137/emenda_impositiva_059.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18138/emenda_impositiva_060.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18139/emenda_impositiva_061.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18140/emenda_impositiva_062.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18141/emenda_impositiva_063.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18142/emenda_impositiva_064.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18143/emenda_impositiva_065.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18144/emenda_impositiva_066.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18145/emenda_impositiva_067.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18146/emenda_impositiva_068.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18147/emenda_impositiva_069.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18148/emenda_impositiva_070.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18149/emenda_impositiva_071.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18150/emenda_impositiva_072.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18151/emenda_impositiva_073.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18152/emenda_impositiva_074.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18153/emenda_impositiva_075.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18154/emenda_impositiva_076.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18155/emenda_impositiva_077.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18156/emenda_impositiva_078.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18157/emenda_impositiva_079.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18158/emenda_impositiva_080.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18159/emenda_impositiva_081.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18160/emenda_impositiva_082.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18161/emenda_impositiva_083.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18162/emenda_impositiva_084.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18163/emenda_impositiva_085.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18164/emenda_impositiva_086.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18165/emenda_impositiva_087.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18166/emenda_impositiva_088.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18167/emenda_impositiva_089.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18168/emenda_impositiva_090.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18169/emenda_impositiva_091.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18170/emenda_impositiva_092.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18171/emenda_impositiva_093.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18172/emenda_impositiva_094.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18173/emenda_impositiva_095.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18174/emenda_impositiva_096.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18175/emenda_impositiva_097.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18076/emenda_modificativa_001.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18077/emenda_modificativa_002.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/18078/emenda_modificativa_003.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2024/17917/emenda_modificativa_001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H168"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="112.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="111.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>