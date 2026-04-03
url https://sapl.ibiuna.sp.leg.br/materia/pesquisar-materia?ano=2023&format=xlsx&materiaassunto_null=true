--- v0 (2026-02-14)
+++ v1 (2026-04-03)
@@ -54,745 +54,745 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>17000</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Lucas do Samu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17000/indicacao_002.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17000/indicacao_002.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando iluminação publica próxima a Igreja Mensageiro de Cristo, Bairro dos Gatos.</t>
   </si>
   <si>
     <t>17029</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Lino Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17029/indicacao_026.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17029/indicacao_026.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de limpeza e roçagem em toda extensão Rua Henrique Dias , bairro Jemima</t>
   </si>
   <si>
     <t>17046</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Valnei Galvão</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17046/indicacao_031.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17046/indicacao_031.pdf</t>
   </si>
   <si>
     <t>adequação salarial do cargo de Almoxarife, referência A-48.</t>
   </si>
   <si>
     <t>17051</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17051/indicacao_033.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17051/indicacao_033.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando limpeza , roçagem no CDHU Santa Lúcia e acostamento de suas proximidades</t>
   </si>
   <si>
     <t>17064</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17064/indicacao_034.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17064/indicacao_034.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando arevitalização integral e iluminação do parque Eiichi Yuri, no bairro Residencial Europa</t>
   </si>
   <si>
     <t>17067</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17067/indicacao_035.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17067/indicacao_035.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a instalação de bebedouro na pista de caminhada, próximo ao banheiro, em nosso Município.</t>
   </si>
   <si>
     <t>17118</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17118/indicacao_052.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17118/indicacao_052.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando iluminação publica Rodovia Julio Dal Fabbro km 8,5.</t>
   </si>
   <si>
     <t>17133</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17133/indicacao_061.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17133/indicacao_061.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando Projeto de Lei dispondo sobre a alteração ou adequação da Lei Municipal nº 1572/2009, sobre o parcelamento de solo na testada mínima de 5 (cinco) metros em projetos abrangendo construções independentes para fins de negociação, conforme a Lei Federal nº 6766/1979.</t>
   </si>
   <si>
     <t>17161</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção da Travessa Izildinha Soares da Conceição, Bairro Paiol Pequeno.</t>
   </si>
   <si>
     <t>17191</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Abel do Cupim</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17191/indicacao_105.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17191/indicacao_105.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando providências acerca do piso salarial nacional da Enfermagem</t>
   </si>
   <si>
     <t>17200</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Jair Marmelo</t>
   </si>
   <si>
     <t>Indicação para estabelecer trajetos e horários de ônibus nos seguintes bairros;  Salto ao Itaguapeva, Colégio ao Coleginho e Colégio _x000D_
     a Comunidade São Benedito.</t>
   </si>
   <si>
     <t>17201</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Indicação para Refazer a ponte de madeira do Bairro Murundu</t>
   </si>
   <si>
     <t>17211</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17211/indicacao_114.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17211/indicacao_114.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando a implementação de equipe de resgate na área do Bairro Verava</t>
   </si>
   <si>
     <t>17222</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17222/indicacao_121.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17222/indicacao_121.pdf</t>
   </si>
   <si>
     <t>ao CHEFE DO EXECUTIVO MUNICIPAL, para que o mesmo após consulta ao setor competente realizem com urgência os serviços de reforma, ampliação e manutenção, bem como a disponibilização de poços artesianos para fornecer água potável na Escola Municipal no Bairro do Samano em nosso Município.</t>
   </si>
   <si>
     <t>17236</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17236/indicacao_125.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17236/indicacao_125.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a coleta de lixo e aumento de numero de caçambas onde será construído o Teatro Municipal, no Bairro da Figueira</t>
   </si>
   <si>
     <t>17278</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17278/indicacao_143.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17278/indicacao_143.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando sinalização para pedestres e placas em frente a Creche Jociel Rodrigues de Camargo</t>
   </si>
   <si>
     <t>17308</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17308/indicacao_159.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17308/indicacao_159.pdf</t>
   </si>
   <si>
     <t>Indicação para construção de uma linha de tubos no final da Rua Nelson Celestino , do Bairro Paiol Pequeno.</t>
   </si>
   <si>
     <t>17315</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Dr. Walmir Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17315/indicacao_161.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17315/indicacao_161.pdf</t>
   </si>
   <si>
     <t>Canalização do córrego que liga a UBS do Paruru e passe pelo centro do bairro, numa extensão de aproximadamente 700 metros.</t>
   </si>
   <si>
     <t>17316</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17316/indicacao_162.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17316/indicacao_162.pdf</t>
   </si>
   <si>
     <t>Determine a canalização do córrego no bairro do CDHU Santa Lúcia.</t>
   </si>
   <si>
     <t>17317</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17317/indicacao_163.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17317/indicacao_163.pdf</t>
   </si>
   <si>
     <t>Pintura das ciclovias sentidos aos bairros da Cachoeira, Figueira, Gemima, KM 60, além do estudo da criação de novas rotas urbanas para um circulo municipal de ciclismo.</t>
   </si>
   <si>
     <t>17318</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17318/indicacao_164.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17318/indicacao_164.pdf</t>
   </si>
   <si>
     <t>Indicação para estudos de uma denominação de Rua Benedita Vieira Aranha ,  na Rodovia Julio Dal Fablo . km 22,  Bairro Itaguapeva</t>
   </si>
   <si>
     <t>17546</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17546/indicacao_201.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17546/indicacao_201.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviço de motoniveladora e cascalhamento na Alameda das Uvas, Bairro Lageadinho</t>
   </si>
   <si>
     <t>17578</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17578/indicacao_214.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17578/indicacao_214.pdf</t>
   </si>
   <si>
     <t>Indicação ao Chefe do Executivo Municipal, bem como a Secretaria Municipal de Educação, tome com certa urgência as devidas providências de reparos ou reforma do telhado, do forro e das colunas do corredor da Escola Municipal Prefeito Seme Issa, localizada no Bairro Piaí, em nosso Município</t>
   </si>
   <si>
     <t>17265</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17265/mocao_004.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17265/mocao_004.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos MEMBROS DO CLUBE VEGA – CLUBE DE DESBRAVADORES DA IGREJA ADVENTISTA DO SÉTIMO DIAS</t>
   </si>
   <si>
     <t>17394</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17394/mocao_009.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17394/mocao_009.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, à Associação dos Consultores, Assessores, Articuladores e Políticos do Estado de São Paulo - ACAAPESP, reconhecendo pelos 11 anos de trabalho prestados e valorização dos Consultores, Assessores, Articuladores e Políticos.</t>
   </si>
   <si>
     <t>17556</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17556/mocao_de_aplausos_no_jessica.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17556/mocao_de_aplausos_no_jessica.docx</t>
   </si>
   <si>
     <t>Moção de Aplauso aos profissionais da segurança pública Guarda Municipal de Ibiúna e  Policia Militar de Ibiúna.</t>
   </si>
   <si>
     <t>17583</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17583/mocao_015.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17583/mocao_015.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS aos senhores  LUCAS EIJI DOI SAKAY,LUCAS ROJO SAMPER OLLER, FELIPE DANIEL GODINHO e JOSÉ THIAGO CALDEIRA em reconhecimento pela participação e conquista de medalha de prata nos jogos pan-americanos de 2023 em Santiago no Chile na modalidade de beisebol.</t>
   </si>
   <si>
     <t>17399</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Paulo Kenji Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17399/projeto_de_lei_0337.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17399/projeto_de_lei_0337.pdf</t>
   </si>
   <si>
     <t>Regulamenta a aplicação da Lei 13.709, de 14 de agosto de 2018 - Legi Geral de Proteção de Dados Pessoais (LGPD) - no âmbito da Prefeitura Municipal da Estância Turística de Ibiúna"</t>
   </si>
   <si>
     <t>17530</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17530/projeto_de_lei_0343.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17530/projeto_de_lei_0343.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que altera o inciso II do artigo 12 da Lei Municipal n.º 2273 de 16 de dezembro de 2019, sobre a idade máxima para 15 anos os veículos previamente cadastrados em aplicativos</t>
   </si>
   <si>
     <t>17580</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17580/projeto_de_lei_0357.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17580/projeto_de_lei_0357.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a atualizar a Unidade Fiscal do Município de Ibiúna e dá outras providências. (UFMI)</t>
   </si>
   <si>
     <t>17595</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17595/projeto_de_lei_0361.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17595/projeto_de_lei_0361.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que dispõe sobre denominação de uma Rua Geraldo Venceslau da Rocha, do Loteamento Três Marias, no Bairro Cachoeira e dá outras providências.</t>
   </si>
   <si>
     <t>17545</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17545/projeto_de_resolucao_020.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17545/projeto_de_resolucao_020.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao caput do artigo 103 da Resolução nº 005/83 - Regimento Interno da Câmara Municipal da Estância Turística de Ibiúna. (Horário das Sessões Ordinárias)</t>
   </si>
   <si>
     <t>17599</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Câmara Municipal - CM</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17599/projeto_de_resolucao_021.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17599/projeto_de_resolucao_021.pdf</t>
   </si>
   <si>
     <t>Fixa o Subsídio dos Vereadores do Município de Ibiúna - SP, para a Legislatura de 2025 a 2028.</t>
   </si>
   <si>
     <t>17069</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17069/requerimento_014.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17069/requerimento_014.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando  informações e providências em relação a ponte do Bairro Guarinos, interditada pela Defesa Civil</t>
   </si>
   <si>
     <t>17111</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17111/requerimento_028.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17111/requerimento_028.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, para que o mesmo após consulta ao setor competente envie a está Casa de Leis,  informações sobre a possibilidade de criação de um plano de ação para realizar os serviços de recuperação de nossas estradas, que foram devastadas em decorrência das fortes chuvas que atingiram nosso Município.</t>
   </si>
   <si>
     <t>17112</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17112/requerimento_029.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17112/requerimento_029.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Diretor Regional de Saúde de Sorocaba, solicitando que atue nas unidades executantes nos pedidos feitos pelo Município de Ibiúna, referente as vagas CROSS, bem como preste informações acerca do monitoramento da execução da regulação de urgência.</t>
   </si>
   <si>
     <t>17128</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17128/requerimento_030.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17128/requerimento_030.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações acerca o motivo do não cumprimento da jornada de 30 horas semanais para os cargos de enfermeiros, auxiliar e técnico de enfermagem</t>
   </si>
   <si>
     <t>17186</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Requerimento ao Secretário da Educação do Estado de São Paulo Dr. Renato Feder, para que o mesmo após consulta ao setor competente envie a esta casa de Leis informações sobre o motivo de fechamento de salas de aulas das Escolas Estaduais, principalmente da Escola Pública Estadual Maria Angerami Scalamandre no Município de Ibiúna- SP.</t>
   </si>
   <si>
     <t>17207</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17207/requerimento.doc</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17207/requerimento.doc</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, para que o mesmo após consulta ao setor competente envie a está Casa de Leis, as seguintes informações sobre o funcionamento do Centro Odontológico de Ibiúna.</t>
   </si>
   <si>
     <t>17238</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17238/requerimento_050.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17238/requerimento_050.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre dias e horários de funcionamento do banheiro localizado na Praça da Matriz</t>
   </si>
   <si>
     <t>17248</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17248/requerimento_051.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17248/requerimento_051.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando explicações e informações ao Responsável pelo Departamento de Estrada e Rodagem – DER</t>
   </si>
   <si>
     <t>17250</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17250/requerimento_052.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17250/requerimento_052.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações e documentos sobre a empresa responsável pela aplicação da Prova para os Candidatos a Conselheiro Tutelar em nosso Município.</t>
   </si>
   <si>
     <t>17254</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17254/requerimento_054.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17254/requerimento_054.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações e documentos sobre a empresa responsável pelos serviços de paisagismo na Avenida São Sebastião.</t>
   </si>
   <si>
     <t>17277</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17277/requerimento_056.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17277/requerimento_056.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações sobre previsão de envio de Projeto de Lei dispondo sobre o Plano de Carreira da Guarda Civil Municipal.</t>
   </si>
   <si>
     <t>17311</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17311/requerimento_067.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17311/requerimento_067.pdf</t>
   </si>
   <si>
     <t>Ao responsável pelo Departamento de Estrada e Rodagem - DER, para que determine os estudos necessários para construção de redutores de velocidade (lombada) na Rod. Bunjiro Nakao, Km 87, Bairro Paruru, próximo a Escola Municipal e a Igreja Católica em nosso Município.</t>
   </si>
   <si>
     <t>17327</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre ofício 84/2023</t>
   </si>
   <si>
     <t>17351</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17351/requerimento_078.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17351/requerimento_078.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando informações a respeito da ligação de rede de esgoto no Bairro Paiol Pequeno</t>
   </si>
   <si>
     <t>17377</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17377/requerimento_089.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17377/requerimento_089.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações acerca de providências para evitar acidentes e mortes na Represa Itupararanga.</t>
   </si>
   <si>
     <t>17555</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Ronie Von</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17555/requerimento_100.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17555/requerimento_100.pdf</t>
   </si>
   <si>
     <t>ao Governo do Estado de São Paulo, solicitando que informe se há previsão para envio de recursos financeiros ou a realização direta da obra de pavimentação asfáltica dessa importante estrada vicinal Verava acesso a Escola Estadual</t>
   </si>
   <si>
     <t>17573</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17573/requerimento_106.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17573/requerimento_106.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Presidente da Câmara solicitando aparelhos de ar-condicionado para os gabinetes</t>
   </si>
   <si>
     <t>17575</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17575/requerimento_108.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17575/requerimento_108.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando que envie Projeto de Lei autorizando o comércio e serviços a funcionar aos domingos e feriados em nosso Município.</t>
   </si>
   <si>
     <t>17090</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMMO</t>
   </si>
   <si>
     <t>Emenda Moditicativa</t>
   </si>
   <si>
     <t>Maioria</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei Nº 275/2023</t>
   </si>
   <si>
     <t>17106</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei N 246/2023</t>
   </si>
   <si>
     <t>17113</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Substitutivo ao Projeto de Lei Nº 285/2023</t>
   </si>
   <si>
     <t>17125</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17125/emenda_modificativa_pl_285.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17125/emenda_modificativa_pl_285.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Art. 2º do Projeto de Lei Nº 285/2023.</t>
   </si>
   <si>
     <t>17402</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17402/emenda_modificativa_338.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17402/emenda_modificativa_338.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Artigo 1º do Projeto de Lei nº 338 de 2023.</t>
   </si>
   <si>
     <t>17060</t>
   </si>
   <si>
     <t>RUE</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial ao Projeto de Lei Nº 271 e 273 de 2023</t>
   </si>
   <si>
     <t>17061</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial ao Projeto de Lei Nº 272 de 2023</t>
   </si>
   <si>
     <t>17072</t>
   </si>
@@ -1291,68 +1291,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17000/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17029/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17046/indicacao_031.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17051/indicacao_033.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17064/indicacao_034.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17067/indicacao_035.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17118/indicacao_052.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17133/indicacao_061.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17191/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17211/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17222/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17236/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17278/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17308/indicacao_159.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17315/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17316/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17317/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17318/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17546/indicacao_201.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17578/indicacao_214.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17265/mocao_004.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17394/mocao_009.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17556/mocao_de_aplausos_no_jessica.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17583/mocao_015.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17399/projeto_de_lei_0337.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17530/projeto_de_lei_0343.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17580/projeto_de_lei_0357.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17595/projeto_de_lei_0361.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17545/projeto_de_resolucao_020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17599/projeto_de_resolucao_021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17069/requerimento_014.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17111/requerimento_028.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17112/requerimento_029.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17128/requerimento_030.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17207/requerimento.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17238/requerimento_050.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17248/requerimento_051.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17250/requerimento_052.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17254/requerimento_054.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17277/requerimento_056.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17311/requerimento_067.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17351/requerimento_078.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17377/requerimento_089.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17555/requerimento_100.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17573/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17575/requerimento_108.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17125/emenda_modificativa_pl_285.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17402/emenda_modificativa_338.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17000/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17029/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17046/indicacao_031.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17051/indicacao_033.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17064/indicacao_034.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17067/indicacao_035.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17118/indicacao_052.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17133/indicacao_061.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17191/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17211/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17222/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17236/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17278/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17308/indicacao_159.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17315/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17316/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17317/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17318/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17546/indicacao_201.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17578/indicacao_214.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17265/mocao_004.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17394/mocao_009.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17556/mocao_de_aplausos_no_jessica.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17583/mocao_015.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17399/projeto_de_lei_0337.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17530/projeto_de_lei_0343.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17580/projeto_de_lei_0357.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17595/projeto_de_lei_0361.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17545/projeto_de_resolucao_020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17599/projeto_de_resolucao_021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17069/requerimento_014.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17111/requerimento_028.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17112/requerimento_029.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17128/requerimento_030.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17207/requerimento.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17238/requerimento_050.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17248/requerimento_051.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17250/requerimento_052.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17254/requerimento_054.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17277/requerimento_056.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17311/requerimento_067.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17351/requerimento_078.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17377/requerimento_089.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17555/requerimento_100.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17573/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17575/requerimento_108.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17125/emenda_modificativa_pl_285.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17402/emenda_modificativa_338.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="104" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>