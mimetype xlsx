--- v0 (2026-02-09)
+++ v1 (2026-06-20)
@@ -54,234 +54,234 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>17135</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Valnei Galvão</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17135/indicacao_063.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17135/indicacao_063.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que encaminhado Projeto de Lei visando alteração da Lei Municipal nº 2276 de 14 de abril de 2020, para o fim de garantir aos Guardas Civis Municipais as 2 (duas) folgas mensais previstas no artigo 1º daquele diploma legal, ainda que tenha ocorrido uma falta por motivo de saúde, devidamente atestada, no mês imediatamente anterior ao do benefício.</t>
   </si>
   <si>
     <t>17208</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17208/indicacao_112.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17208/indicacao_112.pdf</t>
   </si>
   <si>
     <t>Indicação ao Chefe do Executivo Municipal, para que o mesmo em contato com o setor competente, determine os estudos necessários para a melhoria/aumento no salário dos fiscais da municipalidade</t>
   </si>
   <si>
     <t>17210</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Lucas do Samu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17210/indicacao_113.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17210/indicacao_113.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando providências para repasse do piso salarial da enfermagem, aos profissionais do Município</t>
   </si>
   <si>
     <t>16996</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Paulo Kenji Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/16996/projeto_de_lei_0261.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/16996/projeto_de_lei_0261.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa de Demissão Voluntária - PDV para os servidores públicos da Prefeitura Municipal da Estância Turística de Ibiúna e dá outras providências.</t>
   </si>
   <si>
     <t>16998</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/16998/projeto_de_lei_0263.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/16998/projeto_de_lei_0263.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adequação da remuneração mínima da Classe Docente do Quadro do Magistério Público da Educação Básica ao Piso Salarial Profissional Nacional do Magistério Público da Educação Básica e dá providências correlatas.</t>
   </si>
   <si>
     <t>17196</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>Câmara Municipal - CM</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17196/projeto_de_lei_0296.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17196/projeto_de_lei_0296.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos na Câmara Municipal da Estância Turística de Ibiúna.</t>
   </si>
   <si>
     <t>17009</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17009/requerimento_001.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17009/requerimento_001.pdf</t>
   </si>
   <si>
     <t>Requerimento à SECRETÁRIA MUNICIPAL DE ESPORTE E LAZER  informações a respeito de duas servidoras municipais que foram transferidas para outro setor.</t>
   </si>
   <si>
     <t>17020</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17020/r3querimento_003.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17020/r3querimento_003.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações de pagamento de incentivo adicional, previsto no incentivo de custeio dos Agentes Comunitários de Saúde e dos Agentes do Combate ás Endemias.</t>
   </si>
   <si>
     <t>17022</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17022/r3querimento_005.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17022/r3querimento_005.pdf</t>
   </si>
   <si>
     <t>Requerimento ao PREFEITO MUNICIPAL e ao SECRETÁRIO MUNICIPAL DE SAÚDE solicitando informações sobre o auxílio alimentação aos motoristas das ambulâncias em remoção.</t>
   </si>
   <si>
     <t>17188</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17188/requerimento_039.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17188/requerimento_039.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre o cargo de Secretário Municipal de Negócios Jurídicos, tendo em vista a existência do cargo de Procurador Geral</t>
   </si>
   <si>
     <t>17230</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17230/requerimento_049.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17230/requerimento_049.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre a possibilidade de criação do Plano de Carreira para a Guarda Civil Metropolitana.</t>
   </si>
   <si>
     <t>17334</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17334/requerimento_074.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17334/requerimento_074.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações referentes à carga horária dos motoristas que exercem suas atividades na Escala 12 x 36, em especial os da área da saúde de nosso Município.</t>
   </si>
   <si>
     <t>17359</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Dr. Walmir Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17359/requerimento_085.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17359/requerimento_085.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe, referente a implantação do piso nacional da enfermagem, quantos meses já foram repassados? quais as condições do repasse e cópia do extrato de disponibilidade financeira do recurso</t>
   </si>
   <si>
     <t>17587</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17587/requerimento_113.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17587/requerimento_113.pdf</t>
   </si>
   <si>
     <t>Pagamento do Piso Salarial da enfermagem MEDLIFE que está atrasada.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -588,68 +588,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17135/indicacao_063.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17208/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17210/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/16996/projeto_de_lei_0261.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/16998/projeto_de_lei_0263.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17196/projeto_de_lei_0296.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17009/requerimento_001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17020/r3querimento_003.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17022/r3querimento_005.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17188/requerimento_039.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17230/requerimento_049.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17334/requerimento_074.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17359/requerimento_085.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17587/requerimento_113.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17135/indicacao_063.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17208/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17210/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/16996/projeto_de_lei_0261.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/16998/projeto_de_lei_0263.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17196/projeto_de_lei_0296.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17009/requerimento_001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17020/r3querimento_003.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17022/r3querimento_005.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17188/requerimento_039.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17230/requerimento_049.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17334/requerimento_074.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17359/requerimento_085.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17587/requerimento_113.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>