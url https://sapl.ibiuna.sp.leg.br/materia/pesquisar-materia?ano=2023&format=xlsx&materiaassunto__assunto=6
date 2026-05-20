--- v0 (2026-02-05)
+++ v1 (2026-05-20)
@@ -54,207 +54,207 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>17054</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Paulo Kenji Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17054/projeto_de_lei_0273.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17054/projeto_de_lei_0273.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenções à entidade que especifica e dá outras providências. (Casa Santa Rita de Ibiúna)</t>
   </si>
   <si>
     <t>17195</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17195/projeto_de_lei_0295.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17195/projeto_de_lei_0295.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 3º da Lei nº 2575, de 15 de dezembro de 2022, que Desafeta Bem Público de Uso Especial, declara de Uso Dominical, autoriza a alienação na forma da Lei 8.666/93 e dá outras providências.</t>
   </si>
   <si>
     <t>17258</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17258/projeto_de_lei_0307.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17258/projeto_de_lei_0307.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Imprensa Oficial do Município da Estância Turística de Ibiúna e dá outras providências.</t>
   </si>
   <si>
     <t>17400</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17400/projeto_de_lei_0338.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17400/projeto_de_lei_0338.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ibiúna a contratar com a Desenvolve - SP - Agência de fomento do Estado de São Paulo, operações de crédito com outorga de garantia e dá outras providências.</t>
   </si>
   <si>
     <t>17625</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17625/projeto_de_lei_0381.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17625/projeto_de_lei_0381.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenção à entidade Banda Marcial Independente de Ibiúna.</t>
   </si>
   <si>
     <t>17627</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17627/projeto_de_lei_0383.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17627/projeto_de_lei_0383.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Subvenção à entidade que especifica e dá outras providências. (Casa Santa Rita de Ibiúna)</t>
   </si>
   <si>
     <t>17066</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17066/requerimento_013.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17066/requerimento_013.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando  informações e documentos referente ao Contrato entre o Poder Executivo Municipal e a Empresa w.J.J Verduras LTDA, cuja contratação é para a execução de limpeza dos acostamentos das Vicinais, por 06 meses no valor de 305.700,00 (trezentos e cinco mil e setecentos reais).</t>
   </si>
   <si>
     <t>17588</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17588/requerimento_114.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17588/requerimento_114.pdf</t>
   </si>
   <si>
     <t>ao CHEFE DO EXECUTIVO MUNICIPAL, para que o mesmo após consulta ao setor competente envie a está Casa de Leis, informações e documentos sobre as obras do Teatro Municipal no Bairro da Figueira em nosso Município.</t>
   </si>
   <si>
     <t>17592</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17592/requerimento_118.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17592/requerimento_118.pdf</t>
   </si>
   <si>
     <t>ao CHEFE DO EXECUTIVO MUNICIPAL, para que o mesmo após consulta ao setor competente envie a está Casa de Leis, informações e documentos sobre a base do Corpo de Bombeiros em nosso Município</t>
   </si>
   <si>
     <t>17474</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>EImp</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Orçamento</t>
   </si>
   <si>
     <t>Luiz Fernando Piu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17474/emenda_impositiva_065.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17474/emenda_impositiva_065.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 20.000,00 destinados para a Casa de Santa Rita</t>
   </si>
   <si>
     <t>17492</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17492/emenda_impositiva_082.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17492/emenda_impositiva_082.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 6.600,00 destinados para consumo de alimentos, medicamentos, entre outros itens necessários para manter as necessidades  básicas da Casa de Santa Rita</t>
   </si>
   <si>
     <t>17522</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>Pururuca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17522/emenda_impositiva_109.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17522/emenda_impositiva_109.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00 destinados para a entidade Casa Maria de Nazaré - Abrigo de Irmãos</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -561,68 +561,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17054/projeto_de_lei_0273.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17195/projeto_de_lei_0295.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17258/projeto_de_lei_0307.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17400/projeto_de_lei_0338.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17625/projeto_de_lei_0381.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17627/projeto_de_lei_0383.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17066/requerimento_013.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17588/requerimento_114.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17592/requerimento_118.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17474/emenda_impositiva_065.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17492/emenda_impositiva_082.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17522/emenda_impositiva_109.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17054/projeto_de_lei_0273.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17195/projeto_de_lei_0295.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17258/projeto_de_lei_0307.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17400/projeto_de_lei_0338.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17625/projeto_de_lei_0381.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17627/projeto_de_lei_0383.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17066/requerimento_013.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17588/requerimento_114.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17592/requerimento_118.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17474/emenda_impositiva_065.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17492/emenda_impositiva_082.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17522/emenda_impositiva_109.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>