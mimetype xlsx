--- v0 (2026-02-07)
+++ v1 (2026-06-20)
@@ -54,314 +54,314 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>17015</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Lucas do Samu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17015/indicacao_016.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17015/indicacao_016.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando o retorno das obras paradas no Posto de Saúde do Bairro Tavares.</t>
   </si>
   <si>
     <t>17025</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17025/indicacao_022.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17025/indicacao_022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a abertura de um portão no Ginásio do Centro Olímpico diretamente a Escola Municipal Padre Elídio Mantovani, em nosso Município.</t>
   </si>
   <si>
     <t>17031</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Aladin</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17031/indicacao_028.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17031/indicacao_028.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando reforma e melhorias na Passarela Metálica, na Travessa Manoel Martins de Pontes, no bairro Paruru</t>
   </si>
   <si>
     <t>17365</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17365/indicacao_175.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17365/indicacao_175.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a construção de uma Creche no Bairro Areia Vermelha</t>
   </si>
   <si>
     <t>17366</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17366/indicacao_176.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17366/indicacao_176.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a construção de uma Creche no Bairro do Feital / Bairro Paiol Grande.</t>
   </si>
   <si>
     <t>17388</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Abel do Cupim</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17388/indicacao_193.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17388/indicacao_193.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando construção de 01 (um) abrigo de ônibus próximo a antiga escola do Bairro Godinhos.</t>
   </si>
   <si>
     <t>16997</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Paulo Kenji Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/16997/projeto_de_lei_0262.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/16997/projeto_de_lei_0262.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2023 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2022 e dá outras providências. (Pavimentação Carmo Messias, Recapeamento Hortência, Pavimentação Vila Lima, Aquisição de Câmeras leitoras de placas e periféricos e aquisição de moto.)</t>
   </si>
   <si>
     <t>17279</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17279/projeto_de_lei_0316.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17279/projeto_de_lei_0316.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2023, LDO para 2023 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2023 e dá outras providências. (Pavimentação da Rua Guilhermina Maria Gonçalves, Bº Rio de Una)</t>
   </si>
   <si>
     <t>17021</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17021/r3querimento_004.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17021/r3querimento_004.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando respostas referente à obra da creche (inativa) que encontra-se paralisada no Bairro do Paruru.</t>
   </si>
   <si>
     <t>17040</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17040/requerimento_006.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17040/requerimento_006.pdf</t>
   </si>
   <si>
     <t>ao CHEFE DO EXECUTIVO MUNICIPAL, para que o mesmo após consulta ao setor competente envie a está Casa de Leis,  informações sobre a conclusão das obras de Revitalização e Reforma da Rodoviária Municipal de Ibiúna, tais como:_x000D_
 1-	Faltam quantos por cento para conclusão das obras da Rodoviária?_x000D_
 2-	Enviar relatório completo sobre o que falta para concluir as obras da rodoviária.</t>
   </si>
   <si>
     <t>17075</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17075/requerimento_017.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17075/requerimento_017.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre as obras das Escolas do Bairro do Feital e Bairro do Gabriel</t>
   </si>
   <si>
     <t>17187</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17187/requerimento_038.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17187/requerimento_038.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre as construções e reformas das escolas através do Crédito Adicional Suplementar aprovado de R$ 4.350.000,00 (quatro milhões e trezentos e cinquenta mil reais).</t>
   </si>
   <si>
     <t>17322</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17322/requerimento_068.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17322/requerimento_068.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações e documentos referentes à Reforma da Rodoviária</t>
   </si>
   <si>
     <t>17355</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Valnei Galvão</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17355/requerimento_081.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17355/requerimento_081.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando a reforma da ponte de madeira no Bairro do Piaí, em frente ao Condomínio Arapongas</t>
   </si>
   <si>
     <t>17590</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17590/requerimento_116.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17590/requerimento_116.pdf</t>
   </si>
   <si>
     <t>informações sobre o começo e término das obras na Rua Santos Dumont, no Bairro Vila lima em nosso Município.</t>
   </si>
   <si>
     <t>17623</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17623/requerimento_120.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17623/requerimento_120.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre as obras na Escola Municipal Benedito Antônio Leite, no Bairro Feital</t>
   </si>
   <si>
     <t>17442</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>EImp</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Orçamento</t>
   </si>
   <si>
     <t>Fausto Dourado</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17442/emenda_impositiva_033.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17442/emenda_impositiva_033.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 120.000,00 destinados para custeio de asfalto ecológico para o Bairro Gabriel - Cachoeira do Gabriel</t>
   </si>
   <si>
     <t>17495</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17495/emenda_impositiva_085.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17495/emenda_impositiva_085.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 15.000,00 destinados para custeio, melhoria e obras do Poço artesiano no Bairro Gatos</t>
   </si>
   <si>
     <t>17511</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Lino Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17511/emenda_impositiva_098.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17511/emenda_impositiva_098.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 8.000,00 destinados para compra de 01 computador para suprir as necessidades da secretaria de obras</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -668,68 +668,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17015/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17025/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17031/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17365/indicacao_175.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17366/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17388/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/16997/projeto_de_lei_0262.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17279/projeto_de_lei_0316.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17021/r3querimento_004.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17040/requerimento_006.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17075/requerimento_017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17187/requerimento_038.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17322/requerimento_068.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17355/requerimento_081.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17590/requerimento_116.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17623/requerimento_120.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17442/emenda_impositiva_033.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17495/emenda_impositiva_085.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17511/emenda_impositiva_098.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17015/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17025/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17031/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17365/indicacao_175.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17366/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17388/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/16997/projeto_de_lei_0262.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17279/projeto_de_lei_0316.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17021/r3querimento_004.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17040/requerimento_006.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17075/requerimento_017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17187/requerimento_038.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17322/requerimento_068.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17355/requerimento_081.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17590/requerimento_116.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17623/requerimento_120.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17442/emenda_impositiva_033.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17495/emenda_impositiva_085.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17511/emenda_impositiva_098.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>