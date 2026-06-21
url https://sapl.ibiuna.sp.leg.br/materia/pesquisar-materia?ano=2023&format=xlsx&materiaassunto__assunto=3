--- v0 (2026-02-07)
+++ v1 (2026-06-21)
@@ -54,1156 +54,1156 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>17203</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Lino Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17203/indicacao_108.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17203/indicacao_108.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando seja reservado espaço de vagas em frente ao hospital municipal de Ibiúna, destinados à idoso e vaga especial.</t>
   </si>
   <si>
     <t>17210</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Lucas do Samu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17210/indicacao_113.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17210/indicacao_113.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando providências para repasse do piso salarial da enfermagem, aos profissionais do Município</t>
   </si>
   <si>
     <t>17221</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17221/indicacao_120.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17221/indicacao_120.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando o fornecimento de um Kit Lanche a todos os pacientes que vão em consultas ambulatoriais para outras cidades.</t>
   </si>
   <si>
     <t>17231</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Valnei Galvão</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17231/indicacao_122.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17231/indicacao_122.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando aumento da quantidade de gasolina disponível nos carros que servem as UBS dos bairros.</t>
   </si>
   <si>
     <t>17294</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17294/indicacao_153.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17294/indicacao_153.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a aquisição de vacina antirrábica para atender a demanda da campanha _x000D_
 de vacinação municipal</t>
   </si>
   <si>
     <t>17333</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17333/mocao_007.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17333/mocao_007.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio à Arguição de Descumprimento de Preceito Fundamental (ADPF) 442, que pretende a descriminalização do aborto até a décima segunda semana de gestação</t>
   </si>
   <si>
     <t>17376</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17376/mocao_008.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17376/mocao_008.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Congresso Nacional, em face da tentativa de legalização do aborto por meio da ADPF 442, a fim de garantir as prerrogativas constitucionais e republicanas das competências do Poder Legislativo e de se evitar um possível ativismo judicial por parte do Supremo Tribunal Federal</t>
   </si>
   <si>
     <t>17528</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Paulo Kenji Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17528/projeto_de_lei_complementar_0342.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17528/projeto_de_lei_complementar_0342.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar recursos recebidos da União para cumprimento da Assistência Financeira Complementar de que trata a Emenda Constitucional nº 127/2022, e dá outras providências</t>
   </si>
   <si>
     <t>17170</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17170/projeto_de_lei_0292.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17170/projeto_de_lei_0292.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2023 e a abertura de Crédito Adicional Especial ao Orçamento de 2023 e dá outras providências. (Aquisição de veículo para a Secretaria de Assistência Social)</t>
   </si>
   <si>
     <t>17199</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17199/projeto_de_lei_0299.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17199/projeto_de_lei_0299.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2023 e a abertura de Crédito Adicional Especial ao Orçamento de 2023 e dá outras providências. (Iluminação pública nos bairros Domingues e Colégio, e realização de cirurgias eletivas).</t>
   </si>
   <si>
     <t>17212</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17212/projeto_de_lei_0301.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17212/projeto_de_lei_0301.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2023 e a abertura de Crédito Adiciona Suplementar ao Orçamento de 2023 e dá outras providências. (Aquisição de ambulâncias, equipamento oftalmológico e despesas de custeio do hospital Municipal)</t>
   </si>
   <si>
     <t>17263</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17263/projeto_de_lei_0311.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17263/projeto_de_lei_0311.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2023 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2023 e dá outras providências. (Emendas Parlamentares Estadual e Federal - Custeio Hospital Municipal e aquisição de equipamentos)</t>
   </si>
   <si>
     <t>17266</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17266/projeto_de_lei_0313.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17266/projeto_de_lei_0313.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2023 e a abertura de Créditos Adicionais Suplementar e Especial ao Orçamento de 2023 e dá outras providências. (Recursos Plano Municipal de Assistência Social - PMAS 2018)</t>
   </si>
   <si>
     <t>17577</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17577/projeto_de_lei_0355.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17577/projeto_de_lei_0355.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2023 e a abertura de Crédito Adicional Especial ao Orçamento de 2023 e dá outras providências. (Compra de Equipamentos e Material Permanente para o Posto Central)</t>
   </si>
   <si>
     <t>17078</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Jair Marmelo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17078/requerimento_020.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17078/requerimento_020.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando relatório de Cotas de Consultas e Exames no CROSS</t>
   </si>
   <si>
     <t>17082</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17082/requerimento_022.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17082/requerimento_022.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando ao DIRETOR (A) REGIONAL DE SAÚDE DE SOROCABA DRS - XVI o aumento da oferta de serviços e consultas</t>
   </si>
   <si>
     <t>17251</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17251/requerimento_053.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17251/requerimento_053.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações e documentos sobre o fornecimento de medicamentos em nosso Município.</t>
   </si>
   <si>
     <t>17295</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17295/requerimento_059.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17295/requerimento_059.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações e documentos sobre os procedimentos cirúrgicos que começarão ser realizadas por videolaparoscopia no Hospital Municipal.</t>
   </si>
   <si>
     <t>17310</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando esclarecimentos sobre atendimento, medicamentos, insumos e materiais de limpeza no Hospital Municipal de Ibiúna</t>
   </si>
   <si>
     <t>17323</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17323/requerimento_069.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17323/requerimento_069.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre a falta de medicação e insumos, aparelho de Raio-X danificado, e  atendimento de pacientes no Hospital</t>
   </si>
   <si>
     <t>17350</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17350/requerimento_077.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17350/requerimento_077.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre o pagamento do piso salarial  nacional para enfermeiros, auxiliares de enfermagem e parteiras em nosso Município</t>
   </si>
   <si>
     <t>17354</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17354/requerimento_080.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17354/requerimento_080.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações referente à emenda n° 2022.036.384745  enviada pela deputada Estadual Damaris Moura para aquisição de equipamentos na área da saúde.</t>
   </si>
   <si>
     <t>17378</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17378/requerimento_090.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17378/requerimento_090.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações sobre a falta de coleta de exames da rede básica de saúde</t>
   </si>
   <si>
     <t>17550</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17550/requerimento_099.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17550/requerimento_099.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre a situação do Gerador de energia elétrica instalado no Hospital municipal.</t>
   </si>
   <si>
     <t>17564</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17564/requerimento_102.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17564/requerimento_102.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre a empresa responsável pelo fornecimento de medicamentos e insumos ao Hospital Municipal.</t>
   </si>
   <si>
     <t>17572</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17572/requerimento_105.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17572/requerimento_105.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações referentes a falta da EPI, roupas, botas, e condições de trabalho para os coveiros de nosso Município.</t>
   </si>
   <si>
     <t>17576</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17576/requerimento_109.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17576/requerimento_109.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal e ao Secretário Municipal de Saúde, solicitando que informe qual o motivo os funcionários contratados pela empresa prestadora de serviços do Raio X no Hospital Municipal estão recebendo os seus respectivos salários em atraso, bem como se a referida empresa está recebendo o pagamento em dia?</t>
   </si>
   <si>
     <t>17585</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17585/requerimento_111.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17585/requerimento_111.pdf</t>
   </si>
   <si>
     <t>Requerimento ao CHEFE DO EXECUTIVO MUNICIPAL e ao SECRETÁRIO MUNICIPAL DE SAÚDE para que preste informações acerca do transporte de ambulâncias.</t>
   </si>
   <si>
     <t>17622</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17622/requerimento_119.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17622/requerimento_119.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações, sobre a documentação necessária para que o Hospital Municipal possa receber Soros antiofídicos.</t>
   </si>
   <si>
     <t>17410</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EImp</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17410/emenda_impositiva_001.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17410/emenda_impositiva_001.pdf</t>
   </si>
   <si>
     <t>Emenda impositiva no valor de R$ 75.000,00 destinado a aquisição de materiais permanentes para a UBS do Bairro Vargem do Salto.</t>
   </si>
   <si>
     <t>17411</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17411/emenda_impositiva_002.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17411/emenda_impositiva_002.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 15.000,00, destinados para aquisição de materiais permanentes para a UBS do Bairro Lageadinho.</t>
   </si>
   <si>
     <t>17412</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17412/emenda_impositiva_003.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17412/emenda_impositiva_003.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00 destinados para aquisição de materiais permanentes para a UBS do Bairro Morro Grande</t>
   </si>
   <si>
     <t>17413</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17413/emenda_impositiva_004.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17413/emenda_impositiva_004.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 20.000,00 destinados para aquisição de materiais permanentes para a UBS do Bairro Pintos.</t>
   </si>
   <si>
     <t>17417</t>
   </si>
   <si>
     <t>Dr. Walmir Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17417/emenda_impositiva_008.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17417/emenda_impositiva_008.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 45.000,00 destinados para compra de equipamentos para instalação do Posto de Saúde no Bairro Domingues</t>
   </si>
   <si>
     <t>17418</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17418/emenda_impositiva_009.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17418/emenda_impositiva_009.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 75.000,00 destinados para compra de um veículo de saúde para atender ao Bairro dos Domingues</t>
   </si>
   <si>
     <t>17421</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17421/emenda_impositiva_012.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17421/emenda_impositiva_012.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 60.000,00 destinados para compra de um veículo para o Centro de Reabilitação para o atendimento de pessoas que necessitam de fisioterapia na residência.</t>
   </si>
   <si>
     <t>17422</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17422/emenda_impositiva_013.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17422/emenda_impositiva_013.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 60.000,00 destinados para compra do DEA, insumos e equipamentos para o SAMU e APH</t>
   </si>
   <si>
     <t>17428</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Aladin</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17428/emenda_impositiva_019.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17428/emenda_impositiva_019.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 50.000,00 destinados para a compra de um automóvel para a Unidade de Saúde do Bairro Morro Grande</t>
   </si>
   <si>
     <t>17429</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17429/emenda_impositiva_020.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17429/emenda_impositiva_020.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 15.000,00 destinados para compra de equipamento DEA portátil para a Unidade de Saúde do Bairro Paruru</t>
   </si>
   <si>
     <t>17430</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17430/emenda_impositiva_021.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17430/emenda_impositiva_021.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00 destinados para compra de equipamentos permanentes para a Equoterapia</t>
   </si>
   <si>
     <t>17431</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17431/emenda_impositiva_022.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17431/emenda_impositiva_022.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 15.000,00 destinados para compra de equipamentos e mobílias para a Unidade de Saúde do Bairro Pintos</t>
   </si>
   <si>
     <t>17432</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17432/emenda_impositiva_023.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17432/emenda_impositiva_023.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 20.000,00 destinados a compra de equipamentos e mobílias para a Unidade de Saúde do Bairro Paiol Pequeno</t>
   </si>
   <si>
     <t>17433</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17433/emenda_impositiva_024.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17433/emenda_impositiva_024.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00 destinados para compra de equipamentos e mobília para a Unidade de Saúde do Bairro Cupim</t>
   </si>
   <si>
     <t>17437</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Fausto Dourado</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17437/emenda_impositiva_028.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17437/emenda_impositiva_028.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 50.000,00 destinados a aquisição de equipamentos e material permanente para o Posto de Saúde do Bairro Recreio.</t>
   </si>
   <si>
     <t>17438</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17438/emenda_impositiva_029.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17438/emenda_impositiva_029.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 20.000,00 destinados a aquisição de equipamentos e material permanente para o Posto de Saúde do Bairro Morro Grande</t>
   </si>
   <si>
     <t>17439</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17439/emenda_impositiva_030.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17439/emenda_impositiva_030.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 20.000,00 destinados a aquisição de equipamentos e material permanente para o Posto de Saúde do Bairro Paiol Pequeno</t>
   </si>
   <si>
     <t>17440</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17440/emenda_impositiva_031.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17440/emenda_impositiva_031.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 20.000,00 destinados a aquisição de equipamentos e material permanente para o Posto de Saúde do Bairro Gabriel</t>
   </si>
   <si>
     <t>17441</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17441/emenda_impositiva_032.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17441/emenda_impositiva_032.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00 destinados a aquisição de bicicleta ergométrica para o Centro de Reabilitação</t>
   </si>
   <si>
     <t>17443</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17443/emenda_impositiva_034.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17443/emenda_impositiva_034.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 70.000,00 destinados para compra de um veículo popular para o centro de Saúde</t>
   </si>
   <si>
     <t>17444</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17444/emenda_impositiva_035.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17444/emenda_impositiva_035.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 70.000,00 destinados para compra de um veículo popular para o CAPS</t>
   </si>
   <si>
     <t>17445</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17445/emenda_impositiva_036.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17445/emenda_impositiva_036.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00 destinados para a entidade Casa de Santa Rita</t>
   </si>
   <si>
     <t>17449</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17449/emenda_impositiva_040.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17449/emenda_impositiva_040.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 80.000,00 destinados para aquisição de equipamentos e materiais permanentes para a Unidade Básica de Saúde - UBS do Bairro Paruru</t>
   </si>
   <si>
     <t>17450</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17450/emenda_impositiva_041.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17450/emenda_impositiva_041.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 30.000,00 destinados para custeio de subvenção da Associação Aliança de Misericórdia.</t>
   </si>
   <si>
     <t>17451</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17451/emenda_impositiva_042.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17451/emenda_impositiva_042.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00 destinados para a entidade Comunidade Terapêutica José Venâncio de Moura - Serenidade</t>
   </si>
   <si>
     <t>17453</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17453/emenda_impositiva_044.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17453/emenda_impositiva_044.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 20.000,00 destinados para a entidade Casa Maria de Nazaré - Abrigo de Irmãos</t>
   </si>
   <si>
     <t>17454</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17454/emenda_impositiva_045.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17454/emenda_impositiva_045.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00 destinados para custeio de subvenção da associação privada SERPROMI</t>
   </si>
   <si>
     <t>17455</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17455/emenda_impositiva_046.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17455/emenda_impositiva_046.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00 destinados para consumo de alimentos, medicamentos e outros itens de consumo, ajudando a manter as necessidades básicas da Casa Santa Rita</t>
   </si>
   <si>
     <t>17459</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Ronie Von</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17459/emenda_impositiva_050.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17459/emenda_impositiva_050.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 50.000,00 destinados para compra de um automóvel para a Unidade de Saúde do Bairro Pintos.</t>
   </si>
   <si>
     <t>17460</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17460/emenda_impositiva_051.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17460/emenda_impositiva_051.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 40.000,00 destinados para aquisição de móveis e equipamentos para a Unidade Básica do Bairro Verava</t>
   </si>
   <si>
     <t>17461</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17461/emenda_impositiva_052.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17461/emenda_impositiva_052.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 30.000,00 destinados para aquisição de móveis e equipamentos para a unidade básica do Bairro Morro Grande</t>
   </si>
   <si>
     <t>17462</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17462/emenda_impositiva_053.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17462/emenda_impositiva_053.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 5.000,00 destinados para consumo de alimentos, medicamentos, entre outros itens para manter as necessidades básicas da Casa de Santa Rita</t>
   </si>
   <si>
     <t>17468</t>
   </si>
   <si>
     <t>Luiz Fernando Piu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17468/emenda_impositiva_059.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17468/emenda_impositiva_059.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 85.000,00 destinados para aquisição de equipamentos médicos e mobiliários para o Posto de Saúde do Bairro Piaí</t>
   </si>
   <si>
     <t>17469</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17469/emenda_impositiva_060.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17469/emenda_impositiva_060.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 35.000,00 destinados para aquisição de aparelhos de ar-condicionado para serem instalado no Hospital Municipal de Ibiúna</t>
   </si>
   <si>
     <t>17470</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17470/emenda_impositiva_061.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17470/emenda_impositiva_061.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 35.000,00 destinados para instalação de luminárias (iluminação pública) no Bairro Piaí e adjacentes.</t>
   </si>
   <si>
     <t>17476</t>
   </si>
   <si>
     <t>Devanil da Ressaca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17476/emenda_impositiva_066.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17476/emenda_impositiva_066.pdf</t>
   </si>
   <si>
     <t>Emenda impositiva no valor de 120.000,00 destinados para aquisição de aparelhos básicos de saúde, tais como holter 24horas e aparelhos de realização de exames.</t>
   </si>
   <si>
     <t>17481</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17481/emenda_impositiva_071.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17481/emenda_impositiva_071.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00 destinados para compra de alimentos, medicamentos entre outros itens de consumos necessários</t>
   </si>
   <si>
     <t>17483</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17483/emenda_impositiva_073.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17483/emenda_impositiva_073.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00 destinados para compra de materiais de insumos e medicações para o Centro Odontológico Municipal.</t>
   </si>
   <si>
     <t>17484</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17484/emenda_impositiva_074.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17484/emenda_impositiva_074.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 20.000,00 destinados para aquisição de equipamentos e materiais permanentes para o Posto de Saúde do Bairro Gabriel</t>
   </si>
   <si>
     <t>17485</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17485/emenda_impositiva_075.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17485/emenda_impositiva_075.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00 destinados para aquisição de equipamentos e materiais permanentes para o Posto de Saúde do Bairro Pintos</t>
   </si>
   <si>
     <t>17486</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17486/emenda_impositiva_076.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17486/emenda_impositiva_076.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00 destinados para aquisição de equipamentos e materiais permanentes para o Posto de Saúde do Bairro Lageadinho</t>
   </si>
   <si>
     <t>17487</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17487/emenda_impositiva_077.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17487/emenda_impositiva_077.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 15.000,00 destinados para aquisição de equipamentos e materiais permanentes para o Posto de Saúde do Bairro Capim Azedo</t>
   </si>
   <si>
     <t>17488</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17488/emenda_impositiva_078.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17488/emenda_impositiva_078.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00 destinados para aquisição de equipamentos e materiais permanentes para o Centro Odontológico Municipal</t>
   </si>
   <si>
     <t>17489</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17489/emenda_impositiva_079.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17489/emenda_impositiva_079.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 25.000,00 destinados para aquisição de equipamentos e materiais permanentes para a Central de Vagas</t>
   </si>
   <si>
     <t>17490</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17490/emenda_impositiva_080.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17490/emenda_impositiva_080.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 20.000,00 destinados para aquisição de equipamentos para terapia ocupacional para CAPS Infantil</t>
   </si>
   <si>
     <t>17491</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17491/emenda_impositiva_081.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17491/emenda_impositiva_081.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 68.400,00 destinados para compra de braços e cabeças de luminárias novas, para instalação em diversos bairros de nosso Município.</t>
   </si>
   <si>
     <t>17496</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Abel do Cupim</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17496/emenda_impositiva_086.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17496/emenda_impositiva_086.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 60.000,00 destinados para a compra de um automóvel para o Posto de Saúde do Bairro Cupim</t>
   </si>
   <si>
     <t>17497</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17497/emenda_impositiva_087.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17497/emenda_impositiva_087.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 60.000,00 destinados para a compra de móveis e equipamentos para o Posto de Saúde do Bairro Cupim</t>
   </si>
   <si>
     <t>17498</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17498/emenda_impositiva_088.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17498/emenda_impositiva_088.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00 destinados para consumo de alimentos, medicamentos entre outros itens para a Casa de Santa Rita</t>
   </si>
   <si>
     <t>17503</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17503/emenda_impositiva_092.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17503/emenda_impositiva_092.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 20.000,00 destinados para compra de material permanente, longarinas e computadores para o posto do Bairro Capim Azedo.</t>
   </si>
   <si>
     <t>17504</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17504/emenda_impositiva_093.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17504/emenda_impositiva_093.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00 destinados para compra de material permanente para o centro de reabilitação</t>
   </si>
   <si>
     <t>17505</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17505/emenda_impositiva_094.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17505/emenda_impositiva_094.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00 destinados para compra de material permanente para o centro odontológico</t>
   </si>
   <si>
     <t>17509</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17509/emenda_impositiva_097.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17509/emenda_impositiva_097.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 50.000,00 destinados para contratação de serviços de empresas especializadas para realização de exames devido a fila de espera na central de vagas, especificamente tomografia e ressonância</t>
   </si>
   <si>
     <t>17513</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17513/emenda_impositiva_100.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17513/emenda_impositiva_100.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 6.600,00 destinados para consumo de alimentos, medicamentos, entre outros itens necessários à Casa de Santa Rita</t>
   </si>
   <si>
     <t>17514</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17514/emenda_impositiva_101.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17514/emenda_impositiva_101.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 30.000,00 destinados para compra de material permanente, monitores e bomba difusora para o hospital municipal</t>
   </si>
   <si>
     <t>17516</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Pururuca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17516/emenda_impositiva_103.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17516/emenda_impositiva_103.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 85.000,00 destinados para aquisição de veículo para o posto de saúde do Bairro Carmo Messias</t>
   </si>
   <si>
     <t>17517</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17517/emenda_impositiva_104.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17517/emenda_impositiva_104.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 20.000,00 destinados para aquisição de aparelho médico (autoclave vitale class 12 litros), para atendimento aos pacientes com necessidades</t>
   </si>
   <si>
     <t>17518</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17518/emenda_impositiva_105.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17518/emenda_impositiva_105.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 15.000,00 destinados para aquisição de aparelho médico desfibrilador externo automático para atendimento de pacientes com necessidades</t>
   </si>
   <si>
     <t>17523</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17523/emenda_impositiva_110.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17523/emenda_impositiva_110.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00 destinados para consumo de alimentos, medicamentos entre outros itens básicos à Casa de Santa Rita</t>
   </si>
   <si>
     <t>17525</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17525/emenda_impositiva_112.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17525/emenda_impositiva_112.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 120.000,00 destinados para material de consumo (de preferência fita destro) para o posto de saúde do Bairro Vargem do Salto</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1510,68 +1510,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17203/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17210/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17221/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17231/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17294/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17333/mocao_007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17376/mocao_008.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17528/projeto_de_lei_complementar_0342.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17170/projeto_de_lei_0292.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17199/projeto_de_lei_0299.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17212/projeto_de_lei_0301.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17263/projeto_de_lei_0311.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17266/projeto_de_lei_0313.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17577/projeto_de_lei_0355.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17078/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17082/requerimento_022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17251/requerimento_053.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17295/requerimento_059.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17323/requerimento_069.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17350/requerimento_077.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17354/requerimento_080.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17378/requerimento_090.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17550/requerimento_099.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17564/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17572/requerimento_105.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17576/requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17585/requerimento_111.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17622/requerimento_119.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17410/emenda_impositiva_001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17411/emenda_impositiva_002.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17412/emenda_impositiva_003.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17413/emenda_impositiva_004.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17417/emenda_impositiva_008.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17418/emenda_impositiva_009.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17421/emenda_impositiva_012.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17422/emenda_impositiva_013.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17428/emenda_impositiva_019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17429/emenda_impositiva_020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17430/emenda_impositiva_021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17431/emenda_impositiva_022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17432/emenda_impositiva_023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17433/emenda_impositiva_024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17437/emenda_impositiva_028.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17438/emenda_impositiva_029.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17439/emenda_impositiva_030.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17440/emenda_impositiva_031.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17441/emenda_impositiva_032.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17443/emenda_impositiva_034.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17444/emenda_impositiva_035.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17445/emenda_impositiva_036.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17449/emenda_impositiva_040.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17450/emenda_impositiva_041.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17451/emenda_impositiva_042.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17453/emenda_impositiva_044.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17454/emenda_impositiva_045.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17455/emenda_impositiva_046.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17459/emenda_impositiva_050.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17460/emenda_impositiva_051.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17461/emenda_impositiva_052.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17462/emenda_impositiva_053.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17468/emenda_impositiva_059.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17469/emenda_impositiva_060.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17470/emenda_impositiva_061.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17476/emenda_impositiva_066.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17481/emenda_impositiva_071.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17483/emenda_impositiva_073.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17484/emenda_impositiva_074.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17485/emenda_impositiva_075.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17486/emenda_impositiva_076.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17487/emenda_impositiva_077.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17488/emenda_impositiva_078.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17489/emenda_impositiva_079.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17490/emenda_impositiva_080.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17491/emenda_impositiva_081.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17496/emenda_impositiva_086.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17497/emenda_impositiva_087.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17498/emenda_impositiva_088.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17503/emenda_impositiva_092.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17504/emenda_impositiva_093.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17505/emenda_impositiva_094.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17509/emenda_impositiva_097.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17513/emenda_impositiva_100.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17514/emenda_impositiva_101.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17516/emenda_impositiva_103.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17517/emenda_impositiva_104.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17518/emenda_impositiva_105.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17523/emenda_impositiva_110.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17525/emenda_impositiva_112.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17203/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17210/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17221/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17231/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17294/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17333/mocao_007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17376/mocao_008.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17528/projeto_de_lei_complementar_0342.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17170/projeto_de_lei_0292.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17199/projeto_de_lei_0299.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17212/projeto_de_lei_0301.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17263/projeto_de_lei_0311.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17266/projeto_de_lei_0313.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17577/projeto_de_lei_0355.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17078/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17082/requerimento_022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17251/requerimento_053.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17295/requerimento_059.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17323/requerimento_069.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17350/requerimento_077.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17354/requerimento_080.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17378/requerimento_090.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17550/requerimento_099.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17564/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17572/requerimento_105.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17576/requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17585/requerimento_111.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17622/requerimento_119.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17410/emenda_impositiva_001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17411/emenda_impositiva_002.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17412/emenda_impositiva_003.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17413/emenda_impositiva_004.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17417/emenda_impositiva_008.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17418/emenda_impositiva_009.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17421/emenda_impositiva_012.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17422/emenda_impositiva_013.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17428/emenda_impositiva_019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17429/emenda_impositiva_020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17430/emenda_impositiva_021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17431/emenda_impositiva_022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17432/emenda_impositiva_023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17433/emenda_impositiva_024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17437/emenda_impositiva_028.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17438/emenda_impositiva_029.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17439/emenda_impositiva_030.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17440/emenda_impositiva_031.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17441/emenda_impositiva_032.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17443/emenda_impositiva_034.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17444/emenda_impositiva_035.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17445/emenda_impositiva_036.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17449/emenda_impositiva_040.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17450/emenda_impositiva_041.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17451/emenda_impositiva_042.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17453/emenda_impositiva_044.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17454/emenda_impositiva_045.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17455/emenda_impositiva_046.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17459/emenda_impositiva_050.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17460/emenda_impositiva_051.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17461/emenda_impositiva_052.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17462/emenda_impositiva_053.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17468/emenda_impositiva_059.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17469/emenda_impositiva_060.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17470/emenda_impositiva_061.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17476/emenda_impositiva_066.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17481/emenda_impositiva_071.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17483/emenda_impositiva_073.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17484/emenda_impositiva_074.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17485/emenda_impositiva_075.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17486/emenda_impositiva_076.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17487/emenda_impositiva_077.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17488/emenda_impositiva_078.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17489/emenda_impositiva_079.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17490/emenda_impositiva_080.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17491/emenda_impositiva_081.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17496/emenda_impositiva_086.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17497/emenda_impositiva_087.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17498/emenda_impositiva_088.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17503/emenda_impositiva_092.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17504/emenda_impositiva_093.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17505/emenda_impositiva_094.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17509/emenda_impositiva_097.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17513/emenda_impositiva_100.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17514/emenda_impositiva_101.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17516/emenda_impositiva_103.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17517/emenda_impositiva_104.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17518/emenda_impositiva_105.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17523/emenda_impositiva_110.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17525/emenda_impositiva_112.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="107" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="106.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>