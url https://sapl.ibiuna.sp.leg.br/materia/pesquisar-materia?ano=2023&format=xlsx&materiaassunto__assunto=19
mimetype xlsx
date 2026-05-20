--- v0 (2026-02-07)
+++ v1 (2026-05-20)
@@ -54,783 +54,783 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>17034</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17034/indicacao_029.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17034/indicacao_029.pdf</t>
   </si>
   <si>
     <t>Indicação ao Chefe do Executivo Municipal solicitando a denominação do Novo Centro Odontológico, em homenagem ao falecido Dr. ANTONIO MANOEL FERRARO.</t>
   </si>
   <si>
     <t>17552</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17552/indicacao_206.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17552/indicacao_206.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando denominação de uma travessa no Bairro Campo Verde, como Travessa Edison Gomes Da Silva, conforme croqui e fotocópia de Certidão de Óbito anexas.</t>
   </si>
   <si>
     <t>17651</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>Pururuca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17651/indicacao_218.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17651/indicacao_218.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando envio de Projeto de Lei dispondo sobre a denominação da Rua das Araucárias, no Bairro Campininha, em nosso município.</t>
   </si>
   <si>
     <t>17056</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Paulo Kenji Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17056/projeto_de_lei_complementar_0275.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17056/projeto_de_lei_complementar_0275.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, denominação e instalação do Núcleo de Apoio e Assistência Inclusivo Novo Arco Iris - "Miguel Moreira Lopes" no Município da Estância Turística de Ibiúna, e dá outras providências</t>
   </si>
   <si>
     <t>17085</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17085/projeto_de_lei_0282.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17085/projeto_de_lei_0282.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Centro Odontológico (Centro Odontológico Antônio Manoel Ferraro)</t>
   </si>
   <si>
     <t>17091</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17091/projeto_de_lei_0283.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17091/projeto_de_lei_0283.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Travessa no Bairro dos Paes, e dá outras providências. (Travessa Maurício Wakukawa)</t>
   </si>
   <si>
     <t>17092</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17092/projeto_de_lei_0284.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17092/projeto_de_lei_0284.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei nº 2546, de 04 de agosto de 2022. (Escola Municipal "Jociel Rodrigues de Camargo)</t>
   </si>
   <si>
     <t>17194</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17194/projeto_de_lei_0294.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17194/projeto_de_lei_0294.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, instalação e denominação de escola no Bairro Lageadinho. (Escola Municipal Ester Domingues Ramalho)</t>
   </si>
   <si>
     <t>17335</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>Jair Marmelo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17335/projeto_de_lei_0324.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17335/projeto_de_lei_0324.pdf</t>
   </si>
   <si>
     <t>Projeto de lei para denominação da Rua Raymundo Domingues Ribeiro , bairro areia vermelha</t>
   </si>
   <si>
     <t>17345</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17345/projeto_de_lei_0328.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17345/projeto_de_lei_0328.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre extensão de logradouro público, localizado no Bairro Capão Grande. (Rua Rio Tietê - Loteamento Antilhas)</t>
   </si>
   <si>
     <t>17363</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17363/projeto_de_lei_0332.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17363/projeto_de_lei_0332.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de logradouros públicos no Loteamento Residencial São Lucas. (Rua Vereador Laurindo Boaventura de Moraes; Rua Bento Boaventura de Moraes, Rua Felipe Casaburi Ferreira, Rua Batista Atui)</t>
   </si>
   <si>
     <t>17535</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17535/projeto_de_lei_nomeacao_de_travessa_valentim_de_oliveira.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17535/projeto_de_lei_nomeacao_de_travessa_valentim_de_oliveira.docx</t>
   </si>
   <si>
     <t>Projeto de Lei que "Dispõe sobre denominação de uma Travessa Valentim de Oliveira, no Bairro Cachoeira, e dá outras providências"</t>
   </si>
   <si>
     <t>17536</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17536/projeto_de_lei_0345.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17536/projeto_de_lei_0345.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que "Dispõe sobre denominação de uma Rua Avelino Torquato, Bairro Do Salto, e dá outras providências"</t>
   </si>
   <si>
     <t>17537</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17537/projeto_de_lei_0346.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17537/projeto_de_lei_0346.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que "Dispõe sobre denominação de uma Rua Adão Coelho da Luz, Bairro dos Coelhos, e dá outras providências"</t>
   </si>
   <si>
     <t>17538</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17538/projeto_de_lei_0347.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17538/projeto_de_lei_0347.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que "Dispõe sobre denominação de uma Projeto de Lei que "Dispõe sobre denominação de uma Rua Ignês Coelho Dias, Bairro dos Coelhos, e dá outras providências"</t>
   </si>
   <si>
     <t>17539</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17539/projeto_de_lei_nomeacao_de_travessa_joana_de_oliveira_cordeiro.docx</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17539/projeto_de_lei_nomeacao_de_travessa_joana_de_oliveira_cordeiro.docx</t>
   </si>
   <si>
     <t>Projeto de Lei que "Dispõe sobre denominação de uma Travessa Joana de Oliveira Cordeiro, Bairro Cachoeira, e dá outras providências"</t>
   </si>
   <si>
     <t>17540</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17540/projeto_de_lei_0349.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17540/projeto_de_lei_0349.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que "Dispõe sobre denominação de uma Rua Benedita Vieira Aranha, Bairro Itaguapeva, e dá outras providências"</t>
   </si>
   <si>
     <t>17541</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17541/projeto_de_lei_0350.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17541/projeto_de_lei_0350.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que "Dispõe sobre denominação de uma Rua Porfirio Pereira de Oliveira, Bairro Lageadinho , e dá outras providências"</t>
   </si>
   <si>
     <t>17542</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17542/projeto_de_lei_0351.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17542/projeto_de_lei_0351.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que "Dispõe sobre denominação de uma Rua David Boni, Bairro Areia Vermelha, e dá outras providências"</t>
   </si>
   <si>
     <t>17543</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17543/projeto_de_lei_0352.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17543/projeto_de_lei_0352.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que "Dispõe sobre denominação de uma Travessa Laurentino Xavier de Oliveira, Bairro Murundu, e dá outras providências"</t>
   </si>
   <si>
     <t>17561</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17561/projeto_de_lei_0354.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17561/projeto_de_lei_0354.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei para denominação de rua no Bairro do Salto como Rua Augusto Vieira Ribeiro</t>
   </si>
   <si>
     <t>17579</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17579/projeto_de_lei_0356.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17579/projeto_de_lei_0356.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei  que "Dispõe sobre denominação de uma Rua Xingu, no Bairro Cupim e dá outras providências."</t>
   </si>
   <si>
     <t>17581</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17581/projeto_de_lei_0358.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17581/projeto_de_lei_0358.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação do Centro de Referência de Assistência Social, e dá outras providências. (CRAS CENTRAL APARECIDA HIROKO MURAMATSU)</t>
   </si>
   <si>
     <t>17593</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17593/projeto_de_lei_0360.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17593/projeto_de_lei_0360.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de uma Travessa Edison Gomes Da Silva, no Bairro Campo Verde e dá outras providências."</t>
   </si>
   <si>
     <t>17596</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>Valnei Galvão</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17596/projeto_de_lei_0362.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17596/projeto_de_lei_0362.pdf</t>
   </si>
   <si>
     <t>Denominação de Rua em nome de João de Oliveira Martins, no bairro do Colégio.</t>
   </si>
   <si>
     <t>17597</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17597/projeto_de_lei_0363.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17597/projeto_de_lei_0363.pdf</t>
   </si>
   <si>
     <t>Denominação de Rua em nome de Edhuardo Sellani Vidotti, no bairro dos Prestes.</t>
   </si>
   <si>
     <t>17601</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17601/projeto_de_lei_0364.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17601/projeto_de_lei_0364.pdf</t>
   </si>
   <si>
     <t>Denominação de Rua em nome de Carmelita Teixeira da Silveira, no bairro da Vargem do Salto.</t>
   </si>
   <si>
     <t>17602</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17602/projeto_de_lei_0365.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17602/projeto_de_lei_0365.pdf</t>
   </si>
   <si>
     <t>Denominação de Rua em nome de Maria de Lourdes Pereira, no bairro da Vargem do Salto.</t>
   </si>
   <si>
     <t>17603</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17603/projeto_de_lei_0366.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17603/projeto_de_lei_0366.pdf</t>
   </si>
   <si>
     <t>Denominação de Rua em nome de Cristina Vieira Aranha Cardoso, no bairro da Vargem do Salto.</t>
   </si>
   <si>
     <t>17604</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17604/projeto_de_lei_0367.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17604/projeto_de_lei_0367.pdf</t>
   </si>
   <si>
     <t>Denominação de Rua em nome de Vercy Francisco Vieira, no bairro da Vargem do Salto.</t>
   </si>
   <si>
     <t>17605</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17605/projeto_de_lei_0368.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17605/projeto_de_lei_0368.pdf</t>
   </si>
   <si>
     <t>Denominação de Rua em nome de Daniel do Nascimento, no bairro da Vargem do Salto.</t>
   </si>
   <si>
     <t>17606</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17606/projeto_de_lei_0369.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17606/projeto_de_lei_0369.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Travessa no Bairro Carmo Messias, e dá outras providências. (Travessa José Messias de Almeida Sobrinho)</t>
   </si>
   <si>
     <t>17607</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17607/projeto_de_lei_0370.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17607/projeto_de_lei_0370.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Travessa no Bairro Carmo Messias, e dá outras providências. (Travessa Roque Pires Mendes)</t>
   </si>
   <si>
     <t>17608</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17608/projeto_de_lei_0371.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17608/projeto_de_lei_0371.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Travessa no Bairro Carmo Messias, e dá outras providências. (Travessa Cândida Pedroso de Oliveira)</t>
   </si>
   <si>
     <t>17609</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17609/projeto_de_lei_0372.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17609/projeto_de_lei_0372.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Travessa no Bairro Pires, e dá outras providências. (Travessa Luciano Neves de Oliveira)</t>
   </si>
   <si>
     <t>17614</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>Lino Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17614/projeto_de_lei_0373.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17614/projeto_de_lei_0373.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que dispõe sobre denominação de uma Rua Cristino Godinho da Silva no bairro Campo Verde</t>
   </si>
   <si>
     <t>17615</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17615/projeto_de_lei_0374.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17615/projeto_de_lei_0374.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que dispõe sobre denominação de uma Rua Wanda Ribeiro Romano, no Bairro Areia Vermelha</t>
   </si>
   <si>
     <t>17617</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>Luiz Fernando Piu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17617/projeto_de_lei_0375.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17617/projeto_de_lei_0375.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que dispõe sobre denominação da “Rua Alceu Vieira de Góes”, no Bairro Arapongas</t>
   </si>
   <si>
     <t>17618</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17618/projeto_de_lei_0376.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17618/projeto_de_lei_0376.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que dispõe sobre denominação da “Rua João Leite”, no Bairro da Ressaca</t>
   </si>
   <si>
     <t>17619</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>Dr. Walmir Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17619/projeto_de_lei_0377.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17619/projeto_de_lei_0377.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que dispõe sobre denominação de uma Rua Manoel Castanho - Bairro Cocais</t>
   </si>
   <si>
     <t>17620</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17620/projeto_de_lei_0378.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17620/projeto_de_lei_0378.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que dispõe sobre a denominação da Rua Pedro Vieira Machado, bairro da Figueira</t>
   </si>
   <si>
     <t>17621</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17621/projeto_de_lei_0379.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17621/projeto_de_lei_0379.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que dispõe sobre a denominação de uma Rua Benedicto Castanho Filho, no Bairro Colégio</t>
   </si>
   <si>
     <t>17626</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17626/projeto_de_lei_0382.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17626/projeto_de_lei_0382.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Travessa no Bairro da Ressaca, e dá outras providências. (Travessa Raymundo Francisco de Góes)</t>
   </si>
   <si>
     <t>17633</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17633/projeto_de_lei_0385.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17633/projeto_de_lei_0385.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que dispõe sobre denominação da “Rua Altina Maria Ruivo”, no Bairro Piai.</t>
   </si>
   <si>
     <t>17634</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>Aladin</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17634/projeto_de_lei_0386.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17634/projeto_de_lei_0386.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que dispõe sobre a denominação de Rua Abílio Antônio Soares, Bairro Paruru.</t>
   </si>
   <si>
     <t>17635</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17635/projeto_de_lei_0387.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17635/projeto_de_lei_0387.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que dispõe sobre denominação de Estrada Fausto Sucena Rasga Filho, no Bairro Rodrigues.</t>
   </si>
   <si>
     <t>17639</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17639/projeto_de_lei_0389.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17639/projeto_de_lei_0389.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que dispõe sobre a denominação de Travessa em nome de Colina do Sol, no bairro da Vargem do Salto.</t>
   </si>
   <si>
     <t>17642</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17642/projeto_de_lei_0390.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17642/projeto_de_lei_0390.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que dispõe sobre a denominação de uma Rua Luiz Carlos Michelino, no Bairro do Colégio</t>
   </si>
   <si>
     <t>17643</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17643/projeto_de_lei_0391.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17643/projeto_de_lei_0391.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que dispõe sobre a denominação de uma Rua Antônio Fermino de Almeida, Bairro do Colégio</t>
   </si>
   <si>
     <t>17646</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>Fausto Dourado</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17646/projeto_de_lei_0394.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17646/projeto_de_lei_0394.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que dispõe sobre denominação de uma Rua Horacia Vieira Aranha, no Bairro Cupim</t>
   </si>
   <si>
     <t>17647</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17647/projeto_de_lei_0395.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17647/projeto_de_lei_0395.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que dispõe sobre denominação de uma Travessa Reinaldo Domingues de Moraes, no Bairro Sorocabuçu</t>
   </si>
   <si>
     <t>17649</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17649/projeto_de_lei_0397.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17649/projeto_de_lei_0397.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que dispõe sobre alteração do Art 1° ,VI da Lei N° 52/1966</t>
   </si>
   <si>
     <t>17652</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17652/projeto_de_lei_0398.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17652/projeto_de_lei_0398.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre extensão de logradouro público, localizado no Bairro Campininha. (Rua João Quintino de Almeida)</t>
   </si>
   <si>
     <t>17610</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Câmara Municipal - CM</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17610/projeto_de_resolucao_022.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17610/projeto_de_resolucao_022.pdf</t>
   </si>
   <si>
     <t>“Dá denominação de “Geraldo Rodrigues” à sala de Reuniões da Câmara Municipal da Estância Turística de Ibiúna”.</t>
   </si>
   <si>
     <t>17077</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17077/requerimento_019.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17077/requerimento_019.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre a Denominação da E.M. Creche Santa Clara como “Professora Eliane de Souza”</t>
   </si>
   <si>
     <t>17298</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17298/requerimento_060.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17298/requerimento_060.pdf</t>
   </si>
   <si>
     <t>17403</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>VETOT</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17403/veto_03_ao_pl_324.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17403/veto_03_ao_pl_324.pdf</t>
   </si>
   <si>
     <t>Veto total ao Autógrafo de Lei nº 289/2023 do Projeto de Lei nº 324/2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1137,68 +1137,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17034/indicacao_029.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17552/indicacao_206.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17651/indicacao_218.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17056/projeto_de_lei_complementar_0275.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17085/projeto_de_lei_0282.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17091/projeto_de_lei_0283.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17092/projeto_de_lei_0284.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17194/projeto_de_lei_0294.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17335/projeto_de_lei_0324.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17345/projeto_de_lei_0328.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17363/projeto_de_lei_0332.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17535/projeto_de_lei_nomeacao_de_travessa_valentim_de_oliveira.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17536/projeto_de_lei_0345.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17537/projeto_de_lei_0346.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17538/projeto_de_lei_0347.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17539/projeto_de_lei_nomeacao_de_travessa_joana_de_oliveira_cordeiro.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17540/projeto_de_lei_0349.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17541/projeto_de_lei_0350.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17542/projeto_de_lei_0351.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17543/projeto_de_lei_0352.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17561/projeto_de_lei_0354.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17579/projeto_de_lei_0356.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17581/projeto_de_lei_0358.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17593/projeto_de_lei_0360.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17596/projeto_de_lei_0362.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17597/projeto_de_lei_0363.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17601/projeto_de_lei_0364.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17602/projeto_de_lei_0365.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17603/projeto_de_lei_0366.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17604/projeto_de_lei_0367.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17605/projeto_de_lei_0368.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17606/projeto_de_lei_0369.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17607/projeto_de_lei_0370.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17608/projeto_de_lei_0371.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17609/projeto_de_lei_0372.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17614/projeto_de_lei_0373.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17615/projeto_de_lei_0374.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17617/projeto_de_lei_0375.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17618/projeto_de_lei_0376.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17619/projeto_de_lei_0377.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17620/projeto_de_lei_0378.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17621/projeto_de_lei_0379.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17626/projeto_de_lei_0382.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17633/projeto_de_lei_0385.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17634/projeto_de_lei_0386.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17635/projeto_de_lei_0387.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17639/projeto_de_lei_0389.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17642/projeto_de_lei_0390.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17643/projeto_de_lei_0391.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17646/projeto_de_lei_0394.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17647/projeto_de_lei_0395.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17649/projeto_de_lei_0397.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17652/projeto_de_lei_0398.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17610/projeto_de_resolucao_022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17077/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17298/requerimento_060.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17403/veto_03_ao_pl_324.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17034/indicacao_029.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17552/indicacao_206.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17651/indicacao_218.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17056/projeto_de_lei_complementar_0275.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17085/projeto_de_lei_0282.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17091/projeto_de_lei_0283.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17092/projeto_de_lei_0284.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17194/projeto_de_lei_0294.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17335/projeto_de_lei_0324.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17345/projeto_de_lei_0328.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17363/projeto_de_lei_0332.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17535/projeto_de_lei_nomeacao_de_travessa_valentim_de_oliveira.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17536/projeto_de_lei_0345.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17537/projeto_de_lei_0346.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17538/projeto_de_lei_0347.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17539/projeto_de_lei_nomeacao_de_travessa_joana_de_oliveira_cordeiro.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17540/projeto_de_lei_0349.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17541/projeto_de_lei_0350.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17542/projeto_de_lei_0351.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17543/projeto_de_lei_0352.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17561/projeto_de_lei_0354.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17579/projeto_de_lei_0356.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17581/projeto_de_lei_0358.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17593/projeto_de_lei_0360.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17596/projeto_de_lei_0362.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17597/projeto_de_lei_0363.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17601/projeto_de_lei_0364.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17602/projeto_de_lei_0365.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17603/projeto_de_lei_0366.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17604/projeto_de_lei_0367.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17605/projeto_de_lei_0368.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17606/projeto_de_lei_0369.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17607/projeto_de_lei_0370.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17608/projeto_de_lei_0371.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17609/projeto_de_lei_0372.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17614/projeto_de_lei_0373.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17615/projeto_de_lei_0374.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17617/projeto_de_lei_0375.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17618/projeto_de_lei_0376.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17619/projeto_de_lei_0377.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17620/projeto_de_lei_0378.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17621/projeto_de_lei_0379.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17626/projeto_de_lei_0382.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17633/projeto_de_lei_0385.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17634/projeto_de_lei_0386.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17635/projeto_de_lei_0387.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17639/projeto_de_lei_0389.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17642/projeto_de_lei_0390.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17643/projeto_de_lei_0391.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17646/projeto_de_lei_0394.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17647/projeto_de_lei_0395.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17649/projeto_de_lei_0397.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17652/projeto_de_lei_0398.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17610/projeto_de_resolucao_022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17077/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17298/requerimento_060.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17403/veto_03_ao_pl_324.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="136.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="195.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>