--- v0 (2026-02-04)
+++ v1 (2026-05-20)
@@ -54,666 +54,666 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>17033</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Câmara Municipal - CM</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17033/projeto_de_lei_0269.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17033/projeto_de_lei_0269.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de metas e diretrizes ao Plano Plurianual 2022 a 2025, Lei de diretrizes orçamentárias para 2023 e abertura de crédito adicional suplementar ao Orçamento de 2023 da Câmara de Vereadores e dá outras providências.  (obras de ampliação da sala de reuniões, construção de refeitório integrado à cozinha, adequações nos banheiros e nos acessos à área externa do prédio da Câmara Municipal.)</t>
   </si>
   <si>
     <t>17062</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>Paulo Kenji Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17062/projeto_de_lei_0278.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17062/projeto_de_lei_0278.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2023 e a abertura de Crédito Adicional Especial ao Orçamento de 2023 e dá outras providências. (Implantação e Operação do Posto Poupatempo Central)</t>
   </si>
   <si>
     <t>17063</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17063/projeto_de_lei_0279.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17063/projeto_de_lei_0279.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2023 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2023 e dá outras providências. (Reforma da Praça da Capelinha)</t>
   </si>
   <si>
     <t>17073</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17073/projeto_de_lei_0280.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17073/projeto_de_lei_0280.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2023 e a abertura de Crédito Adicional Especial ao Orçamento de 2023 e dá outras providências. (Alteração de programação da Emenda Impositiva Nº 23/2022)</t>
   </si>
   <si>
     <t>17114</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17114/projeto_de_lei_0286.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17114/projeto_de_lei_0286.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2023, LDO para 2023 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2023 e dá outras providências. (Convênio Recape Ibiúna - Tavares e Requalificação do Canteiro Central da Avenida São Sebastião.)</t>
   </si>
   <si>
     <t>17115</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17115/projeto_de_lei_0287.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17115/projeto_de_lei_0287.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2023, LDO para 2023 e a abertura de Crédito Adicional Especial ao Orçamento de 2023 e dá outras providências. (Manutenção da iluminação Pública)</t>
   </si>
   <si>
     <t>17116</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17116/projeto_de_lei_0288.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17116/projeto_de_lei_0288.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2023, LDO para 2023 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2023 e dá outras providências. (Instalação e manutenção de unidade do Corpo de Bombeiros)</t>
   </si>
   <si>
     <t>17190</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17190/projeto_de_lei_0293_ldo.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17190/projeto_de_lei_0293_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para elaboração e execução da Lei Orçamentária anual de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>17212</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17212/projeto_de_lei_0301.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17212/projeto_de_lei_0301.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2023 e a abertura de Crédito Adiciona Suplementar ao Orçamento de 2023 e dá outras providências. (Aquisição de ambulâncias, equipamento oftalmológico e despesas de custeio do hospital Municipal)</t>
   </si>
   <si>
     <t>17225</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17225/projeto_de_lei_0302.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17225/projeto_de_lei_0302.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2023 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2023 e dá outras providências.  (Emendas Parlamentares - Eli Corrêa Filho - Custeio; José Anibal - Infraestrutura)</t>
   </si>
   <si>
     <t>17226</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17226/projeto_de_lei_0303.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17226/projeto_de_lei_0303.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2023 e a abertura de Crédito Adicional Especial ao Orçamento de 2023 e dá outras providências.  (Instalação de Lâmpadas de Led)</t>
   </si>
   <si>
     <t>17227</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17227/projeto_de_lei_0304.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17227/projeto_de_lei_0304.pdf</t>
   </si>
   <si>
     <t>17260</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17260/projeto_de_lei_0309.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17260/projeto_de_lei_0309.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2023 e a abertura de Crédito Adicional Especial ao Orçamento de 2023 e dá outras providências. (Emenda Impositiva nº 35/2022 - Equipamentos Academia ao ar livre)</t>
   </si>
   <si>
     <t>17262</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17262/projeto_de_lei_0310.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17262/projeto_de_lei_0310.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2023 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2023 e dá outras providências. (Emendas Parlamentares - Custeio na Saúde e Obra de asfalto novo no Bairro Puris)</t>
   </si>
   <si>
     <t>17263</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17263/projeto_de_lei_0311.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17263/projeto_de_lei_0311.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2023 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2023 e dá outras providências. (Emendas Parlamentares Estadual e Federal - Custeio Hospital Municipal e aquisição de equipamentos)</t>
   </si>
   <si>
     <t>17264</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17264/projeto_de_lei_0312.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17264/projeto_de_lei_0312.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2023 e a abertura de Crédito Adicional Especial ao Orçamento de 2023 e dá outras providências. (Saldo das emendas impositivas de 2022)</t>
   </si>
   <si>
     <t>17266</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17266/projeto_de_lei_0313.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17266/projeto_de_lei_0313.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2023 e a abertura de Créditos Adicionais Suplementar e Especial ao Orçamento de 2023 e dá outras providências. (Recursos Plano Municipal de Assistência Social - PMAS 2018)</t>
   </si>
   <si>
     <t>17267</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17267/projeto_de_lei_0314.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17267/projeto_de_lei_0314.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2023 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2023 e dá outras providências. (realização de dotações orçamentárias entre centros de custo na Secretaria Municipal de Educação)</t>
   </si>
   <si>
     <t>17268</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17268/projeto_de_lei_0315.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17268/projeto_de_lei_0315.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2023 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2023 e dá outras providências. (Construção do Teatro Municipal no Mirante da Figueira)</t>
   </si>
   <si>
     <t>17281</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>Paulinho Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17281/projeto_de_lei_0318.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17281/projeto_de_lei_0318.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2023 e a abertura de Créditos Adicionais suplementar e especial ao Orçamento de 2023 e dá outras providências. (Emendas Parlamentares - Deputado Cézar e Jorge Caruso - R$ 800.000,00)</t>
   </si>
   <si>
     <t>17282</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17282/projeto_de_lei_0319.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17282/projeto_de_lei_0319.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2023 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2023 e dá outras providências. (Crédito pela venda de imóvel público - Lei 2575/2022)</t>
   </si>
   <si>
     <t>17307</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17307/projeto_de_lei_0321.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17307/projeto_de_lei_0321.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2023 e a abertura de Crédito Adicional Especial ao Orçamento de 2023 e dá outras providências. (Classificação de despesas com mão-de-obra da Frente de Trabalho)</t>
   </si>
   <si>
     <t>17325</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17325/projeto_de_lei_0323.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17325/projeto_de_lei_0323.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2023 e a abertura de crédito adicional suplementar o Orçamento de 2023 e dá outras providências. (Renovação de Contrato IGATS - gestão do Hospital Municipal e MU Transp - Transporte de pacientes para outras cidades)</t>
   </si>
   <si>
     <t>17337</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17337/projeto_de_lei_0325.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17337/projeto_de_lei_0325.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2023 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2023 e dá outras providências. (Aquisição de Máquina Agrícola)</t>
   </si>
   <si>
     <t>17338</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17338/projeto_de_lei_0326.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17338/projeto_de_lei_0326.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2023 e a abertura de Crédito Adicional Especial ao Orçamento de 2023 e dá outras providências. (Alteração Emenda Impositiva - APAE para Banda Marcial Independente de Ibiúna)</t>
   </si>
   <si>
     <t>17339</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17339/projeto_de_lei_0327.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17339/projeto_de_lei_0327.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2023 e a abertura de Crédito Adicional Especial ao Orçamento de 2023 e dá outras providências. (Convênio Ministério da Cultura - Lei Paulo Gustavo)</t>
   </si>
   <si>
     <t>17346</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17346/projeto_de_lei_0329.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17346/projeto_de_lei_0329.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2023 e a abertura de Crédito Adicional Especial ao Orçamento de 2023 e dá outras providências. (Emenda Impositiva - Compra de brinquedos para playground infantil no Bairro Gabriel.</t>
   </si>
   <si>
     <t>17347</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17347/projeto_de_lei_0330.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17347/projeto_de_lei_0330.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2023 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2023 e dá outras providências. (Emenda parlamentar federal para investimento em infraestrutura).</t>
   </si>
   <si>
     <t>17392</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17392/projeto_de_lei_0334.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17392/projeto_de_lei_0334.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2023 e a abertura de Crédito Adicional Especial ao Orçamento de 2023 e dá outras providências. (Emenda Impositiva - Aquisição de Insumos p/ manutenção de Estradas.)</t>
   </si>
   <si>
     <t>17393</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17393/projeto_de_lei_0335.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17393/projeto_de_lei_0335.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2023 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2023 e dá outras providências. (Convênio com o Ministério do Desenvolvimento Regional - Pavimentação Bairro Vargem do Salto)</t>
   </si>
   <si>
     <t>17397</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17397/projeto_de_lei_0336.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17397/projeto_de_lei_0336.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município da Estância Turística de Ibiúna, para o exercício financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>17400</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17400/projeto_de_lei_0338.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17400/projeto_de_lei_0338.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ibiúna a contratar com a Desenvolve - SP - Agência de fomento do Estado de São Paulo, operações de crédito com outorga de garantia e dá outras providências.</t>
   </si>
   <si>
     <t>17405</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17405/projeto_de_lei_0339.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17405/projeto_de_lei_0339.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2023 e a abertura de Crédito Adicional Especial ao Orçamento de 2023 e dá outras providências.  (Emenda Parlamentar Federal para repasse a Casa de Santa Rita)</t>
   </si>
   <si>
     <t>17406</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17406/projeto_de_lei_0340.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17406/projeto_de_lei_0340.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2023 e a abertura de Crédito Adicional Especial ao Orçamento de 2023 e dá outras providências.  (Emendas Parlamentares Federal para custeio da Saúde - Bruna Furlan; Enrico Misasi; Roberto Alves e Herculano Passos)</t>
   </si>
   <si>
     <t>17582</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17582/projeto_de_lei_0359.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17582/projeto_de_lei_0359.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2023 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2023 e dá outras providências. (despesas com folha de salários e encargos)</t>
   </si>
   <si>
     <t>17624</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17624/projeto_de_lei_0380.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17624/projeto_de_lei_0380.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2023 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2023 e dá outras providências. (Emendas Parlamentares Federais)</t>
   </si>
   <si>
     <t>17628</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17628/projeto_de_lei_0384.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17628/projeto_de_lei_0384.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2023 e a abertura de Crédito Adicional Especial ao Orçamento de 2023 e dá outras providências. (Emenda Impositiva - Compra de Material de Construção para Secretaria de Promoção Social)</t>
   </si>
   <si>
     <t>17638</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17638/projeto_de_lei_0388.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17638/projeto_de_lei_0388.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2023 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2023 e dá outras providências. (Emenda Parlamentar Estadual - R$ 100.000,00 - Sec. Segurança Urbana)</t>
   </si>
   <si>
     <t>17136</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17136/projeto_de_resolucao_019.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17136/projeto_de_resolucao_019.pdf</t>
   </si>
   <si>
     <t>Constitui Comissão Especial de Vereadores(a) para representar a Câmara Municipal da Estância Turística de Ibiúna no 65º Congresso Estadual de Municípios e dá outras providências.</t>
   </si>
   <si>
     <t>17124</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17124/proposta_emenda_lom_05.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17124/proposta_emenda_lom_05.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo na Lei Orgânica do Município da Estância Turística de Ibiúna. (Emendas Impositivas e Emendas de Bancada)</t>
   </si>
   <si>
     <t>17600</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17600/proposta_emenda_lom_06.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17600/proposta_emenda_lom_06.pdf</t>
   </si>
   <si>
     <t>Insere o artigo 124-B a Lei Orgânica do Município de Ibiúna</t>
   </si>
   <si>
     <t>17080</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17080/requerimento_021.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17080/requerimento_021.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre  os gastos do crédito adicional suplementar que concedeu a quantia de R$ 4.350,000.00 (quatro milhões trezentos e cinquenta mil reais), para investimento em reformas das unidades escolares em nosso Município em 2021</t>
   </si>
   <si>
     <t>17218</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17218/requerimento_043.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17218/requerimento_043.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre  os gastos do crédito para investimento em reformas das unidades escolares em nosso Município em 2021</t>
   </si>
   <si>
     <t>17329</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17329/requerimento_073.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17329/requerimento_073.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre o motivo pelo qual ensejou o Decreto n° 3162 de 23 de Agosto de 2023 e sobre plano de cortes de despesas das Secretárias Municipais</t>
   </si>
   <si>
     <t>17359</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Dr. Walmir Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17359/requerimento_085.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17359/requerimento_085.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe, referente a implantação do piso nacional da enfermagem, quantos meses já foram repassados? quais as condições do repasse e cópia do extrato de disponibilidade financeira do recurso</t>
   </si>
   <si>
     <t>17390</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17390/requerimento_092.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17390/requerimento_092.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações acerca da cobrança da Contribuição de Iluminação Pública - CIP</t>
   </si>
   <si>
     <t>17589</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17589/requerimento_115.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17589/requerimento_115.pdf</t>
   </si>
   <si>
     <t>ao CHEFE DO EXECUTIVO MUNICIPAL, para que o mesmo após consulta ao setor competente envie a está Casa de Leis, envie a esta casa de leis um levantamento sobre os locais de instalações das lixeiras adquiridas por meio de emenda impositiva dessa Vereadora, e desde já requeiro também a troca de uma lixeira instalada em frente ao açougue Gado na Rua XV de novembro em nosso Município.</t>
   </si>
   <si>
     <t>17629</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Jair Marmelo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17629/requerimento_121.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17629/requerimento_121.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe acerca do cumprimento das Emendas Individuais impositivas de autoria deste Vereador e aprovadas para o orçamento em vigor</t>
   </si>
   <si>
     <t>17035</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>RUE</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial</t>
   </si>
   <si>
     <t>Maioria</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial ao Projeto de Lei Nº 268 e 269 de 2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1020,68 +1020,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17033/projeto_de_lei_0269.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17062/projeto_de_lei_0278.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17063/projeto_de_lei_0279.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17073/projeto_de_lei_0280.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17114/projeto_de_lei_0286.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17115/projeto_de_lei_0287.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17116/projeto_de_lei_0288.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17190/projeto_de_lei_0293_ldo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17212/projeto_de_lei_0301.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17225/projeto_de_lei_0302.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17226/projeto_de_lei_0303.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17227/projeto_de_lei_0304.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17260/projeto_de_lei_0309.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17262/projeto_de_lei_0310.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17263/projeto_de_lei_0311.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17264/projeto_de_lei_0312.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17266/projeto_de_lei_0313.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17267/projeto_de_lei_0314.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17268/projeto_de_lei_0315.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17281/projeto_de_lei_0318.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17282/projeto_de_lei_0319.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17307/projeto_de_lei_0321.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17325/projeto_de_lei_0323.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17337/projeto_de_lei_0325.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17338/projeto_de_lei_0326.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17339/projeto_de_lei_0327.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17346/projeto_de_lei_0329.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17347/projeto_de_lei_0330.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17392/projeto_de_lei_0334.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17393/projeto_de_lei_0335.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17397/projeto_de_lei_0336.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17400/projeto_de_lei_0338.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17405/projeto_de_lei_0339.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17406/projeto_de_lei_0340.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17582/projeto_de_lei_0359.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17624/projeto_de_lei_0380.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17628/projeto_de_lei_0384.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17638/projeto_de_lei_0388.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17136/projeto_de_resolucao_019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17124/proposta_emenda_lom_05.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17600/proposta_emenda_lom_06.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17080/requerimento_021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17218/requerimento_043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17329/requerimento_073.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17359/requerimento_085.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17390/requerimento_092.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17589/requerimento_115.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17629/requerimento_121.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17033/projeto_de_lei_0269.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17062/projeto_de_lei_0278.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17063/projeto_de_lei_0279.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17073/projeto_de_lei_0280.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17114/projeto_de_lei_0286.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17115/projeto_de_lei_0287.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17116/projeto_de_lei_0288.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17190/projeto_de_lei_0293_ldo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17212/projeto_de_lei_0301.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17225/projeto_de_lei_0302.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17226/projeto_de_lei_0303.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17227/projeto_de_lei_0304.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17260/projeto_de_lei_0309.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17262/projeto_de_lei_0310.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17263/projeto_de_lei_0311.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17264/projeto_de_lei_0312.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17266/projeto_de_lei_0313.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17267/projeto_de_lei_0314.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17268/projeto_de_lei_0315.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17281/projeto_de_lei_0318.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17282/projeto_de_lei_0319.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17307/projeto_de_lei_0321.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17325/projeto_de_lei_0323.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17337/projeto_de_lei_0325.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17338/projeto_de_lei_0326.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17339/projeto_de_lei_0327.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17346/projeto_de_lei_0329.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17347/projeto_de_lei_0330.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17392/projeto_de_lei_0334.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17393/projeto_de_lei_0335.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17397/projeto_de_lei_0336.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17400/projeto_de_lei_0338.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17405/projeto_de_lei_0339.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17406/projeto_de_lei_0340.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17582/projeto_de_lei_0359.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17624/projeto_de_lei_0380.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17628/projeto_de_lei_0384.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17638/projeto_de_lei_0388.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17136/projeto_de_resolucao_019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17124/proposta_emenda_lom_05.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17600/proposta_emenda_lom_06.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17080/requerimento_021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17218/requerimento_043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17329/requerimento_073.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17359/requerimento_085.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17390/requerimento_092.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17589/requerimento_115.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/17629/requerimento_121.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>