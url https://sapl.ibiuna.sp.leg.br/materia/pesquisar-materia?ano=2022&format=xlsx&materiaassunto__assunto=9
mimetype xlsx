--- v0 (2026-02-08)
+++ v1 (2026-05-20)
@@ -54,474 +54,474 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16350</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Lucas do Samu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16350/indicacao_088_.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16350/indicacao_088_.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos com a finalidade de estender aos condutores de emergência do Hospital Municipal o abono pecuniário previsto na Lei Complementar Municipal nº 133 de 25 de setembro de 2014.</t>
   </si>
   <si>
     <t>16644</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16644/indicacao_241.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16644/indicacao_241.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando providências a fim de adequar a remuneração dos Enfermeiros, Técnicos de Enfermagem e Auxiliares de Enfermagem ao piso salarial nacional ficado pela Lei 14.434, de 04 de agosto de 2022.</t>
   </si>
   <si>
     <t>16680</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16680/indicacao_257.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16680/indicacao_257.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que determina a tomada de providências para o imediato cumprimento da Lei nº 14.434, de 04 de agosto de 2022, que instituiu o piso salarial nacional do enfermeiro, técnico de enfermagem e auxiliar de enfermagem.</t>
   </si>
   <si>
     <t>16684</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>Dr. Walmir Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16684/indicacao_258.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16684/indicacao_258.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal e ao Secretário Municipal de Rendas Internas, solicitando que determinem com urgência que passe a constar em folha de pagamento com a retenção do imposto de renda na fonte, de todas as despesas pagas na modalidade extraorçamentária a Procuradoria do Município.</t>
   </si>
   <si>
     <t>16770</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>Lino Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16770/indicacao_303.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16770/indicacao_303.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que avalie a possibilidade de atender o adicional de insalubridade aos condutores de ônibus escolar e monitores escolar.</t>
   </si>
   <si>
     <t>16905</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16905/indicacao_336.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16905/indicacao_336.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando estudos para viabilizar aos motoristas de ambulâncias incentivo financeiro, ou seja, um abono pecuniário, diante da periculosidade de seus serviços e também pela disponibilidade de horário que esses motoristas disponibilizam ao serviço público Municipal.</t>
   </si>
   <si>
     <t>16250</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Paulo Kenji Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16250/projeto_de_lei_complementar_134.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16250/projeto_de_lei_complementar_134.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos dos Servidores Públicos Municipais da Estância Turística de Ibiúna dá outras providências.</t>
   </si>
   <si>
     <t>16302</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16302/projeto_de_lei_complementar_138.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16302/projeto_de_lei_complementar_138.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do Art. 4º da Lei Complementar nº 144, de 04 de dezembro de 2015, e dá outras providências..</t>
   </si>
   <si>
     <t>16326</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16326/projeto_de_lei_complementar_147.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16326/projeto_de_lei_complementar_147.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Administração Pública Municipal, Reestrutura a Organização Administrativa da Prefeitura Municipal de Ibiúna, Estado de São Paulo, Reformula a Estrutura Administrativa, Referente aos Cargos em Comissão, e dá outras providências Correlatas.</t>
   </si>
   <si>
     <t>16338</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16338/projeto_de_lei_complementar_150.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16338/projeto_de_lei_complementar_150.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Ouvidoria Geral do Município da Estância Turística de Ibiúna, Estado de São Paulo</t>
   </si>
   <si>
     <t>16461</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16461/projeto_de_lei_complementar_167.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16461/projeto_de_lei_complementar_167.pdf</t>
   </si>
   <si>
     <t>Cria empregos públicos de provimento através de concurso público e dá outras providências. (Professor de Educação Especial)</t>
   </si>
   <si>
     <t>16499</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16499/projeto_de_lei_compementar_180.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16499/projeto_de_lei_compementar_180.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o remanejamento de empregos públicos na forma que especifica e dá outras providências."</t>
   </si>
   <si>
     <t>16505</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16505/projeto_de_lei_complementar_182.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16505/projeto_de_lei_complementar_182.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Ouvidoria Geral do Município da Estância Turística de Ibiúna, Estado de São Paulo, e dá outras providências.</t>
   </si>
   <si>
     <t>16681</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16681/projeto_de_lei_complementar_224.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16681/projeto_de_lei_complementar_224.pdf</t>
   </si>
   <si>
     <t>Cria empregos públicos de provimento através de concurso público e dá outras providências. (Secretaria de Promoção Social)</t>
   </si>
   <si>
     <t>16682</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16682/projeto_de_lei_complementar_225.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16682/projeto_de_lei_complementar_225.pdf</t>
   </si>
   <si>
     <t>Estabelece o piso salarial de Agente Comunitário de Saúde, Agente de Prevenção de Zoonoses e Agente de Controle de Vetores no Exercício de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>16710</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16710/projeto_de_lei_complementar_227.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16710/projeto_de_lei_complementar_227.pdf</t>
   </si>
   <si>
     <t>Estabelece o piso salarial de Agente Comunitário de Saúde, Agente de Prevenção de Zoonoses e Agente de Controle de Vetores no Exercício de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>16980</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16980/projeto_de_lei_complementar_253.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16980/projeto_de_lei_complementar_253.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão Geral Anual dos vencimentos dos servidores públicos municipais da Estância Turística de Ibiúna, e dá outras providências. (6,47%)</t>
   </si>
   <si>
     <t>16313</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Câmara Municipal - CM</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16313/projeto_de_lei_137.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16313/projeto_de_lei_137.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Funções Gratificadas no âmbito da Câmara Municipal da Estância Turística de Ibiúna e dá outras providências.</t>
   </si>
   <si>
     <t>16479</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>Fausto Dourado</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16479/projeto_de_lei_174.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16479/projeto_de_lei_174.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 2º da Lei Nº 1549, de 24 de novembro de 2009, acrescenta parágrafo único e dá outras providências. (Licença de servidor público)</t>
   </si>
   <si>
     <t>16496</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16496/projeto_de_lei_178.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16496/projeto_de_lei_178.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA “ANJO DA GUARDA MULHER” NO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA.</t>
   </si>
   <si>
     <t>16596</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16596/projeto_de_lei_198.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16596/projeto_de_lei_198.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal a celebrar convênio com o Centro de Integração Empresa Escola – CIEE, e dá outras providências</t>
   </si>
   <si>
     <t>16666</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16666/projeto_de_lei_220.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16666/projeto_de_lei_220.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de crédito adicional suplementar ao Orçamento de 2022 e dá outras providências. (Fazer frente as despesas com a folha de salários das Secretarias).</t>
   </si>
   <si>
     <t>16965</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16965/projeto_de_lei_255.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16965/projeto_de_lei_255.pdf</t>
   </si>
   <si>
     <t>Fixa a revisão dos subsídios dos agentes políticos de Ibiúna-SP.</t>
   </si>
   <si>
     <t>16446</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Gabinete do Presidente da Câmara - GP</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16446/projeto_resolucao_15.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16446/projeto_resolucao_15.pdf</t>
   </si>
   <si>
     <t>Autoriza a celebração de convênio com o Banco do Brasil. S. A</t>
   </si>
   <si>
     <t>16745</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Valnei Galvão</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16745/requerimento_075.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16745/requerimento_075.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando cópia da decisão do Tribunal de Contas do Estado de São Paulo, que, segundo informações, determinou a cessação da realização de horas extras pelos funcionários do Município, ocupantes dos cargos de coveiro, informando ainda se existe estudo para realização de melhoria na remuneração desses profissionais.</t>
   </si>
   <si>
     <t>16888</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16888/requerimento_084.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16888/requerimento_084.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Executivo Municipal para que informe a esta Casa de Leis informação referente a Equiparação Salarial dos Profissionais Terapeutas (Terapeutas Ocupacionais e Fonoaudiólogos) do Centro de Reabilitação</t>
   </si>
   <si>
     <t>16374</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMAD</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16374/emenda_aditiva_n01_plc_147.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16374/emenda_aditiva_n01_plc_147.pdf</t>
   </si>
   <si>
     <t>Fica acrescido, na redação do artigo 5º do Projeto de Lei Complementar nº 147/2022, o inciso XIV.</t>
   </si>
   <si>
     <t>16373</t>
   </si>
   <si>
     <t>EMMO</t>
   </si>
   <si>
     <t>Emenda Moditicativa</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16373/emenda_modificativa_n01_plc_147.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16373/emenda_modificativa_n01_plc_147.pdf</t>
   </si>
   <si>
     <t>Fica alteradas as redações dos parágrafos 1º, 2º e 3º do Artigo 13 do Projeto de Lei Complementar nº 147/2022.</t>
   </si>
   <si>
     <t>16372</t>
   </si>
   <si>
     <t>EMSU</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16372/emenda_supressiva_n01_plc_147.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16372/emenda_supressiva_n01_plc_147.pdf</t>
   </si>
   <si>
     <t>Fica Suprimido o artigo 49 do Projeto de Lei Complementar nº 147/2022, renumerando-se os demais artigos</t>
   </si>
   <si>
     <t>16717</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>RUE</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial</t>
   </si>
   <si>
     <t>Maioria</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial ao Projeto de Lei Complementar Nº 227 de 2022;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -828,68 +828,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16350/indicacao_088_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16644/indicacao_241.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16680/indicacao_257.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16684/indicacao_258.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16770/indicacao_303.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16905/indicacao_336.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16250/projeto_de_lei_complementar_134.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16302/projeto_de_lei_complementar_138.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16326/projeto_de_lei_complementar_147.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16338/projeto_de_lei_complementar_150.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16461/projeto_de_lei_complementar_167.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16499/projeto_de_lei_compementar_180.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16505/projeto_de_lei_complementar_182.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16681/projeto_de_lei_complementar_224.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16682/projeto_de_lei_complementar_225.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16710/projeto_de_lei_complementar_227.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16980/projeto_de_lei_complementar_253.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16313/projeto_de_lei_137.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16479/projeto_de_lei_174.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16496/projeto_de_lei_178.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16596/projeto_de_lei_198.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16666/projeto_de_lei_220.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16965/projeto_de_lei_255.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16446/projeto_resolucao_15.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16745/requerimento_075.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16888/requerimento_084.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16374/emenda_aditiva_n01_plc_147.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16373/emenda_modificativa_n01_plc_147.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16372/emenda_supressiva_n01_plc_147.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16350/indicacao_088_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16644/indicacao_241.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16680/indicacao_257.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16684/indicacao_258.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16770/indicacao_303.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16905/indicacao_336.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16250/projeto_de_lei_complementar_134.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16302/projeto_de_lei_complementar_138.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16326/projeto_de_lei_complementar_147.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16338/projeto_de_lei_complementar_150.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16461/projeto_de_lei_complementar_167.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16499/projeto_de_lei_compementar_180.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16505/projeto_de_lei_complementar_182.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16681/projeto_de_lei_complementar_224.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16682/projeto_de_lei_complementar_225.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16710/projeto_de_lei_complementar_227.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16980/projeto_de_lei_complementar_253.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16313/projeto_de_lei_137.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16479/projeto_de_lei_174.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16496/projeto_de_lei_178.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16596/projeto_de_lei_198.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16666/projeto_de_lei_220.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16965/projeto_de_lei_255.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16446/projeto_resolucao_15.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16745/requerimento_075.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16888/requerimento_084.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16374/emenda_aditiva_n01_plc_147.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16373/emenda_modificativa_n01_plc_147.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16372/emenda_supressiva_n01_plc_147.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="106" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>