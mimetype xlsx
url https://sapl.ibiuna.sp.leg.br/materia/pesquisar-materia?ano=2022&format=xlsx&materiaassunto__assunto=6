--- v0 (2026-02-07)
+++ v1 (2026-05-20)
@@ -54,237 +54,237 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16339</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Paulo Kenji Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16339/projeto_de_lei_151.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16339/projeto_de_lei_151.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ibiúna a formar convênio com o Governo do Estado de São Paulo, por sua Secretaria de Segurança Pública. (compra de veículos e motos para a GCM)</t>
   </si>
   <si>
     <t>16463</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16463/projeto_de_lei_169.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16463/projeto_de_lei_169.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a Abertura de Crédito Adicional Suplementar e Especial ao Orçamento de 2022 e dá outras providências. (Distribuição de gases medicinais, aquisição de caminhão basculante e retroescavadeira)</t>
   </si>
   <si>
     <t>16564</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16564/projeto_de_lei_195.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16564/projeto_de_lei_195.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização para confissão de dívida e assumir parcelamento de débitos junto a Secretaria de Estado de Turismo e Viagens e dá outras providências.</t>
   </si>
   <si>
     <t>16596</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>Câmara Municipal - CM</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16596/projeto_de_lei_198.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16596/projeto_de_lei_198.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal a celebrar convênio com o Centro de Integração Empresa Escola – CIEE, e dá outras providências</t>
   </si>
   <si>
     <t>16624</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16624/projeto_de_lei_202.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16624/projeto_de_lei_202.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2022 e dá outras providências. (Renovação contratos Lliege e G4)</t>
   </si>
   <si>
     <t>16634</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16634/projeto_de_lei_211.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16634/projeto_de_lei_211.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenção à entidade que especifica e dá outras providências. (Casa Maria de Nazaré Abrigo de Irmãos)</t>
   </si>
   <si>
     <t>16678</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16678/projeto_de_lei_222.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16678/projeto_de_lei_222.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025. LDO para 2022 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2022 e dá outras providências. (Requalificação do Canteiro Central da Avenida São Sebastião - Convênio)</t>
   </si>
   <si>
     <t>16679</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16679/projeto_de_lei_223.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16679/projeto_de_lei_223.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ibiúna a firmar convênio com o Governo do Estado de São Paulo, por sua Secretaria de Segurança Pública. (Aquisição de armas e equipamentos para Guarda Civil Municipal)</t>
   </si>
   <si>
     <t>16730</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16730/projeto_de_lei_231.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16730/projeto_de_lei_231.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Créditos adicionais Suplementar e Especial ao Orçamento de 2022 e dá outras providências. (Projeto Ruas de Lazer no Município de Ibiúna).</t>
   </si>
   <si>
     <t>16238</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16238/requerimento__002.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16238/requerimento__002.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando  todas informações e documentos, referentes ao término das obras da Avenida João Benedicto de Mello Júnior em nosso Município.</t>
   </si>
   <si>
     <t>16239</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16239/requerimento__003.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16239/requerimento__003.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando todas informações e documentos, referentes  ao Recapeamento da Avenida Antônio Falci</t>
   </si>
   <si>
     <t>16404</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Abel do Cupim</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16404/requerimento_025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16404/requerimento_025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Governo do Estado de São Paulo, solicitando informações sobre a paralisação das obras de duplicação da Rodovia Bunjiro Nakao - SP250.</t>
   </si>
   <si>
     <t>16449</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Lino Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16449/requerimento_029.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16449/requerimento_029.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando cópia do Anexo 2 do Edital de Concorrência nº 24/2019 - Outorga de concessão onerosa para operação do serviço público de passageiros abarcando o serviço convencional, urbano e rural no Município de Ibiúna.</t>
   </si>
   <si>
     <t>16738</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16738/requerimento_074.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16738/requerimento_074.pdf</t>
   </si>
   <si>
     <t>Requerimento aos Responsáveis pelas Empresas de Telefonia e internet que atuam em nosso Município, como por exemplo, VIVO, AZZA, Ibiunet, entre outras, para que tomem as devidas providências quanto as instalações de fios que ficam jogadas e penduradas nos postes e calçadas, causando transtorno aos transeuntes e motoristas em nosso Município.</t>
   </si>
   <si>
     <t>16752</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16752/requerimento_079.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16752/requerimento_079.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que envie a está Casa de Leis,  informações E documentos referente as obras no Centro Odontológico em nosso Município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -591,68 +591,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16339/projeto_de_lei_151.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16463/projeto_de_lei_169.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16564/projeto_de_lei_195.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16596/projeto_de_lei_198.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16624/projeto_de_lei_202.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16634/projeto_de_lei_211.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16678/projeto_de_lei_222.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16679/projeto_de_lei_223.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16730/projeto_de_lei_231.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16238/requerimento__002.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16239/requerimento__003.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16404/requerimento_025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16449/requerimento_029.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16738/requerimento_074.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16752/requerimento_079.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16339/projeto_de_lei_151.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16463/projeto_de_lei_169.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16564/projeto_de_lei_195.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16596/projeto_de_lei_198.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16624/projeto_de_lei_202.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16634/projeto_de_lei_211.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16678/projeto_de_lei_222.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16679/projeto_de_lei_223.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16730/projeto_de_lei_231.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16238/requerimento__002.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16239/requerimento__003.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16404/requerimento_025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16449/requerimento_029.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16738/requerimento_074.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16752/requerimento_079.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>