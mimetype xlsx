--- v0 (2026-02-08)
+++ v1 (2026-06-18)
@@ -54,216 +54,216 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16428</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Abel do Cupim</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16428/indicacao_129.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16428/indicacao_129.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos para pavimentação asfáltica da Rua Valdomiro Pires Gonçalves e Rua Bibiano Pires no Bairro Cupim</t>
   </si>
   <si>
     <t>16474</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>Lucas do Samu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16474/indicacao_162.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16474/indicacao_162.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que verifique a necessidade e realize a manutenção de todos os pontos de ônibus do Município.</t>
   </si>
   <si>
     <t>16475</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16475/indicacao_163.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16475/indicacao_163.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que realize a construção de um banco no ponto de ônibus localizado na Rodovia Bunjiro Nakao, KM 65.</t>
   </si>
   <si>
     <t>16486</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16486/indicacao_168.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16486/indicacao_168.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo através do setor competente realize a construção de um ponto de ônibus na Rodovia Bunjiro Nakao, KM 62.</t>
   </si>
   <si>
     <t>16907</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16907/indicacao_338.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16907/indicacao_338.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando instalação de redutores de velocidade na Rua Cel. Salvador Rolim de Freitas, principalmente no cruzamento com a Travessa Cerqueira Cesar, em frente ao Restaurante casa Amarela e colégio Dom Bosco em nosso Município.</t>
   </si>
   <si>
     <t>16643</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Paulo Kenji Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16643/projeto_de_lei_215.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16643/projeto_de_lei_215.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a Abertura de Crédito Adicional Suplementar ao Orçamento de 2022 e dá outras providências. (Revitalização e Reforma do Terminal Rodoviário Municipal. )</t>
   </si>
   <si>
     <t>16387</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Lino Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16387/requerimento_024.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16387/requerimento_024.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Departamento de Estradas de Rodagem, solicitando informações referentes às obras do DER na Rodovia Bunjiro Nakao - SP250.</t>
   </si>
   <si>
     <t>16404</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16404/requerimento_025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16404/requerimento_025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Governo do Estado de São Paulo, solicitando informações sobre a paralisação das obras de duplicação da Rodovia Bunjiro Nakao - SP250.</t>
   </si>
   <si>
     <t>16449</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16449/requerimento_029.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16449/requerimento_029.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando cópia do Anexo 2 do Edital de Concorrência nº 24/2019 - Outorga de concessão onerosa para operação do serviço público de passageiros abarcando o serviço convencional, urbano e rural no Município de Ibiúna.</t>
   </si>
   <si>
     <t>16722</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16722/requerimento_069.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16722/requerimento_069.pdf</t>
   </si>
   <si>
     <t>Requerimento a empresa  Viação Raposo Tavares Ltda prestadora de serviços no transporte público coletivo da Estância Turística de Ibiúna para que envie a esta Casa de Leis respostas referente a quebra de alguns ônibus no bairro do Piratuba e demais bairros da região e informações referente a devida manutenção na frota de ônibus da empresa.</t>
   </si>
   <si>
     <t>16746</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16746/requerimento_076.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16746/requerimento_076.pdf</t>
   </si>
   <si>
     <t>Requerimento a empresa Viação Raposo Tavares Ltda prestadora de serviços no transporte público coletivo da Estância Turística de Ibiúna para que envie a esta Casa de Leis respostas referente a alteração de alguns horários de ônibus no município.</t>
   </si>
   <si>
     <t>16563</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>VETOT</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16563/veto_001.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16563/veto_001.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei nº 179/2022; Autógrafo de Lei nº 153/2022, tendo em vista os vícios insanáveis de inconstitucionalidade que o acometem</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -570,68 +570,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16428/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16474/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16475/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16486/indicacao_168.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16907/indicacao_338.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16643/projeto_de_lei_215.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16387/requerimento_024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16404/requerimento_025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16449/requerimento_029.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16722/requerimento_069.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16746/requerimento_076.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16563/veto_001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16428/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16474/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16475/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16486/indicacao_168.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16907/indicacao_338.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16643/projeto_de_lei_215.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16387/requerimento_024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16404/requerimento_025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16449/requerimento_029.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16722/requerimento_069.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16746/requerimento_076.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16563/veto_001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>