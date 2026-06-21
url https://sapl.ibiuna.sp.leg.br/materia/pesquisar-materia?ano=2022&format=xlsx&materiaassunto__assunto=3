--- v0 (2026-02-09)
+++ v1 (2026-06-21)
@@ -54,1122 +54,1122 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16350</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Lucas do Samu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16350/indicacao_088_.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16350/indicacao_088_.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos com a finalidade de estender aos condutores de emergência do Hospital Municipal o abono pecuniário previsto na Lei Complementar Municipal nº 133 de 25 de setembro de 2014.</t>
   </si>
   <si>
     <t>16425</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Abel do Cupim</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16425/indicacao_126.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16425/indicacao_126.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando reforma da UBS do Bairro Vargem do Salto</t>
   </si>
   <si>
     <t>16455</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16455/indicacao_150.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16455/indicacao_150.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando consulta ao setor competente, realize os estudos necessários para a implantação do serviço de atendimento de farmácia 24 horas em nosso Município.</t>
   </si>
   <si>
     <t>16489</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16489/indicacao_171.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16489/indicacao_171.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo através do setor competente destine uma ambulância, para que, após adaptada seja utilizada no centro de controle zoonoses.</t>
   </si>
   <si>
     <t>16644</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16644/indicacao_241.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16644/indicacao_241.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando providências a fim de adequar a remuneração dos Enfermeiros, Técnicos de Enfermagem e Auxiliares de Enfermagem ao piso salarial nacional ficado pela Lei 14.434, de 04 de agosto de 2022.</t>
   </si>
   <si>
     <t>16657</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16657/indicacao_247.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16657/indicacao_247.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando a instalação de ventiladores nas áreas internas e externas, bem como instalação de ar condicionado no prédio do Velório Municipal</t>
   </si>
   <si>
     <t>16718</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>Jair Marmelo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16718/indicacao_279.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16718/indicacao_279.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando providências para contratação de 01 (um) médico Clínico Geral para atendimento no Bairro Vargem do Salto</t>
   </si>
   <si>
     <t>16727</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16727/indicacao_283.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16727/indicacao_283.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos para a criação de uma casa de acolhimento com leitos e banheiros para pessoas que necessitam provisoriamente de cuidados especiais.</t>
   </si>
   <si>
     <t>16753</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16753/indicacao_292.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16753/indicacao_292.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que informem como estão as filas para agendamento de consulta de Mamografia junto a Central de Vagas, informando ainda as providências que vem sendo adotadas para a redução da fila de espera.</t>
   </si>
   <si>
     <t>16759</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>Valnei Galvão</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16759/indicacao_295.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16759/indicacao_295.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando colocação de um banheiro químico e uma área com cobertura na rua de baixo da E.E. Professor Roque Bastos, visando abrigar os alunos do curso de habilitação</t>
   </si>
   <si>
     <t>16875</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16875/indicacao_316.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16875/indicacao_316.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que os serviços de Limpeza e Dedetização em nosso Hospital Municipal.</t>
   </si>
   <si>
     <t>16894</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>Dr. Walmir Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16894/indicacao_327.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16894/indicacao_327.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos para a instalação de uma UBS - Unidade Básica de Saúde no Bairro Domingues, ao lado da Escola Cristina.</t>
   </si>
   <si>
     <t>16710</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Paulo Kenji Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16710/projeto_de_lei_complementar_227.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16710/projeto_de_lei_complementar_227.pdf</t>
   </si>
   <si>
     <t>Estabelece o piso salarial de Agente Comunitário de Saúde, Agente de Prevenção de Zoonoses e Agente de Controle de Vetores no Exercício de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>16311</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16311/projeto_de_lei_136.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16311/projeto_de_lei_136.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de metas e Diretrizes ao PPA 2022/2025, LDO para 2025 e a abertura de crédito adicional Suplementar e especial ao Orçamento de 2022 e dá outras providências. (Manutenção do Hospital Municipal)</t>
   </si>
   <si>
     <t>16303</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16303/projeto_de_lei_139.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16303/projeto_de_lei_139.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de metas e diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de crédito adicional especial ao Orçamento de 2022 e dá outras providências. (Custeio Ações da COVID-19)</t>
   </si>
   <si>
     <t>16357</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16357/projeto_de_lei_153.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16357/projeto_de_lei_153.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito Adicional Especial ao Orçamento de 2022 e dá outras providências. (Reforma telhado Hospital Municipal)</t>
   </si>
   <si>
     <t>16358</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16358/projeto_de_lei_154.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16358/projeto_de_lei_154.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito Adicional Especial ao Orçamento de 2022 e dá outras providências. (Constr. Centro de Saúde do Idoso e Mat. Consumo Hospital Municipal)</t>
   </si>
   <si>
     <t>16359</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16359/projeto_de_lei_155.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16359/projeto_de_lei_155.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2022 e dá outras providências. (custeio ações COVID-19)</t>
   </si>
   <si>
     <t>16392</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16392/projeto_de_lei_164.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16392/projeto_de_lei_164.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2022 e dá outras providências. (Custeio Ações do COVID-19)</t>
   </si>
   <si>
     <t>16463</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16463/projeto_de_lei_169.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16463/projeto_de_lei_169.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a Abertura de Crédito Adicional Suplementar e Especial ao Orçamento de 2022 e dá outras providências. (Distribuição de gases medicinais, aquisição de caminhão basculante e retroescavadeira)</t>
   </si>
   <si>
     <t>16464</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16464/projeto_de_lei_170.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16464/projeto_de_lei_170.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2022 e dá outras providências. (Atendimento à demandas das Secretarias de Educação e de Saúde)</t>
   </si>
   <si>
     <t>16466</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16466/projeto_de_lei_172.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16466/projeto_de_lei_172.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2022 e dá outras providências. (Aquisição de material permanente para as UBS's e aquisição de aparelho de Ultrassom para o Hospital Municipal)</t>
   </si>
   <si>
     <t>16485</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16485/projeto_de_lei_176.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16485/projeto_de_lei_176.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Ibiúna, a Campanha Maio Furta-Cor, dedicado às ações de conscientização, incentivo ao cuidado e promoção da Saúde Mental Materna, e dá outras providências.</t>
   </si>
   <si>
     <t>16496</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16496/projeto_de_lei_178.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16496/projeto_de_lei_178.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA “ANJO DA GUARDA MULHER” NO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA.</t>
   </si>
   <si>
     <t>16625</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16625/projeto_de_lei_203.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16625/projeto_de_lei_203.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2022 e dá outras providências. (Custeio Serviços de Assistência Hospitalar e Ambulatorial - Hospital e UBS)</t>
   </si>
   <si>
     <t>16626</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16626/projeto_de_lei_204.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16626/projeto_de_lei_204.pdf</t>
   </si>
   <si>
     <t>16629</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16629/projeto_de_lei_207.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16629/projeto_de_lei_207.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de crédito adicional suplementar ao Orçamento de 2022 e dá outras providências. (Aditivo Contrato da Empresa Instituto de Gestão, Administração e Treinamento em Saúde - IGATS)</t>
   </si>
   <si>
     <t>16630</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16630/projeto_de_lei_208.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16630/projeto_de_lei_208.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2022 e dá outras providências. (Custeio serviços de Assistência Hospitalar e Ambulatorial do Hospital Municipal e Unidades Básicas de Saúde).</t>
   </si>
   <si>
     <t>16631</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16631/projeto_de_lei_209.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16631/projeto_de_lei_209.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o controle da reprodução de cães e gatos no Município da Estância Turística de Ibiúna.</t>
   </si>
   <si>
     <t>16640</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16640/projeto_de_lei_214.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16640/projeto_de_lei_214.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2022 e dá outras providências. (Aditivo Contrato empresa IGATS - Hospital Municipal)</t>
   </si>
   <si>
     <t>16665</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16665/projeto_de_lei_219.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16665/projeto_de_lei_219.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2022 e dá outras providências. (Locação de Veículos  com combustível e motoristas para transporte de pacientes da rede Municipal de Saúde.)</t>
   </si>
   <si>
     <t>16729</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16729/projeto_de_lei_230.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16729/projeto_de_lei_230.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política de atendimento a pessoa com deficiência e dá outras providências.</t>
   </si>
   <si>
     <t>16731</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16731/projeto_de_lei_232.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16731/projeto_de_lei_232.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2022 e dá outras providências. (Custeio Ações da COVID-19)</t>
   </si>
   <si>
     <t>16940</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16940/projeto_de_lei_249.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16940/projeto_de_lei_249.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a adquirir através de desapropriação por via amigável ou judicial uma área localizada no Bairro Rosarial, neste Município e Comarca de Ibiúna/SP, necessária para implantação de estabilização de talude e ampliação de estacionamento da Unidade Básica "UBS" existente no local e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>16240</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16240/requerimento__004.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16240/requerimento__004.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações sobre  a falta de médicos constatada por muitos munícipes  no hospital Municipal de Ibiúna.</t>
   </si>
   <si>
     <t>16241</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16241/requerimento__005.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16241/requerimento__005.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações e documentos referente a reforma do telhado do nosso Hospital Municipal tais como:</t>
   </si>
   <si>
     <t>16712</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16712/requerimento_066.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16712/requerimento_066.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações sobre os prazos de agendamento para a realização de Exames em nosso Hospital Municipal.</t>
   </si>
   <si>
     <t>16736</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16736/requerimento_072.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16736/requerimento_072.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações e documentos sobre a falta de medicamentos e insumos Inclusive até os medicamentos que devem ser fornecidos por ordem judicial estão faltando.</t>
   </si>
   <si>
     <t>16915</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16915/requerimento_088.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16915/requerimento_088.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando relação da quantidade de ocorrências atendidas na base do SAMU e Resgate APH</t>
   </si>
   <si>
     <t>16933</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16933/requerimento_091.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16933/requerimento_091.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações referente a farmácia responsável no munícipio pelo fornecimento de remédios populares e fraldas geriátricas</t>
   </si>
   <si>
     <t>16772</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EImp</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16772/emenda_impositiva_001.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16772/emenda_impositiva_001.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 101.500,00 (cento e um mil e quinhentos reais) para custeio das empresas prestadoras de serviços ao Hospital Municipal de Ibiúna.</t>
   </si>
   <si>
     <t>16776</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16776/emenda_impositiva_003.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16776/emenda_impositiva_003.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 120.000,00 (cento e vinte mil reais) para compra de equipamentos odontológicos para serem implantados nos consultórios de odontologia da rede pública municipal.</t>
   </si>
   <si>
     <t>16777</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/16777/emenda_impositiva_004.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/16777/emenda_impositiva_004.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00 (dez mil reais) destinados para a realização de oficinas diversas para atendimento às famílias de extrema vulnerabilidade social.</t>
   </si>
   <si>
     <t>16791</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Ronie Von</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16791/emenda_impositiva_009.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16791/emenda_impositiva_009.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinado para aquisição de móveis e equipamentos da Unidade Básica de Saúde do Bairro Verava.</t>
   </si>
   <si>
     <t>16792</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16792/emenda_impositiva_010.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16792/emenda_impositiva_010.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva destinado para aquisição de móveis e equipamentos da Unidade Básica de Saúde do Bairro Carmo Messias</t>
   </si>
   <si>
     <t>16795</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16795/emenda_impositiva_013.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16795/emenda_impositiva_013.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 101.500,00, destinado para reforma do Posto de Saúde do Bairro Areia Vermelha</t>
   </si>
   <si>
     <t>16797</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Luiz Fernando Piu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16797/emenda_impositiva_015.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16797/emenda_impositiva_015.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 101.500,00, destinado para compra de equipamentos para o Hospital Municipal de Ibiúna</t>
   </si>
   <si>
     <t>16805</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16805/emenda_impositiva_023.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16805/emenda_impositiva_023.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 183.000,00, destinado para aquisição de materiais, aparelhos, equipamentos e utensílios necessários para castração</t>
   </si>
   <si>
     <t>16806</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16806/emenda_impositiva_024.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16806/emenda_impositiva_024.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00, destinado para consumo de alimentos, medicamentos, entre outros itens de consumo necessários, para a Casa de Santa Rita</t>
   </si>
   <si>
     <t>16808</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16808/emenda_impositiva_026.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16808/emenda_impositiva_026.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 50.000,00, destinado para aquisição de equipamentos e materiais permanentes para a UBS Vargem do Salto</t>
   </si>
   <si>
     <t>16809</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16809/emenda_impositiva_027.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16809/emenda_impositiva_027.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 20.000,00, destinado para aquisição de equipamentos e material permanentes para a Unidade</t>
   </si>
   <si>
     <t>16810</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16810/emenda_impositiva_028.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16810/emenda_impositiva_028.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 20.000,00, destinado para manutenção da unidade "Clínica Projeto Crer"</t>
   </si>
   <si>
     <t>16811</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16811/emenda_impositiva_029.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16811/emenda_impositiva_029.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 11.500,00, destinado para aquisição de equipamentos material permanentes para a Unidade</t>
   </si>
   <si>
     <t>16812</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16812/emenda_impositiva_030.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16812/emenda_impositiva_030.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00, destinado para consumo de alimentos, medicamentos entre outros itens necessários para manutenção da Casa de Santa Rita</t>
   </si>
   <si>
     <t>16816</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16816/emenda_impositiva_034.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16816/emenda_impositiva_034.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 101.500,00, destinado para compra de carro adaptado para PCD ao Hospital Municipal de Ibiúna</t>
   </si>
   <si>
     <t>16817</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16817/emenda_impositiva_035.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16817/emenda_impositiva_035.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00, destinado para custeio de subvenção a APAE de Ibiúna</t>
   </si>
   <si>
     <t>16818</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16818/emenda_impositiva_036.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16818/emenda_impositiva_036.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00, destinado para consumo de alimentos, medicamentos entre outros itens para a Casa de Santa Rita</t>
   </si>
   <si>
     <t>16819</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16819/emenda_impositiva_037.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16819/emenda_impositiva_037.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00, destinado para custeio de subvenção a Associação SERPROMI (Serviço de Proteção aos Menores de Ibiúna)</t>
   </si>
   <si>
     <t>16820</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16820/emenda_impositiva_038.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16820/emenda_impositiva_038.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00, destinado para custeio de subvenção a Entidade Terapêutica José Venâncio de Moura - Serenidade</t>
   </si>
   <si>
     <t>16821</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16821/emenda_impositiva_039.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16821/emenda_impositiva_039.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 25.000,00, destinado para custeio de subvenção a Associação Aliança de Misericórdia</t>
   </si>
   <si>
     <t>16822</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16822/emenda_impositiva_040.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16822/emenda_impositiva_040.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 25.000,00, destinado para custeio de subvenção da entidade Casa Maria de Nazaré - Abrigo de Irmãos.</t>
   </si>
   <si>
     <t>16827</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Pururuca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16827/emenda_impositiva_045.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16827/emenda_impositiva_045.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 6.500,00, destinado para Casa Maria de Nazaré</t>
   </si>
   <si>
     <t>16829</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16829/emenda_impositiva_047.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16829/emenda_impositiva_047.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 51.500,00, destinado para contratação de empresa especializada para realização de exames, devido a fila de espera Central de Regulação de Vagas</t>
   </si>
   <si>
     <t>16830</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16830/emenda_impositiva_048.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16830/emenda_impositiva_048.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 30.000,00, destinado para aquisição de aparelhos e equipamentos e utensílios odontológicos para UBS Carmo Messias</t>
   </si>
   <si>
     <t>16831</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16831/emenda_impositiva_049.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16831/emenda_impositiva_049.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 20.000,00, destinado para aquisição de 01 (uma) Câmara de Conservação para vacinas médicas para a UBS Carmo Messias</t>
   </si>
   <si>
     <t>16832</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Aladin</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16832/emenda_impositiva_050.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16832/emenda_impositiva_050.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 101.500,00, destinado para aquisição de equipamentos oftalmológicos a serem instalados no Centro de Especialidades.</t>
   </si>
   <si>
     <t>16835</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16835/emenda_impositiva_053.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16835/emenda_impositiva_053.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 20.000,00, destinado para aquisição de jogos e materiais terapêuticos e papelaria para compor a baia terapêutica de referida Secretaria</t>
   </si>
   <si>
     <t>16837</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16837/emenda_impositiva_055.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16837/emenda_impositiva_055.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00, destinado para consumo e alimentos para a Casa Santa Rita</t>
   </si>
   <si>
     <t>16838</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16838/emenda_impositiva_056.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16838/emenda_impositiva_056.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 21.500,00, destinado para Casa Maria de Nazaré - Abrigo de Irmãos, Custeio e subvenção</t>
   </si>
   <si>
     <t>16839</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16839/emenda_impositiva_057.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16839/emenda_impositiva_057.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 143.000,00, destinado para compra de terreno localizado no centro do Bairro Colégio, destinados para futura instalação de Posto de Saúde</t>
   </si>
   <si>
     <t>16842</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16842/emenda_impositiva_060.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16842/emenda_impositiva_060.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 30.000,00, destinado para instalação de Ar Condicionado para os leitos do Hospital Municipal de Ibiúna</t>
   </si>
   <si>
     <t>16843</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16843/emenda_impositiva_061.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16843/emenda_impositiva_061.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 30.000,00, destinado para reforma e instalações no Posto de Saúde da Areia Vermelha</t>
   </si>
   <si>
     <t>16845</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16845/emenda_impositiva_063.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16845/emenda_impositiva_063.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 8.000,00, destinado para consumo de alimentos, medicamentos e demais itens necessários à Casa de Santa Rita</t>
   </si>
   <si>
     <t>16849</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16849/emenda_impositiva_067.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16849/emenda_impositiva_067.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 41.500,00, destinado para contratação de empresa especializada para realização de exames, visando reduzir a fila de espera.</t>
   </si>
   <si>
     <t>16852</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Devanil da Ressaca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16852/emenda_impositiva_070.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16852/emenda_impositiva_070.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 15.000,00, destinado para consumo de alimentos, medicamentos e outros itens necessários, para manutenção da Casa de Santa Rita</t>
   </si>
   <si>
     <t>16853</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16853/emenda_impositiva_071.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16853/emenda_impositiva_071.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 101.500,00, destinado para compra de equipamentos médicos, tais como "máquina para eletro, poltrona, armários para odontologia, cadeira de espera", para a UBS do Bairro Ressaca.</t>
   </si>
   <si>
     <t>16854</t>
   </si>
   <si>
     <t>Lino Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16854/emenda_impositiva_072.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16854/emenda_impositiva_072.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00, destinado para compra de 02 computadores e uma impressora colorida e dois armários multiuso</t>
   </si>
   <si>
     <t>16855</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16855/emenda_impositiva_073.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16855/emenda_impositiva_073.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 20.000,00, destinado para Consumo de alimentos, medicamentos entre outros itens para a Casa de Santa Rita</t>
   </si>
   <si>
     <t>16856</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16856/emenda_impositiva_074.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16856/emenda_impositiva_074.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00, destinado para compra de uma mesa para reunião, impressora colorida e 6 cadeiras</t>
   </si>
   <si>
     <t>16858</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16858/emenda_impositiva_076.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16858/emenda_impositiva_076.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 26.500,00, destinado para contratação de empresa especializada na realização de exames médicos</t>
   </si>
   <si>
     <t>16860</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16860/emenda_impositiva_078.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16860/emenda_impositiva_078.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 75.000,00, destinado para aquisição de veículo para transporte de pacientes que necessitam de atendimento domiciliar.</t>
   </si>
   <si>
     <t>16862</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Fausto Dourado</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16862/emenda_impositiva_079.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16862/emenda_impositiva_079.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 25.500,00, destinado para  aquisição de equipamentos para o Posto de Saúde do Bairro Campo Verde</t>
   </si>
   <si>
     <t>16864</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16864/emenda_impositiva_082.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16864/emenda_impositiva_082.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 25.500,00, destinado para aquisição de equipamentos para Posto de Saúde no Bairro Lageadinho</t>
   </si>
   <si>
     <t>16866</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16866/emenda_impositiva_084.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16866/emenda_impositiva_084.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 51.000,00, destinado para aquisição de equipamentos para o Posto de Saúde do Bairro Gabriel</t>
   </si>
   <si>
     <t>16871</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>EMORC</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16871/emenda_modificativa_loa_002.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16871/emenda_modificativa_loa_002.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Orçamento, visando destinar recursos para a construção, ampliação e instalação dos serviços de saúde nos Bairros;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1476,68 +1476,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16350/indicacao_088_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16425/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16455/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16489/indicacao_171.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16644/indicacao_241.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16657/indicacao_247.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16718/indicacao_279.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16727/indicacao_283.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16753/indicacao_292.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16759/indicacao_295.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16875/indicacao_316.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16894/indicacao_327.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16710/projeto_de_lei_complementar_227.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16311/projeto_de_lei_136.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16303/projeto_de_lei_139.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16357/projeto_de_lei_153.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16358/projeto_de_lei_154.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16359/projeto_de_lei_155.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16392/projeto_de_lei_164.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16463/projeto_de_lei_169.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16464/projeto_de_lei_170.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16466/projeto_de_lei_172.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16485/projeto_de_lei_176.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16496/projeto_de_lei_178.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16625/projeto_de_lei_203.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16626/projeto_de_lei_204.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16629/projeto_de_lei_207.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16630/projeto_de_lei_208.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16631/projeto_de_lei_209.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16640/projeto_de_lei_214.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16665/projeto_de_lei_219.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16729/projeto_de_lei_230.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16731/projeto_de_lei_232.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16940/projeto_de_lei_249.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16240/requerimento__004.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16241/requerimento__005.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16712/requerimento_066.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16736/requerimento_072.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16915/requerimento_088.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16933/requerimento_091.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16772/emenda_impositiva_001.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16776/emenda_impositiva_003.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/16777/emenda_impositiva_004.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16791/emenda_impositiva_009.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16792/emenda_impositiva_010.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16795/emenda_impositiva_013.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16797/emenda_impositiva_015.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16805/emenda_impositiva_023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16806/emenda_impositiva_024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16808/emenda_impositiva_026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16809/emenda_impositiva_027.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16810/emenda_impositiva_028.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16811/emenda_impositiva_029.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16812/emenda_impositiva_030.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16816/emenda_impositiva_034.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16817/emenda_impositiva_035.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16818/emenda_impositiva_036.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16819/emenda_impositiva_037.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16820/emenda_impositiva_038.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16821/emenda_impositiva_039.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16822/emenda_impositiva_040.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16827/emenda_impositiva_045.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16829/emenda_impositiva_047.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16830/emenda_impositiva_048.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16831/emenda_impositiva_049.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16832/emenda_impositiva_050.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16835/emenda_impositiva_053.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16837/emenda_impositiva_055.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16838/emenda_impositiva_056.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16839/emenda_impositiva_057.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16842/emenda_impositiva_060.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16843/emenda_impositiva_061.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16845/emenda_impositiva_063.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16849/emenda_impositiva_067.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16852/emenda_impositiva_070.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16853/emenda_impositiva_071.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16854/emenda_impositiva_072.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16855/emenda_impositiva_073.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16856/emenda_impositiva_074.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16858/emenda_impositiva_076.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16860/emenda_impositiva_078.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16862/emenda_impositiva_079.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16864/emenda_impositiva_082.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16866/emenda_impositiva_084.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16871/emenda_modificativa_loa_002.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16350/indicacao_088_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16425/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16455/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16489/indicacao_171.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16644/indicacao_241.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16657/indicacao_247.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16718/indicacao_279.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16727/indicacao_283.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16753/indicacao_292.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16759/indicacao_295.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16875/indicacao_316.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16894/indicacao_327.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16710/projeto_de_lei_complementar_227.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16311/projeto_de_lei_136.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16303/projeto_de_lei_139.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16357/projeto_de_lei_153.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16358/projeto_de_lei_154.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16359/projeto_de_lei_155.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16392/projeto_de_lei_164.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16463/projeto_de_lei_169.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16464/projeto_de_lei_170.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16466/projeto_de_lei_172.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16485/projeto_de_lei_176.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16496/projeto_de_lei_178.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16625/projeto_de_lei_203.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16626/projeto_de_lei_204.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16629/projeto_de_lei_207.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16630/projeto_de_lei_208.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16631/projeto_de_lei_209.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16640/projeto_de_lei_214.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16665/projeto_de_lei_219.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16729/projeto_de_lei_230.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16731/projeto_de_lei_232.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16940/projeto_de_lei_249.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16240/requerimento__004.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16241/requerimento__005.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16712/requerimento_066.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16736/requerimento_072.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16915/requerimento_088.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16933/requerimento_091.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16772/emenda_impositiva_001.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16776/emenda_impositiva_003.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2023/16777/emenda_impositiva_004.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16791/emenda_impositiva_009.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16792/emenda_impositiva_010.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16795/emenda_impositiva_013.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16797/emenda_impositiva_015.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16805/emenda_impositiva_023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16806/emenda_impositiva_024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16808/emenda_impositiva_026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16809/emenda_impositiva_027.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16810/emenda_impositiva_028.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16811/emenda_impositiva_029.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16812/emenda_impositiva_030.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16816/emenda_impositiva_034.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16817/emenda_impositiva_035.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16818/emenda_impositiva_036.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16819/emenda_impositiva_037.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16820/emenda_impositiva_038.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16821/emenda_impositiva_039.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16822/emenda_impositiva_040.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16827/emenda_impositiva_045.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16829/emenda_impositiva_047.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16830/emenda_impositiva_048.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16831/emenda_impositiva_049.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16832/emenda_impositiva_050.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16835/emenda_impositiva_053.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16837/emenda_impositiva_055.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16838/emenda_impositiva_056.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16839/emenda_impositiva_057.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16842/emenda_impositiva_060.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16843/emenda_impositiva_061.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16845/emenda_impositiva_063.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16849/emenda_impositiva_067.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16852/emenda_impositiva_070.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16853/emenda_impositiva_071.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16854/emenda_impositiva_072.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16855/emenda_impositiva_073.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16856/emenda_impositiva_074.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16858/emenda_impositiva_076.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16860/emenda_impositiva_078.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16862/emenda_impositiva_079.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16864/emenda_impositiva_082.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16866/emenda_impositiva_084.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16871/emenda_modificativa_loa_002.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="106" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>