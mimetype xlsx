--- v0 (2026-02-05)
+++ v1 (2026-05-20)
@@ -51,114 +51,114 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16214</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ParTC</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16214/contas_municipais_2019.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16214/contas_municipais_2019.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas do Estado de São Paulo ao Processo de Prestação de Contas do ano de 2019 - Parecer TC no. 004870.989.19-1 de fls. 180 a 183 verso.</t>
   </si>
   <si>
     <t>16215</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16215/contas_municipais_2018.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16215/contas_municipais_2018.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas do Estado de São Paulo ao Processo de Prestação de Contas do ano de 2018 - Parecer TC no. 004529.989.18-8 de fls. 537 a 545 do processo principal.</t>
   </si>
   <si>
     <t>16719</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado de SP</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16719/contas_municipais_2020.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16719/contas_municipais_2020.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal  de Contas do Estado de São Paulo, relativo as Contas da Prefeitura Municipal da Estância Turística de Ibiúna, Exercício de 2020, Prefeito João Benedicto de Mello Neto, desfavorável à aprovação das contas. (TC -003218.989.20-0)</t>
   </si>
   <si>
     <t>16899</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Câmara Municipal - CM</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16899/projeto_decreto_legislativo_05.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16899/projeto_decreto_legislativo_05.pdf</t>
   </si>
   <si>
     <t>Rejeita as Contas da Prefeitura Municipal da Estância Turística de Ibiúna relativas ao exercício de 2020.</t>
   </si>
   <si>
     <t>16892</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Lucas do Samu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16892/projeto_decreto_legislativo_06.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16892/projeto_decreto_legislativo_06.pdf</t>
   </si>
   <si>
     <t>Revoga os Decretos Legislativos Nº 01/2017 e Nº 09/2020.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -465,68 +465,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16214/contas_municipais_2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16215/contas_municipais_2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16719/contas_municipais_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16899/projeto_decreto_legislativo_05.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16892/projeto_decreto_legislativo_06.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16214/contas_municipais_2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16215/contas_municipais_2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16719/contas_municipais_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16899/projeto_decreto_legislativo_05.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16892/projeto_decreto_legislativo_06.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="225" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>