--- v0 (2026-02-04)
+++ v1 (2026-06-10)
@@ -54,340 +54,340 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16349</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Lucas do Samu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16349/indicacao_087_.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16349/indicacao_087_.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando providências para a criação de Praça Pet - Espaço Público para cães</t>
   </si>
   <si>
     <t>16436</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Abel do Cupim</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16436/indicacao_137.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16436/indicacao_137.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando construção de uma pracinha e academia ao ar livre no Bairro Cupim</t>
   </si>
   <si>
     <t>16440</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16440/indicacao_141.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16440/indicacao_141.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando reforma e criação de algo que a população possa estar usufruindo no prédio da antigo escola do Bairro Lageado</t>
   </si>
   <si>
     <t>16953</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Lino Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA O PROJETO GURI EM COMEMORAÇÃO AOS 20 ANOS DO PROJETO_x000D_
  NO MUNICÍPIO DE IBIÚNA</t>
   </si>
   <si>
     <t>16465</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Paulo Kenji Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16465/projeto_de_lei_171.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16465/projeto_de_lei_171.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de crédito adicional  suplementar ao Orçamento de 2022 e dá outras providências. (Construção de Teatro Municipal no Mirante da Figueira)</t>
   </si>
   <si>
     <t>16484</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16484/projeto_de_lei_175.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16484/projeto_de_lei_175.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito Adicional Especial ao Orçamento de 2022 e dá outras providências. (Subvenção a Banda Marcial)</t>
   </si>
   <si>
     <t>16623</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16623/projeto_de_lei_201.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16623/projeto_de_lei_201.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2022 e dá outras providências. (Suplementação Contrapartida Teatro no Mirante da Figueira)</t>
   </si>
   <si>
     <t>16765</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16765/projeto_de_lei_237.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16765/projeto_de_lei_237.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de crédito adicional suplementar ao Orçamento de 2022 e dá outras providências. (Construção do Teatro Municipal no Mirante da Figueira)</t>
   </si>
   <si>
     <t>16936</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>Dr. Walmir Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16936/projeto_de_lei_248.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16936/projeto_de_lei_248.pdf</t>
   </si>
   <si>
     <t>Inclui o evento "Dia Municipal do Velocross" no calendário Oficial de Eventos do Município de Ibiúna.</t>
   </si>
   <si>
     <t>16963</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>Luiz Fernando Piu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16963/projeto_de_lei_252.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16963/projeto_de_lei_252.pdf</t>
   </si>
   <si>
     <t>Inclui o evento "FESTEI - Festival de Teatro de Ibiúna", no Calendário Oficial de Eventos do Município de Ibiúna.</t>
   </si>
   <si>
     <t>16968</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16968/projeto_de_lei_258.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16968/projeto_de_lei_258.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2015, de 16 de julho de 2015, que dispõe sobre incentivo fiscal para realização de projetos culturais, no âmbito do Município de Ibiúna.</t>
   </si>
   <si>
     <t>16969</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16969/projeto_de_lei_259.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16969/projeto_de_lei_259.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Turismo - FUMTUR e dá outras providências.</t>
   </si>
   <si>
     <t>16802</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>EImp</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16802/emenda_impositiva_020.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16802/emenda_impositiva_020.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00, destinado para compra de materiais para realização de oficinas diversa destinadas as famílias atendidas em nosso Município, com grande vulnerabilidade social</t>
   </si>
   <si>
     <t>16803</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16803/emenda_impositiva_021.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16803/emenda_impositiva_021.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00, destinado para suprir necessidades com a compra de materiais utilizados nas oficinas multiculturais e esportivas em nosso Município.</t>
   </si>
   <si>
     <t>16804</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16804/emenda_impositiva_022.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16804/emenda_impositiva_022.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00, destinado para compra de materiais e insumos para o desenvolvimento de oficinas nos Bairros de nosso Município.</t>
   </si>
   <si>
     <t>16823</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16823/emenda_impositiva_041.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16823/emenda_impositiva_041.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 11.500,00, destinado para divisão de cultura para fins de aquisição de material permanente, para compra de equipamento de som</t>
   </si>
   <si>
     <t>16836</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Aladin</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16836/emenda_impositiva_054.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16836/emenda_impositiva_054.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00, destinado para realização de oficinas para famílias com vulnerabilidade Social.</t>
   </si>
   <si>
     <t>16847</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16847/emenda_impositiva_065.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16847/emenda_impositiva_065.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00, destinado para suprir necessidades com compra de materiais utilizados nas Oficinas Multiculturais e esportivas</t>
   </si>
   <si>
     <t>16851</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Devanil da Ressaca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16851/emenda_impositiva_069.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16851/emenda_impositiva_069.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 20.000,00, destinado para custeio com a contratação de professores para oficinas multiculturais e esportivas no Município</t>
   </si>
   <si>
     <t>16861</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16861/emenda_impositiva_079.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16861/emenda_impositiva_079.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00, destinado para aquisição de som para a Secretaria de Turismo</t>
   </si>
   <si>
     <t>16867</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Fausto Dourado</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16867/emenda_impositiva_085.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16867/emenda_impositiva_085.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 25.000,00, destinado para desenvolvimento de oficinas para a população do Bairro Gabriel</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -694,68 +694,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16349/indicacao_087_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16436/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16440/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16465/projeto_de_lei_171.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16484/projeto_de_lei_175.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16623/projeto_de_lei_201.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16765/projeto_de_lei_237.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16936/projeto_de_lei_248.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16963/projeto_de_lei_252.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16968/projeto_de_lei_258.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16969/projeto_de_lei_259.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16802/emenda_impositiva_020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16803/emenda_impositiva_021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16804/emenda_impositiva_022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16823/emenda_impositiva_041.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16836/emenda_impositiva_054.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16847/emenda_impositiva_065.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16851/emenda_impositiva_069.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16861/emenda_impositiva_079.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16867/emenda_impositiva_085.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16349/indicacao_087_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16436/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16440/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16465/projeto_de_lei_171.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16484/projeto_de_lei_175.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16623/projeto_de_lei_201.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16765/projeto_de_lei_237.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16936/projeto_de_lei_248.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16963/projeto_de_lei_252.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16968/projeto_de_lei_258.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16969/projeto_de_lei_259.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16802/emenda_impositiva_020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16803/emenda_impositiva_021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16804/emenda_impositiva_022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16823/emenda_impositiva_041.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16836/emenda_impositiva_054.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16847/emenda_impositiva_065.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16851/emenda_impositiva_069.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16861/emenda_impositiva_079.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16867/emenda_impositiva_085.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="210.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>