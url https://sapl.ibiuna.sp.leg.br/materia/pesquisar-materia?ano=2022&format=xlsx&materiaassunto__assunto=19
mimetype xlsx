--- v0 (2026-02-07)
+++ v1 (2026-05-21)
@@ -54,240 +54,240 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16217</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Devanil da Ressaca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16217/indicacao_001.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16217/indicacao_001.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando envio de Projeto de Lei visando Oficializar Rua do Lageadinho (Rua Tomaz Francisco Clemente Machado)</t>
   </si>
   <si>
     <t>16224</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Luiz Fernando Piu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16224/indicacao_007.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16224/indicacao_007.pdf</t>
   </si>
   <si>
     <t>Indicação para denominação de Rua com 1,2 km de extensão por 3 metros de largura, localizada no Bairro Piaí, próximo à Fazenda Santa Maria e que dá acesso ao Residencial Arapongas, tendo como ponto inicial a estrada que liga a Rodovia Tancredo de Almeida Neves ao Bairro Paiol Grande e que passará a chamar “Alceu Vieira de Góes”.</t>
   </si>
   <si>
     <t>16581</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>Valnei Galvão</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16581/indicacao_208.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16581/indicacao_208.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando envio de Projeto de Lei dispondo sobre denominação de duas Ruas no Bairro Vargem do Salto (Rua Maria de Lourdes Pereira, Rua Cristina Vieira Aranha)</t>
   </si>
   <si>
     <t>16582</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16582/indicacao_209.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16582/indicacao_209.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando envio de Projeto de Lei dispondo sobre denominação de Rua no Bairro Cupim. (Rua Carmelita Teixeira da Silveira)</t>
   </si>
   <si>
     <t>16669</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16669/indicacao_251.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16669/indicacao_251.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos para Denominar uma Rua Situada no Bairro do Laval, em nosso Município (JOVENTINO FERREIRA DE LIMA).</t>
   </si>
   <si>
     <t>16692</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>Jair Marmelo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16692/indicacao_264.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16692/indicacao_264.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando denominação de uma Travessa no Bairro Rosarial. Travessa Maria Batista dos Santos</t>
   </si>
   <si>
     <t>16694</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16694/indicacao_266.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16694/indicacao_266.pdf</t>
   </si>
   <si>
     <t>Indicação solicitando denominação de Travessa no Bairro Rosarial com o nome de Travessa Johny Michael da Costa Borges</t>
   </si>
   <si>
     <t>16695</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16695/indicacao_267.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16695/indicacao_267.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando denominação de rua no Bairro Rosarial (Rua Miguel Antônio Fernandes)</t>
   </si>
   <si>
     <t>16897</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16897/indicacao_330.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16897/indicacao_330.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando  estudos para denominação de uma Travessa no Bairro Areia Vermelha com o nome de Travessa Ireni Bastos Pedroso.</t>
   </si>
   <si>
     <t>16898</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16898/indicacao_331.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16898/indicacao_331.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos para denominação de uma Rua no Bairro Areia Vermelha com o nome de Rua Raymundo Domingues Ribeiro</t>
   </si>
   <si>
     <t>16248</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Paulo Kenji Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16248/projeto_de_lei_133.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16248/projeto_de_lei_133.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Rua no Bairro Rio de Una, e dá outras providências. (Rua Shigemasa Saito)</t>
   </si>
   <si>
     <t>16316</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16316/projeto_de_lei_143.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16316/projeto_de_lei_143.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de diversas vias no Bairro Rio de Una, e dá outras providências. (Benedito Joaquim Neto, Sebastião Galvão de França, Gidevaldo Guimarães Moreno, Procídio Dias dos Santos, Tasaki Yonegi, Tadeu Aparecido Rizzi)</t>
   </si>
   <si>
     <t>16523</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16523/projeto_de_lei_185.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16523/projeto_de_lei_185.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de logradouros públicos no Loteamento Residencial Granja Veridiana e dá outras providências).</t>
   </si>
   <si>
     <t>16539</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16539/projeto_de_lei_187.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16539/projeto_de_lei_187.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Praça localizada no Bairro do Pocinho. (Praça Terezinha Vieira de Lima)</t>
   </si>
   <si>
     <t>16628</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16628/projeto_de_lei_206.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16628/projeto_de_lei_206.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação, Instalação e denominação da Creche Municipal no Bairro do Cupim e dá outras providências. (Creche Municipal "Jociel Rodrigues de Camargo")</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -594,68 +594,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16217/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16224/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16581/indicacao_208.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16582/indicacao_209.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16669/indicacao_251.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16692/indicacao_264.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16694/indicacao_266.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16695/indicacao_267.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16897/indicacao_330.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16898/indicacao_331.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16248/projeto_de_lei_133.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16316/projeto_de_lei_143.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16523/projeto_de_lei_185.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16539/projeto_de_lei_187.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16628/projeto_de_lei_206.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16217/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16224/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16581/indicacao_208.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16582/indicacao_209.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16669/indicacao_251.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16692/indicacao_264.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16694/indicacao_266.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16695/indicacao_267.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16897/indicacao_330.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16898/indicacao_331.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16248/projeto_de_lei_133.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16316/projeto_de_lei_143.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16523/projeto_de_lei_185.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16539/projeto_de_lei_187.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16628/projeto_de_lei_206.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>