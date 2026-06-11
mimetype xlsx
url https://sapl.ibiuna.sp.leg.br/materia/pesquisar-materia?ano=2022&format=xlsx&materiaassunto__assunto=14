--- v0 (2026-02-04)
+++ v1 (2026-06-11)
@@ -54,186 +54,186 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16222</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Luiz Fernando Piu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16222/indicacao_006.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16222/indicacao_006.pdf</t>
   </si>
   <si>
     <t>Indicação para manutenção do ginásio de esportes do Bairro Piaí , demais ginásios e quadras que fazem parte ou são utilizados pelas escolas municipais, consistente na reforma, limpeza e conservação para uso dos alunos, bem como a aquisição de materiais esportivos, tais como redes, bolas, etc., para utilização das escolas municipais no decorrer do ano de 2022.</t>
   </si>
   <si>
     <t>16429</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Abel do Cupim</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16429/indicacao_130.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16429/indicacao_130.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando construção de um Ginásio de Esportes no Bairro Cupim</t>
   </si>
   <si>
     <t>16480</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Valnei Galvão</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16480/indicacao_165.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16480/indicacao_165.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando instalação de alambrado ao redor do Campo de futebol do Bairro Salto</t>
   </si>
   <si>
     <t>16689</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16689/indicacao_262.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16689/indicacao_262.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando a reforma do banheiro da quadra de esportes do bairro Rio de Una de Cima, em nosso Município.</t>
   </si>
   <si>
     <t>16872</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16872/indicacao_313.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16872/indicacao_313.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando reforma do campo de futebol bairro Areia Vermelha</t>
   </si>
   <si>
     <t>16873</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16873/indicacao_314.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16873/indicacao_314.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando reforma do campo de futebol  bairro Recanto Primavera</t>
   </si>
   <si>
     <t>16317</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Paulo Kenji Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16317/projeto_de_lei_144.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16317/projeto_de_lei_144.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e abertura de crédito adicional suplementar ao Orçamento de 2022 e dá outras providências. (Cobertura Metálica Quadras Poliesportivas)</t>
   </si>
   <si>
     <t>16391</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16391/projeto_de_lei_163.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16391/projeto_de_lei_163.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito adicional suplementar ao Orçamento de 2022 e dá outras providências.  (Construção de Praça e área para prática de esportes e lazer - Conjunto Habitacional Ibiúna "C".)</t>
   </si>
   <si>
     <t>16834</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>EImp</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Orçamento</t>
   </si>
   <si>
     <t>Aladin</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16834/emenda_impositiva_052.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16834/emenda_impositiva_052.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 30.000,00, destinado para contratação de empresa para prestação de locação de transporte para uso dos atletas em competições esportivas.</t>
   </si>
   <si>
     <t>16857</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Lino Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16857/emenda_impositiva_075.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16857/emenda_impositiva_075.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00, destinado para aquisição de materiais esportivos, bolas, redes, kits para atividades físicas.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -540,68 +540,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16222/indicacao_006.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16429/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16480/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16689/indicacao_262.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16872/indicacao_313.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16873/indicacao_314.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16317/projeto_de_lei_144.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16391/projeto_de_lei_163.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16834/emenda_impositiva_052.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16857/emenda_impositiva_075.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16222/indicacao_006.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16429/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16480/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16689/indicacao_262.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16872/indicacao_313.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16873/indicacao_314.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16317/projeto_de_lei_144.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16391/projeto_de_lei_163.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16834/emenda_impositiva_052.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16857/emenda_impositiva_075.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>