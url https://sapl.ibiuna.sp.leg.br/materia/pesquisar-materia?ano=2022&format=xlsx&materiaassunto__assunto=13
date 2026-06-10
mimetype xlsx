--- v0 (2026-02-06)
+++ v1 (2026-06-10)
@@ -54,976 +54,976 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16220</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Luiz Fernando Piu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16220/indicacao_004.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16220/indicacao_004.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo determine os estudos necessários para a execução das obras de recapeamento com pavimentação asfáltica ao longo de toda Rodovia Tancredo de Almeida Neves, ao menos em (02) duas etapas.</t>
   </si>
   <si>
     <t>16227</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Jair Marmelo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16227/indicacao_010.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16227/indicacao_010.pdf</t>
   </si>
   <si>
     <t>Indicação para o Prefeito Municipal, para que determine a execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que ligam o Bairro Puris ao Bairro Lageadinho, em nosso Município</t>
   </si>
   <si>
     <t>16228</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16228/indicacao_011.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16228/indicacao_011.pdf</t>
   </si>
   <si>
     <t>Indicação para o Prefeito Municipal para que determine a execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias do Bairro Dias, em nosso Município.</t>
   </si>
   <si>
     <t>16229</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16229/indicacao_012.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16229/indicacao_012.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal para que determine a execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que ligam o Bairro Vargem do Salto ao Bairro Rio de Una, em nosso Município.</t>
   </si>
   <si>
     <t>16230</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal para que determine a execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que ligam o Bairro Paiol Grande ao Bairro Boava, em nosso Município.</t>
   </si>
   <si>
     <t>16231</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16231/indicacao_014.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16231/indicacao_014.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal para que determine a execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias do Bairro Prestes, em nosso Município.</t>
   </si>
   <si>
     <t>16232</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16232/indicacao_015.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16232/indicacao_015.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal para que determine a execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias do Bairro Primavera, em nosso Município.</t>
   </si>
   <si>
     <t>16233</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16233/indicacao_016.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16233/indicacao_016.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal para que determine a execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que ligam o Bairro Silvério ao Bairro Lageadinho, em nosso Município.</t>
   </si>
   <si>
     <t>16234</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16234/indicacao_017.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16234/indicacao_017.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal para que determine a execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que ligam o Bairro Recreio que liga o Loteamento Bela Vista, em nosso Município.</t>
   </si>
   <si>
     <t>16235</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16235/indicacao_018.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16235/indicacao_018.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal para que determine a execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias do Bairro Regi, em nosso Município.</t>
   </si>
   <si>
     <t>16236</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16236/indicacao_019.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16236/indicacao_019.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal para que determine a execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que do Bairro Saltinho, em nosso Município.</t>
   </si>
   <si>
     <t>16237</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16237/indicacao_020.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16237/indicacao_020.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal para que determine a execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que ligam o Bairro Saltinho ao Bairro Colorado, em nosso Município.</t>
   </si>
   <si>
     <t>16246</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16246/indicacao_021.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16246/indicacao_021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução dos serviços de motoniveladora para a limpeza do mato na Alameda Eunice Moreira (do lado do Campo Onze Garotos), no Bairro Capim Azedo</t>
   </si>
   <si>
     <t>16252</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16252/indicacao_022.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16252/indicacao_022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal para que determine a execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que ligam o Bairro Salto até o Sítio Bela Rainha, em nosso Município.</t>
   </si>
   <si>
     <t>16266</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16266/indicacao_036.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16266/indicacao_036.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal para que determine a execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que liga área central do Bairro Grilos até a propriedade da família Aro, em nosso Município</t>
   </si>
   <si>
     <t>16267</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16267/indicacao_037.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16267/indicacao_037.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal para que determine a execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que ligam o Bairro Gabriel ao Bairro Veravinha, em nosso Município</t>
   </si>
   <si>
     <t>16268</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16268/indicacao_038.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16268/indicacao_038.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal para que determine a execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que ligam o Bairro Dias aos Bairros Cruz Azul e Coleginho, em nosso Município</t>
   </si>
   <si>
     <t>16269</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16269/indicacao_039.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16269/indicacao_039.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal para que determine a execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias do Bairro Cláudios, em nosso Município</t>
   </si>
   <si>
     <t>16270</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16270/indicacao_040.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16270/indicacao_040.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal para que determine a execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias do Bairro Colégio, em nosso Município</t>
   </si>
   <si>
     <t>16424</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16424/indicacao_125.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16424/indicacao_125.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando instalação de redutores de velocidades com faixa de pedestres, bem como estudos para transforma-la  em mão única, ambos na Rua Raimundo Santiago, nas proximidades do Colégio Objetivo, no centro em nosso Município.</t>
   </si>
   <si>
     <t>16433</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>Abel do Cupim</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16433/indicacao_134.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16433/indicacao_134.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de motoniveladora e cascalhamento na Estrada do Bairro dos Dias</t>
   </si>
   <si>
     <t>16434</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16434/indicacao_135.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16434/indicacao_135.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de motoniveladora e cascalhamento na estrada do Bairro Vieirinha</t>
   </si>
   <si>
     <t>16456</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16456/indicacao_151.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16456/indicacao_151.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos para continuidade de pavimentação asfáltica no Bairro Paiol Grande, Estrada Honorato Antônio Leite, num trecho de aproximadamente 5 (cinco) Km.</t>
   </si>
   <si>
     <t>16457</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16457/indicacao_152.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16457/indicacao_152.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando recapeamento asfáltico da estrada que liga o Bairro dos Gatos ao Bairro Recreio</t>
   </si>
   <si>
     <t>16458</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16458/indicacao_153.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16458/indicacao_153.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando os serviços de motoniveladora, cascalhamento, limpeza das laterais, manutenção constante e a instalação de iluminação pública na  Estrada do Verava Km 5, Bairro Sorocamirim, mais precisamente no local conhecido como Loteamento São José em nosso Município.</t>
   </si>
   <si>
     <t>16468</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>Aladin</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16468/indicacao_156.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16468/indicacao_156.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de tapa-buracos na estrada principal e também na rua Graciliano Ferraz Proença (até o final), no Bairro do Rosarial, em nosso Município.</t>
   </si>
   <si>
     <t>16469</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16469/indicacao_157.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16469/indicacao_157.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de motoniveladora, cascalhamento e pedras na Rua Pires (rua depois do Sítio Buscapé), bairro Vieirinha, em nosso Município.</t>
   </si>
   <si>
     <t>16470</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16470/indicacao_158.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16470/indicacao_158.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de motoniveladora, cascalhamento e pedras na Travessa Teodolino de Lima (rua antes do material de construção maria Aurora), bairro Vargem do Salto, em nosso Município.</t>
   </si>
   <si>
     <t>16471</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16471/indicacao_159.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16471/indicacao_159.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal para que determine a execução dos serviços de motoniveladora e pedras nas Ruas Argel, Camberra e Costa Rica, bairro Votorantim, em nosso Município.</t>
   </si>
   <si>
     <t>16477</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16477/indicacao_164.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16477/indicacao_164.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando os serviços de tubulação para escoamento de águas pluviais na ponte que da acesso a Região do Bairro dos Gatos em nosso Município.</t>
   </si>
   <si>
     <t>16487</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Lucas do Samu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16487/indicacao_169.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16487/indicacao_169.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo através do setor competente realize a manutenção da Rua Santos Dumont, localizada no bairro Vila Lima.</t>
   </si>
   <si>
     <t>16501</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Devanil da Ressaca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16501/indicacao_175.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16501/indicacao_175.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos para viabilizar um  Caminhão com pedras no Bairro da  Ressaca</t>
   </si>
   <si>
     <t>16515</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16515/indicacao_186.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16515/indicacao_186.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando manutenção e reparo na estrada que liga o Bairro Gabriel ao Bairro Lageadinho, com serviços de motoniveladora e cascalhamento.</t>
   </si>
   <si>
     <t>16654</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16654/indicacao_244.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16654/indicacao_244.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando manutenção das Ruas do Loteamento Sítio das Araras, também reconhecido como Recanto das Araras, no Bairro Areia Vermelha</t>
   </si>
   <si>
     <t>16655</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16655/indicacao_245.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16655/indicacao_245.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de cascalhamento na subida de acesso ao Clube AABB, local popularmente conhecido como Bananal, no Bairro Vila Lima, sentido Bairro Cachoeira</t>
   </si>
   <si>
     <t>16656</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16656/indicacao_246.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16656/indicacao_246.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando colocação de pedras na estrada Municipal de acesso ao Bairro Aranhas até o Bairro Cupim.</t>
   </si>
   <si>
     <t>16715</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16715/indicacao_277.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16715/indicacao_277.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de manutenção de Iluminação pública e troca de lâmpadas na Rua Santos Dumont, Rua Dom Pedro II, Rua Dom Pedro I, ambas no Bairro da Vila Lima em nosso Município.</t>
   </si>
   <si>
     <t>16734</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16734/indicacao_284.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16734/indicacao_284.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando os serviços de manutenção e recuperação total da ponte localizada na Rua Tomi Kawakami, no Bairro Campo Verde em nosso Município.</t>
   </si>
   <si>
     <t>16742</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16742/indicacao_286.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16742/indicacao_286.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de tapa-buracos no Bairro Rio de Una de Baixo.</t>
   </si>
   <si>
     <t>16743</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16743/indicacao_287.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16743/indicacao_287.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de tapa buracos no trecho que vai do Bairro Cupim até o final do asfalto sentido Bairro Itaguapeva.</t>
   </si>
   <si>
     <t>16750</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16750/indicacao_290.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16750/indicacao_290.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo através do setor competente realize a manutenção da Rua na Travessa Páscoa, próximo a Congregação, localizada no bairro Puris.</t>
   </si>
   <si>
     <t>16757</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16757/indicacao_294.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16757/indicacao_294.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo através do setor competente realize a operação tapa-buraco na Rodovia Tancredo de Almeida Neves, até o bairro dos Góes, próximo ao mercado Zildo.</t>
   </si>
   <si>
     <t>16785</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16785/indicacao_307.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16785/indicacao_307.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de Tapa Buracos no acostamento da Rodovia Bunjiro Nakao, acesso à Rua Adilson da Silva e Rua Maurício Barbosa Tavares Elias, acesso à Câmara Municipal Polícia Militar.</t>
   </si>
   <si>
     <t>16786</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16786/indicacao_308.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16786/indicacao_308.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando cascalhamento da Estrada Municipal que dá acesso ao Bairro Aranhas ao Bairro Cupim, passando pelo Loteamento Sete Lagos.</t>
   </si>
   <si>
     <t>16789</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16789/indicacao_311.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16789/indicacao_311.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando manutenção da Estrada dos Rodrigues, próximo ao Sítio Nakamura / João Gonçalves.</t>
   </si>
   <si>
     <t>16886</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16886/indicacao_324.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16886/indicacao_324.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando manutenção e colocação de pedras no Loteamento San Marcos Residence II - Bairro Rio de Una de Baixo</t>
   </si>
   <si>
     <t>16896</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>Dr. Walmir Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16896/indicacao_329.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16896/indicacao_329.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando manutenção da Rua Treze de Maio, altura do número 125.</t>
   </si>
   <si>
     <t>16902</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16902/indicacao_333.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16902/indicacao_333.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando  os serviços de motonivelamento, cascalhamento, limpeza das laterais, manutenção constante da Rua Esportiva entre a Rua Barcos, no Bairro do Recreio II em nosso Município.</t>
   </si>
   <si>
     <t>16917</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16917/indicacao_345.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16917/indicacao_345.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção da estrada do Bairro Piratuba.</t>
   </si>
   <si>
     <t>16918</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16918/indicacao_346.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16918/indicacao_346.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção da Rodovia Tancredo de Almeida Neves (Operação Tapa Buraco) que se Inicia no Bairro Lava Pés até ao Bairro dos Claudios.</t>
   </si>
   <si>
     <t>16920</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16920/indicacao_348.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16920/indicacao_348.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção de estrada do Bairro do Regi.</t>
   </si>
   <si>
     <t>16922</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16922/indicacao_350.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16922/indicacao_350.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando construção de 01  redutor de velocidade (lombada),na Estrada Municipal da Cachoeira (próximo a capelinha).</t>
   </si>
   <si>
     <t>16923</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16923/indicacao_351.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16923/indicacao_351.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando melhorias na estrada que fica entre o bairro do Lageadinho de Baixo e ao bairro do Silvério,uma rua sem saída que fica nas imediações desses dois bairros,que se encontra em estado precário.</t>
   </si>
   <si>
     <t>16924</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16924/indicacao_352.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16924/indicacao_352.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção de estrada do Bairro dos Pintos.</t>
   </si>
   <si>
     <t>16925</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16925/indicacao_353.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16925/indicacao_353.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção da estrada dos Machados que liga ao Bairro Rosarial.</t>
   </si>
   <si>
     <t>16926</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16926/indicacao_354.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16926/indicacao_354.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção da Travessa Moacir Ribeiro da Silva, Bairro Vargem do Salto sentido Pousada Passaredo.</t>
   </si>
   <si>
     <t>16931</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16931/indicacao_358.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16931/indicacao_358.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção da estrada próximo ao taquaras (Clube de Campo),Bairro Cachoeira</t>
   </si>
   <si>
     <t>16948</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16948/indicacao_359.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16948/indicacao_359.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando manutenção da estrada do Bairro Rio de Una na entrada da Paineira.</t>
   </si>
   <si>
     <t>16950</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16950/indicacao_361.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16950/indicacao_361.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando melhorias na estrada municipal do Bairro Areia Vermelha</t>
   </si>
   <si>
     <t>16952</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16952/indicacao_363.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16952/indicacao_363.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando melhorias nas estradas do bairro Campo Verde</t>
   </si>
   <si>
     <t>16627</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Paulo Kenji Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16627/projeto_de_lei_205.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16627/projeto_de_lei_205.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2022 e dá outras providências. (Investimentos em obras e instalações, em estradas Rurais)</t>
   </si>
   <si>
     <t>16223</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16223/requerimento__001.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16223/requerimento__001.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Superintendente Regional do Departamento de Estradas de Rodagem – DER Itapetininga, Engenheiro Alfredo Moreira de Souza Neto, para que o mesmo, envie a esta Casa de Leis, informações quanto a continuidade da execução dos serviços de duplicação da SP-250 – Rodovia Bunjiro Nakao, trecho Vargem Grande Paulista – Ibiúna, bem como em relação ao prazo para início das obras de duplicação do trecho Piedade – Ibiúna.</t>
   </si>
   <si>
     <t>16368</t>
   </si>
   <si>
     <t>Ronie Von</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16368/requerimento_019.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16368/requerimento_019.pdf</t>
   </si>
   <si>
     <t>Requerimento à Casa Civil do Governo do Estado de São Paulo, solicitando informações a respeito da pavimentação asfáltica da Estrada Bela Vista, no Bairro Verava</t>
   </si>
   <si>
     <t>16476</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16476/requerimento_030.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16476/requerimento_030.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Departamento de Estradas de Rodagem, solicitando informações referentes a obra que esta sendo realizada na Rodovia Prefeito Quintino de Lima que liga a cidade de Ibiúna ao município de São Roque.</t>
   </si>
   <si>
     <t>16671</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Lino Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16671/requerimento_059.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16671/requerimento_059.pdf</t>
   </si>
   <si>
     <t>Requerimento  para obter informações do DER  sobre irregularidades , buracos evidentes e fiscalização para conclusão da obra na  marginal , Avenida _x000D_
  Antônio Falci em nosso  município .</t>
   </si>
   <si>
     <t>16747</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16747/requerimento_077.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16747/requerimento_077.pdf</t>
   </si>
   <si>
     <t>Requerimento ao DER Itapetininga para que o mesmo envie a esta Casa de Leis informações referente aos buracos e crateras que estão surgindo na recente obra de pavimentação na Avenida Antônio Falci na cidade de Ibiúna.</t>
   </si>
   <si>
     <t>16773</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>EImp</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16773/emenda_impositiva_002.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16773/emenda_impositiva_002.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 101.500,00 (cento e um mil e quinhentos reais) para aquisição de pedra brita nºs 02 e 03 para manutenção das estradas rurais e descarga nos Bairros Salto, Itaguapeva, Saltinho, Lageado e Rui de Una de Cima.</t>
   </si>
   <si>
     <t>16796</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16796/emenda_impositiva_014.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16796/emenda_impositiva_014.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 101.500,00, destinado para compra de bica corrida e massa quente para serem utilizadas nas Ruas Juquitiba, Rua Osasco, Rua Mogi no Bairro Recanto Primavera.</t>
   </si>
   <si>
     <t>16798</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16798/emenda_impositiva_016.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16798/emenda_impositiva_016.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00, destinado para aquisição de pedra brita nº 02 e 03 para manutenção das estradas ruas do Município, em especial Bairro Piaí, Góes e adjacentes.</t>
   </si>
   <si>
     <t>16799</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16799/emenda_impositiva_017.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16799/emenda_impositiva_017.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 11.500,00, destinado para aquisição de tubos de concreto para manutenção das estradas rurais do nosso Município, em especial Bairro Piaí, Góes e adjacentes.</t>
   </si>
   <si>
     <t>16814</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Valnei Galvão</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16814/emenda_impositiva_032.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16814/emenda_impositiva_032.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 20.000,00, destinado para aquisição de raspas de asfalto para serem colocadas nas áreas rurais dos Bairro Vargem do Salto e Lageado.</t>
   </si>
   <si>
     <t>16825</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Pururuca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16825/emenda_impositiva_043.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16825/emenda_impositiva_043.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 40.000,00, destinado para aquisição de pedras a serem entregues na Sede Regional do Bairro Carmo Messias, utilizadas nas Ruas e estradas municipais da Região do Carmo Messias</t>
   </si>
   <si>
     <t>16850</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16850/emenda_impositiva_068.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16850/emenda_impositiva_068.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 66.500,00, destinado para aquisição de pedra brita nº 02 e 03 para manutenção das estradas rurais do Bairro Ressaca</t>
   </si>
   <si>
     <t>16869</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16869/emenda_impositiva_087.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16869/emenda_impositiva_087.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 13.500,00, destinado para aquisição de bica corrida para utilização na Estrada Municipal Honorato Antônio Leite, no Bairro Paiol Grande</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1330,68 +1330,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16220/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16227/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16228/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16229/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16231/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16232/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16233/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16234/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16235/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16236/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16237/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16246/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16252/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16266/indicacao_036.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16267/indicacao_037.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16268/indicacao_038.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16269/indicacao_039.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16270/indicacao_040.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16424/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16433/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16434/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16456/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16457/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16458/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16468/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16469/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16470/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16471/indicacao_159.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16477/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16487/indicacao_169.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16501/indicacao_175.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16515/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16654/indicacao_244.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16655/indicacao_245.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16656/indicacao_246.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16715/indicacao_277.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16734/indicacao_284.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16742/indicacao_286.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16743/indicacao_287.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16750/indicacao_290.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16757/indicacao_294.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16785/indicacao_307.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16786/indicacao_308.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16789/indicacao_311.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16886/indicacao_324.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16896/indicacao_329.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16902/indicacao_333.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16917/indicacao_345.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16918/indicacao_346.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16920/indicacao_348.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16922/indicacao_350.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16923/indicacao_351.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16924/indicacao_352.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16925/indicacao_353.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16926/indicacao_354.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16931/indicacao_358.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16948/indicacao_359.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16950/indicacao_361.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16952/indicacao_363.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16627/projeto_de_lei_205.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16223/requerimento__001.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16368/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16476/requerimento_030.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16671/requerimento_059.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16747/requerimento_077.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16773/emenda_impositiva_002.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16796/emenda_impositiva_014.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16798/emenda_impositiva_016.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16799/emenda_impositiva_017.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16814/emenda_impositiva_032.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16825/emenda_impositiva_043.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16850/emenda_impositiva_068.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16869/emenda_impositiva_087.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16220/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16227/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16228/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16229/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16231/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16232/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16233/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16234/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16235/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16236/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16237/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16246/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16252/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16266/indicacao_036.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16267/indicacao_037.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16268/indicacao_038.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16269/indicacao_039.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16270/indicacao_040.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16424/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16433/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16434/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16456/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16457/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16458/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16468/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16469/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16470/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16471/indicacao_159.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16477/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16487/indicacao_169.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16501/indicacao_175.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16515/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16654/indicacao_244.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16655/indicacao_245.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16656/indicacao_246.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16715/indicacao_277.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16734/indicacao_284.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16742/indicacao_286.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16743/indicacao_287.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16750/indicacao_290.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16757/indicacao_294.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16785/indicacao_307.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16786/indicacao_308.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16789/indicacao_311.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16886/indicacao_324.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16896/indicacao_329.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16902/indicacao_333.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16917/indicacao_345.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16918/indicacao_346.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16920/indicacao_348.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16922/indicacao_350.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16923/indicacao_351.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16924/indicacao_352.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16925/indicacao_353.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16926/indicacao_354.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16931/indicacao_358.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16948/indicacao_359.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16950/indicacao_361.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16952/indicacao_363.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16627/projeto_de_lei_205.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16223/requerimento__001.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16368/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16476/requerimento_030.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16671/requerimento_059.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16747/requerimento_077.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16773/emenda_impositiva_002.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16796/emenda_impositiva_014.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16798/emenda_impositiva_016.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16799/emenda_impositiva_017.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16814/emenda_impositiva_032.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16825/emenda_impositiva_043.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16850/emenda_impositiva_068.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16869/emenda_impositiva_087.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>