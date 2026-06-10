--- v0 (2026-02-04)
+++ v1 (2026-06-10)
@@ -54,804 +54,804 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16225</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Luiz Fernando Piu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16225/indicacao_008.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16225/indicacao_008.pdf</t>
   </si>
   <si>
     <t>Indicação para instalação de luminárias em postes da Rodovia Quintino de Lima, no Bairro Paiol Pequeno, próximo a Olaria do Tino, em nosso Município.</t>
   </si>
   <si>
     <t>16226</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16226/indicacao_009.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16226/indicacao_009.pdf</t>
   </si>
   <si>
     <t>16348</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16348/indicacao_086_.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16348/indicacao_086_.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de iluminação pública na altura do Km 18,5 da Estrada da Vargem do Salto, em frente ao ponto de ônibus</t>
   </si>
   <si>
     <t>16426</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Abel do Cupim</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16426/indicacao_127.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16426/indicacao_127.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando troca das lâmpadas queimadas e manutenção dos postes no Bairro Cupim</t>
   </si>
   <si>
     <t>16427</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16427/indicacao_128.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16427/indicacao_128.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando instalação de bicos de luz no Bairro Cupim e todos os outros Bairros do Municípoio</t>
   </si>
   <si>
     <t>16430</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16430/indicacao_131.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16430/indicacao_131.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando troca de lâmpadas queimadas e manutenção dos postes no Bairro Residencial Europa</t>
   </si>
   <si>
     <t>16431</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16431/indicacao_132.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16431/indicacao_132.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando troca das lâmpadas queimadas e manutenção dos postes no Bairro Capim Azedo</t>
   </si>
   <si>
     <t>16432</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16432/indicacao_133.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16432/indicacao_133.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando troca das lâmpadas queimadas e manutenção dos postes no Bairro Areia Vermelha</t>
   </si>
   <si>
     <t>16459</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16459/indicacao_154.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16459/indicacao_154.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando os serviços de instalação de luminárias bem como a ligação de  Iluminação pública em toda Rua Mario dos Santos no Bairro Rosarial em nosso Município.</t>
   </si>
   <si>
     <t>16467</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Aladin</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16467/indicacao_155.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16467/indicacao_155.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos para instalação de (5) bicos de luz na Estrada Municipal Armindo Setti (na entrada da estrada até o Centro de Treinamento da Yakult), no Bairro do Recreio.</t>
   </si>
   <si>
     <t>16473</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Lucas do Samu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16473/indicacao_161.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16473/indicacao_161.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando troca de lâmpadas queimadas na extensão do trajeto da ciclovia/pista de caminhada (marginal).</t>
   </si>
   <si>
     <t>16482</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16482/indicacao_166.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16482/indicacao_166.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando manutenção e reparo em toda a iluminação pública do Bairro Paiol Pequeno</t>
   </si>
   <si>
     <t>16483</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>Jair Marmelo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16483/indicacao_167.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16483/indicacao_167.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando construção de uma lombada em frente a entrada da Flora Lima, altura do Km 7,5 da Rodovia Tancredo Neves, no Bairro Feital</t>
   </si>
   <si>
     <t>16488</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16488/indicacao_170.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16488/indicacao_170.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo através do setor competente realize a troca de lâmpadas queimadas na Rua das Mangueiras, localizada no bairro do Lageadinho.</t>
   </si>
   <si>
     <t>16490</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16490/indicacao_172.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16490/indicacao_172.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando troca de lâmpadas queimadas no bairro Vila Lima, sentindo subida do cemitério da Figueira.</t>
   </si>
   <si>
     <t>16491</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16491/indicacao_173.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16491/indicacao_173.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando troca de lâmpadas queimadas na Rodovia Julio Dal Fabbro, localizada no bairro Recanto Primavera.</t>
   </si>
   <si>
     <t>16492</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16492/indicacao_174.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16492/indicacao_174.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando troca de lâmpadas queimadas na Rua Benedito Francisco de Góes, localizada no bairro dos Pintos.</t>
   </si>
   <si>
     <t>16502</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>Devanil da Ressaca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16502/indicacao_176.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16502/indicacao_176.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos para viabilizar a instalação de bicos de luz na Rua Antônio Rodrigues da Silva, no Bairro Ressaca</t>
   </si>
   <si>
     <t>16513</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16513/indicacao_184.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16513/indicacao_184.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando instalação de redutor de velocidade na Rua França e Alemanha, no Bairro Residencial Europa</t>
   </si>
   <si>
     <t>16514</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16514/indicacao_185.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16514/indicacao_185.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando manutenção e reparo na rede de iluminação pública de todos os Bairros do Município de Ibiúna</t>
   </si>
   <si>
     <t>16670</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16670/indicacao_252.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16670/indicacao_252.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando instalação de redutores de velocidade, bem como faixa de pedestres na Rua Cel. Salvador Rolim de Freitas e na Estrada Vicinal do Bairro Paiol Grande, cujo asfaltamento foram realizados.</t>
   </si>
   <si>
     <t>16711</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>Lino Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16711/indicacao_275.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16711/indicacao_275.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando a formação do CENTRO DE INTELIGÊNCIA DA RONDA ESCOLAR MUNICIPAL  em parceria da SECRETARIA DE SEGURANÇA  PÚBLICA  e SECRETARIA DE EDUCAÇÃO .</t>
   </si>
   <si>
     <t>16714</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16714/indicacao_276.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16714/indicacao_276.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que coloque em prática o Programa "Anjos da Guarda da Mulher", em nosso Município.</t>
   </si>
   <si>
     <t>16716</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16716/indicacao_278.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16716/indicacao_278.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando os serviços de pinturas de faixas de pedestres e placas indicativas, na rotatória do supermercado Ibiúna e na rotatória da Vila Lima em nosso Município.</t>
   </si>
   <si>
     <t>16723</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16723/indicacao_281.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16723/indicacao_281.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de manutenção e troca de lâmpadas na Rua Venezuela, centro em nosso Município.</t>
   </si>
   <si>
     <t>16744</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16744/indicacao_288.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16744/indicacao_288.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando construção de uma lombada na altura do Km 04, próximo a entrada da Pousada Paraty, no Bairro Rio de Una de Cima.</t>
   </si>
   <si>
     <t>16749</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16749/indicacao_289.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16749/indicacao_289.pdf</t>
   </si>
   <si>
     <t>Indicação para troca de lâmpadas queimadas na Rua Colômbia, na altura do Nº 310, centro.</t>
   </si>
   <si>
     <t>16751</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16751/indicacao_291.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16751/indicacao_291.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando os serviços de manutenção e troca de lâmpadas de iluminação pública na Rua Jose Juni, mais precisamente no poste da esquina e em frente ao Bebiúna, centro em nosso Município.</t>
   </si>
   <si>
     <t>16766</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16766/indicacao_300.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16766/indicacao_300.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo através do setor competente realize a construção de uma lombada na entrada do bairro feital.</t>
   </si>
   <si>
     <t>16790</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16790/indicacao_312.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16790/indicacao_312.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando instalação de bicos de luz, bem como manutenção das luminárias na Travessa João Cardoso de Moraes, no Bairro Capim Azedo</t>
   </si>
   <si>
     <t>16877</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16877/indicacao_317.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16877/indicacao_317.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que que realizem com urgência os serviços de instalação de redutores de velocidade na Rua Cel. Salvador Rolim de Freitas, principalmente no cruzamento com a Travessa Cerqueira Cesar, em frente ao Restaurante casa Amarela, bem como a instalação de redutores de velocidades na Rua Pinduca Soares, ambos no centro em nosso Município.</t>
   </si>
   <si>
     <t>16885</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16885/indicacao_323.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16885/indicacao_323.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando instalação de iluminação pública no Loteamento San Marcos Residence II - Bairro Rio de Una de Baixo.</t>
   </si>
   <si>
     <t>16895</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>Dr. Walmir Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16895/indicacao_328.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16895/indicacao_328.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando manutenção das lâmpadas queimadas na Travessa José Benedito Soares Vieira Gonçalves, no Bairro Paiol Pequeno</t>
   </si>
   <si>
     <t>16901</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16901/indicacao_332.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16901/indicacao_332.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando os serviços de troca de lâmpadas e manutenção das Ruas nas Proximidades da Escola Scalmandre e Laurinda, como por exemplo Rua Estados Unidos, rua atrás da Sabesp, em frente ao centro espirita etc.</t>
   </si>
   <si>
     <t>16904</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16904/indicacao_335.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16904/indicacao_335.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de Iluminação Pública, troca de lâmpadas, na Rua Argentina na altura do numero 230,  em Nosso Município.</t>
   </si>
   <si>
     <t>16906</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16906/indicacao_337.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16906/indicacao_337.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de Iluminação Pública, na Estrada do Bairro Areia Vermelha em nosso Município.</t>
   </si>
   <si>
     <t>16910</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16910/indicacao_339.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16910/indicacao_339.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de Iluminação Pública, troca de lâmpadas, na Rua Osvaldo Cruz na altura do numero 119,  em Nosso Município.</t>
   </si>
   <si>
     <t>16911</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16911/indicacao_340.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16911/indicacao_340.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando serviços de Iluminação Pública, na Rua Dálias no Bairro Recanto das Orquídeas  em nosso Município.</t>
   </si>
   <si>
     <t>16921</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16921/indicacao_349.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16921/indicacao_349.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando troca de lâmpadas queimadas na Rua Abramo Nanne ,localizada no Bairro dos Lava Pés.</t>
   </si>
   <si>
     <t>16928</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16928/indicacao_355.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16928/indicacao_355.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando instalação de lampadas na Rua da Figueira</t>
   </si>
   <si>
     <t>16930</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16930/indicacao_357.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16930/indicacao_357.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando iluminação publica no Bairro campo Verde.</t>
   </si>
   <si>
     <t>16954</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando fechar com grades ou muros as dependências da E. M. Jonatha Kauê Barbosa Duganieri e E.M Jose Carlos Sena, na Av. Gabriel Monterio da Silva, centro em Nosso Município.</t>
   </si>
   <si>
     <t>16360</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Paulo Kenji Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16360/projeto_de_lei_157.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16360/projeto_de_lei_157.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Estrutura organizacional da Secretaria Urbana e Cria a Subsede do Bairro Verava da Guarda Civil Municipal de Ibiúna, e dá outras providências.</t>
   </si>
   <si>
     <t>16355</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16355/projeto_de_lei_156.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16355/projeto_de_lei_156.pdf</t>
   </si>
   <si>
     <t>Institui a Contribuição Voluntária para Serviços de Bombeiros, cria o Fundo de Apoio aos Bombeiros - FAB.</t>
   </si>
   <si>
     <t>16496</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16496/projeto_de_lei_178.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16496/projeto_de_lei_178.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA “ANJO DA GUARDA MULHER” NO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA.</t>
   </si>
   <si>
     <t>16632</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16632/projeto_de_lei_210.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16632/projeto_de_lei_210.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito Adicional Especial ao Orçamento de 2022 e dá outras providências. [Aquisição de Viaturas (motos) e equipamentos de segurança (Câmeras)]</t>
   </si>
   <si>
     <t>16679</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16679/projeto_de_lei_223.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16679/projeto_de_lei_223.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ibiúna a firmar convênio com o Governo do Estado de São Paulo, por sua Secretaria de Segurança Pública. (Aquisição de armas e equipamentos para Guarda Civil Municipal)</t>
   </si>
   <si>
     <t>16725</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>Câmara Municipal - CM</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16725/projeto_de_lei_228.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16725/projeto_de_lei_228.pdf</t>
   </si>
   <si>
     <t>Regulamenta a aplicação da Lei 13.709, de 14 de agosto de 2018 – Lei Geral de Proteção de Dados Pessoais (LGPD) - no âmbito da Câmara Municipal da Estância Turística de Ibiúna.</t>
   </si>
   <si>
     <t>16633</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16633/requerimento_050.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16633/requerimento_050.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Responsável pelo Departamento de Estradas de Rodagem (DER), solicitando implantação de faixa de travessia de pedestres na altura do Km 3,5 da Rodovia Prefeito Quintino de Lima, no Bairro Paiol Pequeno</t>
   </si>
   <si>
     <t>16667</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16667/requerimento_058.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16667/requerimento_058.pdf</t>
   </si>
   <si>
     <t>Reiteração ao Requerimento nº 48/2022 para que seja determinado as podas de árvores, em toda extensão da Rua Madri, localizado no Bairro do Residencial Europa, em nosso Município.</t>
   </si>
   <si>
     <t>16690</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16690/requerimento_061.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16690/requerimento_061.pdf</t>
   </si>
   <si>
     <t>Requerimento ao responsável do Departamento de Estradas de Rodagem- DER, para que realize a construção redutores de velocidade (LOMBADA) na Avenida Antônio Falci e faixa de pedestre no trecho em frente ao posto rede 28, e no trecho em frente ao SAMU.</t>
   </si>
   <si>
     <t>16738</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16738/requerimento_074.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16738/requerimento_074.pdf</t>
   </si>
   <si>
     <t>Requerimento aos Responsáveis pelas Empresas de Telefonia e internet que atuam em nosso Município, como por exemplo, VIVO, AZZA, Ibiunet, entre outras, para que tomem as devidas providências quanto as instalações de fios que ficam jogadas e penduradas nos postes e calçadas, causando transtorno aos transeuntes e motoristas em nosso Município.</t>
   </si>
   <si>
     <t>16876</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16876/requerimento_082.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16876/requerimento_082.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações sobre a Iluminação Pública em nosso Município.</t>
   </si>
   <si>
     <t>16800</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>EImp</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16800/emenda_impositiva_018.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16800/emenda_impositiva_018.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 40.000,00, destinado para instalação de iluminação pública nos Bairros Góes, Paiol Grande, Piaí e Aranhas, com luminárias com lâmpada LED</t>
   </si>
   <si>
     <t>16813</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Valnei Galvão</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 61.500,00, destinado para aquisição de luminárias para os Bairros Vargem do Salto e Lageado</t>
   </si>
   <si>
     <t>16824</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Pururuca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16824/emenda_impositiva_042.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16824/emenda_impositiva_042.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 40.000,00, destinado para aquisição de Lâmpadas LED a serem instaladas nas Ruas e Estradas do Bairro Carmo Messias</t>
   </si>
   <si>
     <t>16840</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16840/emenda_impositiva_058.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16840/emenda_impositiva_058.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 30.000,00, destinado para instalação de iluminação pública na Região do Bairro Domingues estrada di Verava Km 10 (Domingues, Vela Vista, Olinto, Tibúrcio, Boavas</t>
   </si>
   <si>
     <t>16841</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16841/emenda_impositiva_059.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16841/emenda_impositiva_059.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 30.000,00, destinado para instalação de novos pontos de iluminação pública na região do Bairro Colégio (Luz, Grama, Colégio, Coleginho, Alto de São Benedito).</t>
   </si>
   <si>
     <t>16865</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Fausto Dourado</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16865/emenda_impositiva_083.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16865/emenda_impositiva_083.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 51.000,00, destinado para instalação de iluminação pública no Bairro Gabriel</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1158,68 +1158,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16225/indicacao_008.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16226/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16348/indicacao_086_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16426/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16427/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16430/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16431/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16432/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16459/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16467/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16473/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16482/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16483/indicacao_167.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16488/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16490/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16491/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16492/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16502/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16513/indicacao_184.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16514/indicacao_185.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16670/indicacao_252.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16711/indicacao_275.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16714/indicacao_276.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16716/indicacao_278.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16723/indicacao_281.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16744/indicacao_288.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16749/indicacao_289.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16751/indicacao_291.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16766/indicacao_300.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16790/indicacao_312.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16877/indicacao_317.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16885/indicacao_323.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16895/indicacao_328.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16901/indicacao_332.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16904/indicacao_335.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16906/indicacao_337.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16910/indicacao_339.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16911/indicacao_340.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16921/indicacao_349.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16928/indicacao_355.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16930/indicacao_357.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16360/projeto_de_lei_157.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16355/projeto_de_lei_156.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16496/projeto_de_lei_178.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16632/projeto_de_lei_210.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16679/projeto_de_lei_223.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16725/projeto_de_lei_228.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16633/requerimento_050.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16667/requerimento_058.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16690/requerimento_061.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16738/requerimento_074.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16876/requerimento_082.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16800/emenda_impositiva_018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16824/emenda_impositiva_042.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16840/emenda_impositiva_058.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16841/emenda_impositiva_059.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16865/emenda_impositiva_083.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16225/indicacao_008.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16226/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16348/indicacao_086_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16426/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16427/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16430/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16431/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16432/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16459/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16467/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16473/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16482/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16483/indicacao_167.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16488/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16490/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16491/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16492/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16502/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16513/indicacao_184.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16514/indicacao_185.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16670/indicacao_252.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16711/indicacao_275.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16714/indicacao_276.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16716/indicacao_278.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16723/indicacao_281.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16744/indicacao_288.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16749/indicacao_289.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16751/indicacao_291.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16766/indicacao_300.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16790/indicacao_312.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16877/indicacao_317.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16885/indicacao_323.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16895/indicacao_328.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16901/indicacao_332.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16904/indicacao_335.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16906/indicacao_337.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16910/indicacao_339.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16911/indicacao_340.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16921/indicacao_349.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16928/indicacao_355.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16930/indicacao_357.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16360/projeto_de_lei_157.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16355/projeto_de_lei_156.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16496/projeto_de_lei_178.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16632/projeto_de_lei_210.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16679/projeto_de_lei_223.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16725/projeto_de_lei_228.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16633/requerimento_050.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16667/requerimento_058.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16690/requerimento_061.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16738/requerimento_074.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16876/requerimento_082.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16800/emenda_impositiva_018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16824/emenda_impositiva_042.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16840/emenda_impositiva_058.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16841/emenda_impositiva_059.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16865/emenda_impositiva_083.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>