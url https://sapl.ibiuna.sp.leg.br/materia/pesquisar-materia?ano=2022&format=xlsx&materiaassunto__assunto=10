--- v0 (2026-02-07)
+++ v1 (2026-06-10)
@@ -54,726 +54,726 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16245</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Paulo Kenji Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16245/projeto_de_lei_131.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16245/projeto_de_lei_131.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de metas e diretrizes ao PPA 2022/2025, LDO para 2022 e abertura de créditos adicionais suplementar e especial ao orçamento de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>16303</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16303/projeto_de_lei_139.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16303/projeto_de_lei_139.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de metas e diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de crédito adicional especial ao Orçamento de 2022 e dá outras providências. (Custeio Ações da COVID-19)</t>
   </si>
   <si>
     <t>16317</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16317/projeto_de_lei_144.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16317/projeto_de_lei_144.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e abertura de crédito adicional suplementar ao Orçamento de 2022 e dá outras providências. (Cobertura Metálica Quadras Poliesportivas)</t>
   </si>
   <si>
     <t>16324</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16324/projeto_de_lei_145.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16324/projeto_de_lei_145.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito Adicional Especial ao Orçamento de 2022 e dá outras providências. (Reforma da Praça da Capelinha)</t>
   </si>
   <si>
     <t>16325</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16325/projeto_de_lei_146.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16325/projeto_de_lei_146.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a Abertura de Crédito Adicional Suplementar ao Orçamento de 2022 e dá outras providências. (Custeio ações da COVID-19)</t>
   </si>
   <si>
     <t>16327</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Câmara Municipal - CM</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16327/projeto_de_lei_148.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16327/projeto_de_lei_148.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de Metas e Diretrizes ao Plano Plurianual 2022 a 2025, Lei de Diretrizes Orçamentárias para 2022 e abertura de crédito adicional suplementar ao Orçamento de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>16328</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16328/projeto_de_lei_149.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16328/projeto_de_lei_149.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito adicional Suplementar e Especial ao Orçamento de 2022 e dá outras providências. (Aquisição de Máquina Agrícola).</t>
   </si>
   <si>
     <t>16356</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16356/projeto_de_lei_152.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16356/projeto_de_lei_152.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2022 e dá outras providências. (Pav. e Recap. Residencial Europa)</t>
   </si>
   <si>
     <t>16357</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16357/projeto_de_lei_153.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16357/projeto_de_lei_153.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito Adicional Especial ao Orçamento de 2022 e dá outras providências. (Reforma telhado Hospital Municipal)</t>
   </si>
   <si>
     <t>16358</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16358/projeto_de_lei_154.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16358/projeto_de_lei_154.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito Adicional Especial ao Orçamento de 2022 e dá outras providências. (Constr. Centro de Saúde do Idoso e Mat. Consumo Hospital Municipal)</t>
   </si>
   <si>
     <t>16359</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16359/projeto_de_lei_155.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16359/projeto_de_lei_155.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2022 e dá outras providências. (custeio ações COVID-19)</t>
   </si>
   <si>
     <t>16361</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16361/projeto_de_lei_158.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16361/projeto_de_lei_158.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de crédito adicional suplementar ao orçamento de 2022 e dá outras providências. (Infraestrutura de pavimento, manutenção de creches e serviços administrativos)</t>
   </si>
   <si>
     <t>16362</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16362/projeto_de_lei_159.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16362/projeto_de_lei_159.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de metas e diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito Adicional Suplementar e Especial ao Orçamento de 2022 e dá outras providências. (Aquisição Camioneta - SNUC - Meio Ambiente)</t>
   </si>
   <si>
     <t>16375</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16375/projeto_de_lei_160.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16375/projeto_de_lei_160.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2022 e dá outras providências. (Coleta de Lixo, Merenda e Transporte Escolar)</t>
   </si>
   <si>
     <t>16391</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16391/projeto_de_lei_163.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16391/projeto_de_lei_163.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito adicional suplementar ao Orçamento de 2022 e dá outras providências.  (Construção de Praça e área para prática de esportes e lazer - Conjunto Habitacional Ibiúna "C".)</t>
   </si>
   <si>
     <t>16392</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16392/projeto_de_lei_164.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16392/projeto_de_lei_164.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2022 e dá outras providências. (Custeio Ações do COVID-19)</t>
   </si>
   <si>
     <t>16462</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16462/projeto_de_lei_168.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16462/projeto_de_lei_168.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para elaboração e execução da Lei Orçamentária anual de 2023 dá outras providências.</t>
   </si>
   <si>
     <t>16465</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16465/projeto_de_lei_171.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16465/projeto_de_lei_171.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de crédito adicional  suplementar ao Orçamento de 2022 e dá outras providências. (Construção de Teatro Municipal no Mirante da Figueira)</t>
   </si>
   <si>
     <t>16466</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16466/projeto_de_lei_172.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16466/projeto_de_lei_172.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2022 e dá outras providências. (Aquisição de material permanente para as UBS's e aquisição de aparelho de Ultrassom para o Hospital Municipal)</t>
   </si>
   <si>
     <t>16484</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16484/projeto_de_lei_175.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16484/projeto_de_lei_175.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito Adicional Especial ao Orçamento de 2022 e dá outras providências. (Subvenção a Banda Marcial)</t>
   </si>
   <si>
     <t>16495</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16495/projeto_de_lei_177.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16495/projeto_de_lei_177.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de crédito adicional suplementar ao orçamento de 2022 e dá outras providências. (Construção do Centro de Formação de Professores)</t>
   </si>
   <si>
     <t>16500</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16500/projeto_de_lei_181.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16500/projeto_de_lei_181.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre novas redações ao inciso II do art. 27 da Lei Municipal nº 2409/2021 (Lei das Diretrizes Orçamentárias para o exercício de 2022), e do inciso I do art. 5º da Lei Municipal nº 2.465/2021 (Orçamento de 2022), por força da inflação acumulada no exercício, para os fins que especifica. (Limite de suplementações)</t>
   </si>
   <si>
     <t>16548</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16548/projeto_de_lei_192.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16548/projeto_de_lei_192.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de crédito adicional suplementar ao orçamento de 2022 e dá outras providências. (reforma, adaptações e adequações - Hospital Municipal)</t>
   </si>
   <si>
     <t>16556</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16556/projeto_de_lei_194.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16556/projeto_de_lei_194.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de metas e diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de crédito adicional suplementar ao Orçamento de 2022 e dá outras providências. (Pavimentação - vias urbanas e vicinais - Rod. Tancredo Neves)</t>
   </si>
   <si>
     <t>16593</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16593/projeto_de_lei_197.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16593/projeto_de_lei_197.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de Metas e Diretrizes ao Plano Plurianual 2022 a 2025, Lei de Diretrizes Orçamentárias para 2022 e abertura de crédito adicional suplementar ao Orçamento de 2022 da Câmara Municipal da Estância Turística de Ibiúna e dá outras providências.</t>
   </si>
   <si>
     <t>16615</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16615/projeto_de_lei_199.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16615/projeto_de_lei_199.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2022 e dá outras providências. (Locação de Caçambas)</t>
   </si>
   <si>
     <t>16622</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16622/projeto_de_lei_200.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16622/projeto_de_lei_200.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2022 e dá outras providências. (Custeio ações da COVID-19)</t>
   </si>
   <si>
     <t>16623</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16623/projeto_de_lei_201.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16623/projeto_de_lei_201.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2022 e dá outras providências. (Suplementação Contrapartida Teatro no Mirante da Figueira)</t>
   </si>
   <si>
     <t>16624</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16624/projeto_de_lei_202.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16624/projeto_de_lei_202.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2022 e dá outras providências. (Renovação contratos Lliege e G4)</t>
   </si>
   <si>
     <t>16625</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16625/projeto_de_lei_203.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16625/projeto_de_lei_203.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2022 e dá outras providências. (Custeio Serviços de Assistência Hospitalar e Ambulatorial - Hospital e UBS)</t>
   </si>
   <si>
     <t>16626</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16626/projeto_de_lei_204.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16626/projeto_de_lei_204.pdf</t>
   </si>
   <si>
     <t>16627</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16627/projeto_de_lei_205.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16627/projeto_de_lei_205.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2022 e dá outras providências. (Investimentos em obras e instalações, em estradas Rurais)</t>
   </si>
   <si>
     <t>16629</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16629/projeto_de_lei_207.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16629/projeto_de_lei_207.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de crédito adicional suplementar ao Orçamento de 2022 e dá outras providências. (Aditivo Contrato da Empresa Instituto de Gestão, Administração e Treinamento em Saúde - IGATS)</t>
   </si>
   <si>
     <t>16630</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16630/projeto_de_lei_208.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16630/projeto_de_lei_208.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2022 e dá outras providências. (Custeio serviços de Assistência Hospitalar e Ambulatorial do Hospital Municipal e Unidades Básicas de Saúde).</t>
   </si>
   <si>
     <t>16632</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16632/projeto_de_lei_210.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16632/projeto_de_lei_210.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito Adicional Especial ao Orçamento de 2022 e dá outras providências. [Aquisição de Viaturas (motos) e equipamentos de segurança (Câmeras)]</t>
   </si>
   <si>
     <t>16640</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16640/projeto_de_lei_214.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16640/projeto_de_lei_214.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2022 e dá outras providências. (Aditivo Contrato empresa IGATS - Hospital Municipal)</t>
   </si>
   <si>
     <t>16643</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16643/projeto_de_lei_215.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16643/projeto_de_lei_215.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a Abertura de Crédito Adicional Suplementar ao Orçamento de 2022 e dá outras providências. (Revitalização e Reforma do Terminal Rodoviário Municipal. )</t>
   </si>
   <si>
     <t>16645</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16645/projeto_de_lei_216.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16645/projeto_de_lei_216.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2022 e dá outras providências. (Contrapartida Convênio Federal/MAPA nº 915002/2021, aquisição de máquina agrícola)</t>
   </si>
   <si>
     <t>16664</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16664/projeto_de_lei_218.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16664/projeto_de_lei_218.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito Adicional Especial ao Orçamento de 2022, para autorizar o Poder Executivo a repassar recurso, por meio de Contribuição às APM's - Associações de Pais e Metres das Unidades Escolares do Município de Ibiúna, e dá outras providências.</t>
   </si>
   <si>
     <t>16665</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16665/projeto_de_lei_219.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16665/projeto_de_lei_219.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2022 e dá outras providências. (Locação de Veículos  com combustível e motoristas para transporte de pacientes da rede Municipal de Saúde.)</t>
   </si>
   <si>
     <t>16666</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16666/projeto_de_lei_220.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16666/projeto_de_lei_220.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de crédito adicional suplementar ao Orçamento de 2022 e dá outras providências. (Fazer frente as despesas com a folha de salários das Secretarias).</t>
   </si>
   <si>
     <t>16685</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16685/projeto_de_lei_226.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16685/projeto_de_lei_226.pdf</t>
   </si>
   <si>
     <t>Dispõe sobrea a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO par 2022 e a abertura de Créditos Adicionais Suplementar e Especial ao Orçamento de 2022 e dá outras providências. (alteração de programação orçamentária.)</t>
   </si>
   <si>
     <t>16731</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16731/projeto_de_lei_232.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16731/projeto_de_lei_232.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2022 e dá outras providências. (Custeio Ações da COVID-19)</t>
   </si>
   <si>
     <t>16732</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16732/projeto_de_lei_233.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16732/projeto_de_lei_233.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração, inclusão de Metas e Valores definidos no Plano Plurianual PPA 2022/2025 e na LDO - Lei de Diretrizes Orçamentárias para 2023, adequando-os e convalidando com as metas e prioridades estabelecidos na LOA - Lei Orçamentária Anual para 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>16733</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16733/projeto_de_lei_234.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16733/projeto_de_lei_234.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa e Despesa do Município da Estância Turística de Ibiúna - SP. para o exercício financeiro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>16764</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16764/projeto_de_lei_236.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16764/projeto_de_lei_236.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de crédito adicional suplementar ao orçamento de 2022 e dá outras providências. (Custeio ações da COVID-19)</t>
   </si>
   <si>
     <t>16774</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16774/projeto_de_lei_238.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16774/projeto_de_lei_238.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2022 e dá outras providências. (Despesas com Folha de Salários; Iluminação Pública; Pagamento Dívida Ativa e Material de Consumo das Secretarias).</t>
   </si>
   <si>
     <t>16900</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16900/projeto_de_lei_240.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16900/projeto_de_lei_240.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal nº 1203, de 27 de outubro de 2006. (subvenção enfeites natalinos)</t>
   </si>
   <si>
     <t>16939</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16939/projeto_de_lei_241.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16939/projeto_de_lei_241.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de crédito adicional especial ao Orçamento de 2022 e dá outras providências. (alteração de programações orçamentárias)</t>
   </si>
   <si>
     <t>16935</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16935/projeto_de_lei_247.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16935/projeto_de_lei_247.pdf</t>
   </si>
   <si>
     <t>Dá nova redação aos artigos 1º da Lei Nº 1.203, de 27 de outubro de 2006, com as alterações promovidas pela Lei Nº 1.216, de 21 de novembro de 2006, revoga o artigo 2º da Lei Nº 1.203, de 27 de outubro de 2006, com as alterações promovidas pela Lei Nº 1.216, de 21 de novembro de 2006.</t>
   </si>
   <si>
     <t>16964</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16964/projeto_de_lei_254.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16964/projeto_de_lei_254.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenção à entidade Banda Marcial Independente de Ibiúna.</t>
   </si>
   <si>
     <t>16981</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16981/projeto_de_lei_260.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16981/projeto_de_lei_260.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Alteração de Metas e Diretrizes ao PPA 2022/2025, LDO para 2022 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2022 e dá outras providências. (Folha de pagamento e segunda parcela do 13º Salário)</t>
   </si>
   <si>
     <t>16908</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16908/requerimento_086.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16908/requerimento_086.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando informações sobre a atual execução das Emendas Impositivas de autoria desta Vereadora que foram aprovadas para o exercício de 2022.</t>
   </si>
   <si>
     <t>16771</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>RUE</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial</t>
   </si>
   <si>
     <t>Maioria</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial aos Projetos de Lei Nºs 230 e 237 de 2022</t>
   </si>
   <si>
     <t>16882</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer de Comissão</t>
   </si>
   <si>
     <t>Dr. Walmir Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16882/requerimento_fabio_bello_de_oliveira_conta.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16882/requerimento_fabio_bello_de_oliveira_conta.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Justiça e Redação acerca do Requerimento nº 5/2022 do Sr. Fábio Bello de Oliveira, solicitando manifestação da Comissão de Justiça e Redação quanto à anulação dos Decretos Legislativos nº 01/2017 e nº 09/2020.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1080,68 +1080,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16245/projeto_de_lei_131.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16303/projeto_de_lei_139.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16317/projeto_de_lei_144.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16324/projeto_de_lei_145.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16325/projeto_de_lei_146.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16327/projeto_de_lei_148.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16328/projeto_de_lei_149.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16356/projeto_de_lei_152.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16357/projeto_de_lei_153.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16358/projeto_de_lei_154.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16359/projeto_de_lei_155.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16361/projeto_de_lei_158.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16362/projeto_de_lei_159.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16375/projeto_de_lei_160.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16391/projeto_de_lei_163.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16392/projeto_de_lei_164.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16462/projeto_de_lei_168.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16465/projeto_de_lei_171.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16466/projeto_de_lei_172.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16484/projeto_de_lei_175.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16495/projeto_de_lei_177.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16500/projeto_de_lei_181.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16548/projeto_de_lei_192.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16556/projeto_de_lei_194.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16593/projeto_de_lei_197.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16615/projeto_de_lei_199.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16622/projeto_de_lei_200.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16623/projeto_de_lei_201.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16624/projeto_de_lei_202.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16625/projeto_de_lei_203.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16626/projeto_de_lei_204.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16627/projeto_de_lei_205.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16629/projeto_de_lei_207.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16630/projeto_de_lei_208.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16632/projeto_de_lei_210.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16640/projeto_de_lei_214.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16643/projeto_de_lei_215.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16645/projeto_de_lei_216.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16664/projeto_de_lei_218.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16665/projeto_de_lei_219.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16666/projeto_de_lei_220.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16685/projeto_de_lei_226.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16731/projeto_de_lei_232.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16732/projeto_de_lei_233.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16733/projeto_de_lei_234.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16764/projeto_de_lei_236.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16774/projeto_de_lei_238.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16900/projeto_de_lei_240.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16939/projeto_de_lei_241.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16935/projeto_de_lei_247.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16964/projeto_de_lei_254.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16981/projeto_de_lei_260.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16908/requerimento_086.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16882/requerimento_fabio_bello_de_oliveira_conta.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16245/projeto_de_lei_131.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16303/projeto_de_lei_139.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16317/projeto_de_lei_144.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16324/projeto_de_lei_145.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16325/projeto_de_lei_146.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16327/projeto_de_lei_148.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16328/projeto_de_lei_149.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16356/projeto_de_lei_152.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16357/projeto_de_lei_153.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16358/projeto_de_lei_154.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16359/projeto_de_lei_155.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16361/projeto_de_lei_158.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16362/projeto_de_lei_159.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16375/projeto_de_lei_160.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16391/projeto_de_lei_163.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16392/projeto_de_lei_164.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16462/projeto_de_lei_168.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16465/projeto_de_lei_171.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16466/projeto_de_lei_172.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16484/projeto_de_lei_175.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16495/projeto_de_lei_177.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16500/projeto_de_lei_181.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16548/projeto_de_lei_192.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16556/projeto_de_lei_194.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16593/projeto_de_lei_197.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16615/projeto_de_lei_199.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16622/projeto_de_lei_200.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16623/projeto_de_lei_201.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16624/projeto_de_lei_202.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16625/projeto_de_lei_203.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16626/projeto_de_lei_204.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16627/projeto_de_lei_205.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16629/projeto_de_lei_207.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16630/projeto_de_lei_208.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16632/projeto_de_lei_210.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16640/projeto_de_lei_214.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16643/projeto_de_lei_215.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16645/projeto_de_lei_216.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16664/projeto_de_lei_218.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16665/projeto_de_lei_219.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16666/projeto_de_lei_220.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16685/projeto_de_lei_226.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16731/projeto_de_lei_232.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16732/projeto_de_lei_233.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16733/projeto_de_lei_234.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16764/projeto_de_lei_236.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16774/projeto_de_lei_238.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16900/projeto_de_lei_240.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16939/projeto_de_lei_241.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16935/projeto_de_lei_247.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16964/projeto_de_lei_254.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16981/projeto_de_lei_260.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16908/requerimento_086.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2022/16882/requerimento_fabio_bello_de_oliveira_conta.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>