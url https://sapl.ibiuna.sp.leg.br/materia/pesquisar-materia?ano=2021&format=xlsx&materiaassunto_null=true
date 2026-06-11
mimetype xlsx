--- v0 (2026-02-11)
+++ v1 (2026-06-11)
@@ -54,2151 +54,2151 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16216</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>Denúncia</t>
   </si>
   <si>
     <t>Representante População</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Pedido de instauração de Procedimento Ético Disciplinar por Quebra de Decoro Parlamentar em face ao Vereador Luiz Fernando de Góes Vieira.</t>
   </si>
   <si>
     <t>15489</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15489/indicacao_001.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15489/indicacao_001.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que ligam o Bairro Vargem ao Bairro Vieirinha, em nosso Município.</t>
   </si>
   <si>
     <t>15490</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Jair Marmelo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15490/indicacao_002.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15490/indicacao_002.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que ligam o Bairro Puris ao Bairro Lageadinho, em nosso Município.</t>
   </si>
   <si>
     <t>15537</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
     <t>Casas do CDHU do Bairro Jemima.</t>
   </si>
   <si>
     <t>15538</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Construção de parque com playground e academia ao ar livre no bairro Gatos, próximo a creche .</t>
   </si>
   <si>
     <t>15573</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Lucas do Samu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15573/indicacao_071.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15573/indicacao_071.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando realize melhorias na Rua Roma localizada no bairro Residencial Europa.</t>
   </si>
   <si>
     <t>15574</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Luiz Fernando Piu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15574/indicacao_072.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15574/indicacao_072.pdf</t>
   </si>
   <si>
     <t>Indicação para denominação de Rua com 1,2 km de extensão por 3 metros de largura, localizada no Bairro Piaí, próximo à Fazenda Santa Maria e que dá acesso ao Residencial Arapongas, tendo como ponto inicial a estrada que liga a Rodovia Tancredo de Almeida Neves ao Bairro Paiol Grande e que passará a chamar “Alceu Vieira de Góes”.</t>
   </si>
   <si>
     <t>15576</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Devanil da Ressaca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15576/indicacao_073.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15576/indicacao_073.pdf</t>
   </si>
   <si>
     <t>Indicação para viabilizar os serviços de maquina patrol e caminhões de pedra</t>
   </si>
   <si>
     <t>15577</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15577/indicacao_074.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15577/indicacao_074.pdf</t>
   </si>
   <si>
     <t>15578</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15578/indicacao_075.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15578/indicacao_075.pdf</t>
   </si>
   <si>
     <t>15591</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15591/indicacao_076.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15591/indicacao_076.pdf</t>
   </si>
   <si>
     <t>Indicação para instalação luminárias em postes da Rodovia Quintino de Lima, no Bairro Paiol Pequeno, próximo a Olaria do Tino, em nosso Município.</t>
   </si>
   <si>
     <t>15593</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15593/indicacao_077.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15593/indicacao_077.pdf</t>
   </si>
   <si>
     <t>Estudos para viabilizar operação tapa buraco no Bairro da Rosarial</t>
   </si>
   <si>
     <t>15594</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15594/indicacao_078.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15594/indicacao_078.pdf</t>
   </si>
   <si>
     <t>Estudos para viabilizar operação tapa buraco no Bairro do Piratuba</t>
   </si>
   <si>
     <t>15595</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15595/indicacao_079.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15595/indicacao_079.pdf</t>
   </si>
   <si>
     <t>Estudos para viabilizar operação tapa buraco no Bairro do Campo Verde</t>
   </si>
   <si>
     <t>15596</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15596/indicacao_080.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15596/indicacao_080.pdf</t>
   </si>
   <si>
     <t>Estudos para viabilizar operação tapa buraco no Bairro do Colégio</t>
   </si>
   <si>
     <t>15597</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15597/indicacao_081.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15597/indicacao_081.pdf</t>
   </si>
   <si>
     <t>Estudos para viabilizar operação tapa buraco no Bairro do Rio de Una de Cima</t>
   </si>
   <si>
     <t>15598</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15598/indicacao_082.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15598/indicacao_082.pdf</t>
   </si>
   <si>
     <t>Estudos para viabilizar os serviços de manutenção e troca de lâmpadas no bairro do Luzes</t>
   </si>
   <si>
     <t>15599</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15599/indicacao_083.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15599/indicacao_083.pdf</t>
   </si>
   <si>
     <t>Estudos para viabilizar operação tapa buraco no Bairro do Rio de Una de Baixo</t>
   </si>
   <si>
     <t>15600</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15600/indicacao_084.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15600/indicacao_084.pdf</t>
   </si>
   <si>
     <t>Estudos para viabilizar operação tapa buraco no Bairro da Ressaca</t>
   </si>
   <si>
     <t>15601</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15601/indicacao_085.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15601/indicacao_085.pdf</t>
   </si>
   <si>
     <t>Estudos para viabilizar os serviços de manutenção e troca de lâmpadas no bairro do Piratuba</t>
   </si>
   <si>
     <t>15602</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15602/indicacao_086.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15602/indicacao_086.pdf</t>
   </si>
   <si>
     <t>Estudos para viabilizar os serviços de manutenção e troca de lâmpadas no bairro do Paruru</t>
   </si>
   <si>
     <t>15603</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15603/indicacao_087.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15603/indicacao_087.pdf</t>
   </si>
   <si>
     <t>Estudos para viabilizar os serviços de manutenção e troca de lâmpadas no bairro do Cocais</t>
   </si>
   <si>
     <t>15605</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Lino Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15605/indicacao_088.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15605/indicacao_088.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando a construção de elevador paço municipal</t>
   </si>
   <si>
     <t>15607</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15607/indicacao_089.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15607/indicacao_089.pdf</t>
   </si>
   <si>
     <t>Estudos para viabilizar os serviços de manutenção e troca de lâmpadas no bairro do Rosarial</t>
   </si>
   <si>
     <t>15608</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Dr. Walmir Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15608/indicacao_090.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15608/indicacao_090.pdf</t>
   </si>
   <si>
     <t>Poda de Vegetação na Rodovia Presidente Tancredo Neves-Secretário de  Meio Ambiente</t>
   </si>
   <si>
     <t>15609</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15609/indicacao_091.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15609/indicacao_091.pdf</t>
   </si>
   <si>
     <t>Estudos para viabilizar os serviços de manutenção e troca de lâmpadas no bairro do Rio de Una de Cima</t>
   </si>
   <si>
     <t>15610</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15610/indicacao_092.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15610/indicacao_092.pdf</t>
   </si>
   <si>
     <t>Disponibilização de caminhão pipa, para a comunidade Alto de São Benedito(Bairro do Colégio)</t>
   </si>
   <si>
     <t>15611</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15611/indicacao_093.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15611/indicacao_093.pdf</t>
   </si>
   <si>
     <t>Estudos para viabilizar os serviços de manutenção e troca de lâmpadas no bairro do Rio de Una de Baixo</t>
   </si>
   <si>
     <t>15613</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15613/indicacao_094.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15613/indicacao_094.pdf</t>
   </si>
   <si>
     <t>Estudos para viabilizar os serviços de manutenção e troca de lâmpadas no bairro do Colégio</t>
   </si>
   <si>
     <t>15614</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15614/indicacao_095.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15614/indicacao_095.pdf</t>
   </si>
   <si>
     <t>Estudos para viabilizar os serviços de manutenção e troca de lâmpadas no bairro do Campo Verde</t>
   </si>
   <si>
     <t>15615</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15615/indicacao_096.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15615/indicacao_096.pdf</t>
   </si>
   <si>
     <t>Estudos para viabilizar os serviços de manutenção e troca de lâmpadas no bairro da Ressaca</t>
   </si>
   <si>
     <t>15616</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15616/indicacao_097.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15616/indicacao_097.pdf</t>
   </si>
   <si>
     <t>Construção de 02(dois) redutores de velocidades (lombadas)</t>
   </si>
   <si>
     <t>15617</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15617/indicacao_098.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15617/indicacao_098.pdf</t>
   </si>
   <si>
     <t>Indicação para melhorias nas Ruas do bairro Piratuba.</t>
   </si>
   <si>
     <t>15618</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15618/indicacao_099.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15618/indicacao_099.pdf</t>
   </si>
   <si>
     <t>Indicação para troca de lâmpadas queimadas na Rua Ipês localizada no bairro Ibiúna Garden.</t>
   </si>
   <si>
     <t>15620</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15620/indicacao_100.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15620/indicacao_100.pdf</t>
   </si>
   <si>
     <t>Indicação para melhorias na rua Gonçalo Coelho no bairro Gemima.</t>
   </si>
   <si>
     <t>15629</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15629/indicacao_101.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15629/indicacao_101.pdf</t>
   </si>
   <si>
     <t>Execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias do Bairro dos Pintos</t>
   </si>
   <si>
     <t>15630</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15630/indicacao_102.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15630/indicacao_102.pdf</t>
   </si>
   <si>
     <t>Estudos para viabilizar a colocação de lombada na Ressaca</t>
   </si>
   <si>
     <t>15631</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15631/indicacao_103.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15631/indicacao_103.pdf</t>
   </si>
   <si>
     <t>15632</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15632/indicacao_104.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15632/indicacao_104.pdf</t>
   </si>
   <si>
     <t>abertura lateral e rampa de acesso no ginásio de esportes do bairro Residencial Europa</t>
   </si>
   <si>
     <t>15633</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Aladin</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15633/indicacao_105.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15633/indicacao_105.pdf</t>
   </si>
   <si>
     <t>Indicação para estudos de construção de um redutor de velocidade (lombada), na Rua Domingos de Almeida Lima, no Bairro Rio de Una de Baixo, uma rua antes ao Bar do Mané.</t>
   </si>
   <si>
     <t>15634</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15634/indicacao_106.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15634/indicacao_106.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo através do setor competente realize manutenção e melhorias na Estrada Municipal do Machado, localizada no bairro Rosarial.</t>
   </si>
   <si>
     <t>15635</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15635/indicacao_107.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15635/indicacao_107.pdf</t>
   </si>
   <si>
     <t>Indicação para estudos de substituição de 1 (uma) lâmpada queimada, na Rua Eupidio Domingues, 51, próximo ao Bar do Milton da Igreja Católica, no Distrito do Paruru.</t>
   </si>
   <si>
     <t>15636</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15636/indicacao_108.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15636/indicacao_108.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo através do setor competente realize a construção de 01 (UM) redutor de velocidade (lombada), na Avenida Firmina de Almeida, localizada no bairro da Ressaca.</t>
   </si>
   <si>
     <t>15637</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15637/indicacao_109.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15637/indicacao_109.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo através do setor competente realize melhorias na Estrada Dois Córregos</t>
   </si>
   <si>
     <t>15639</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15639/indicacao_110.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15639/indicacao_110.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo através do setor competente realize melhorias na Estrada dos Passarinhos na Rua José Vieira Cardoso, localizada no bairro do Piaí.</t>
   </si>
   <si>
     <t>15641</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15641/indicacao_111.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15641/indicacao_111.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo através do setor competente realize melhorias na Estrada do Curral (Estrada do Maeda).</t>
   </si>
   <si>
     <t>15645</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15645/indicacao_112.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15645/indicacao_112.pdf</t>
   </si>
   <si>
     <t>Disponibilização de iluminação na estrada principal no bairro do Luz ao ponto final no bairro Colégio.</t>
   </si>
   <si>
     <t>15651</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15651/indicacao_113.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15651/indicacao_113.pdf</t>
   </si>
   <si>
     <t>Estudos necessários para a ampliação do ponto de ônibus do Nascib</t>
   </si>
   <si>
     <t>15652</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15652/indicacao_114.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15652/indicacao_114.pdf</t>
   </si>
   <si>
     <t>Estudos necessários para a ampliação do ponto de ônibus do Bananeiro</t>
   </si>
   <si>
     <t>15669</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15669/indicacao_115.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15669/indicacao_115.pdf</t>
   </si>
   <si>
     <t>Indicação Finisa da Rua 24 de Setembro</t>
   </si>
   <si>
     <t>15670</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15670/indicacao_116.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15670/indicacao_116.pdf</t>
   </si>
   <si>
     <t>Indicação Finisa da Rua Antônio Guimalhães</t>
   </si>
   <si>
     <t>15671</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15671/indicacao_117.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15671/indicacao_117.pdf</t>
   </si>
   <si>
     <t>Indicação para estudos quanto à instalação da placa de identificação da denominada "Travessa Mauro Reikiti Baba", via localizada no Bairro do Paruru, que tem seu início na Rua Benedito da Veiga, conforme Lei nº 2355/2020 aprovada e publicada.</t>
   </si>
   <si>
     <t>15672</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15672/indicacao_118.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15672/indicacao_118.pdf</t>
   </si>
   <si>
     <t>Indicação Finisa da Rua Leodoro Rodrigues da silva</t>
   </si>
   <si>
     <t>15673</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15673/indicacao_119.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15673/indicacao_119.pdf</t>
   </si>
   <si>
     <t>Indicação Finisa da Rua São Luis</t>
   </si>
   <si>
     <t>15674</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15674/indicacao_120.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15674/indicacao_120.pdf</t>
   </si>
   <si>
     <t>Indicação Finisa da Rua Atlântico</t>
   </si>
   <si>
     <t>15675</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15675/indicacao_121.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15675/indicacao_121.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo através do setor competente realize melhorias na Rua Adilson de Vasconcelos, localizada no bairro Cachoeira.</t>
   </si>
   <si>
     <t>15676</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15676/indicacao_122.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15676/indicacao_122.pdf</t>
   </si>
   <si>
     <t>Indico para estudos à manutenção e limpeza do acostamento e operação tapa-buracos das estradas municipais dos bairros Colégio, Cocais e Piratuba.</t>
   </si>
   <si>
     <t>15677</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15677/indicacao_123.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15677/indicacao_123.pdf</t>
   </si>
   <si>
     <t>Indicação Finisa da Rua Horácio Fermino Alves</t>
   </si>
   <si>
     <t>15678</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15678/indicacao_124.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15678/indicacao_124.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo através do setor competente realize a construção de 01 (UM) redutor de velocidade (lombada), na Rua José Pedro Ferracini, localizada no bairro do Curral.</t>
   </si>
   <si>
     <t>15679</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15679/indicacao_125.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15679/indicacao_125.pdf</t>
   </si>
   <si>
     <t>Indicação para troca de lâmpadas queimadas na Rua Fermina, localizada no bairro dos Pintos.</t>
   </si>
   <si>
     <t>15680</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15680/indicacao_126.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15680/indicacao_126.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo através do setor competente realize a colocação de canaletas na entrada do bairro Regi.</t>
   </si>
   <si>
     <t>15681</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15681/indicacao_127.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15681/indicacao_127.pdf</t>
   </si>
   <si>
     <t>Indicação para instalação de poste de iluminação na Rua Júlio Dal Fabro, bairro do Cupim.</t>
   </si>
   <si>
     <t>15682</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15682/indicacao_128.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15682/indicacao_128.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo através do setor competente realize melhorias na Rua Júlio Dal Fabro, no bairro do Cupim.</t>
   </si>
   <si>
     <t>15684</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15684/indicacao_129.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15684/indicacao_129.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo através do setor competente realize à limpeza do mato no posto de saúde localizado no bairro do Lageadinho.</t>
   </si>
   <si>
     <t>15685</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15685/indicacao_130.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15685/indicacao_130.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo através do setor competente realize melhorias na Estrada da Cachoeira, sentido Clube de Campo.</t>
   </si>
   <si>
     <t>15686</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15686/indicacao_131.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15686/indicacao_131.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo através do setor competente realize melhorias na Estrada do Bairro da Cachoeira, Recanto Paraíso.</t>
   </si>
   <si>
     <t>15687</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15687/indicacao_132.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15687/indicacao_132.pdf</t>
   </si>
   <si>
     <t>Ao CHEFE DO EXECUTIVO MUNICIPAL, para que o mesmo após consulta ao setor competente, realize com URGÊNCIA os serviços de  motonivelamento, cascalhamento e limpeza de laterais das Estradas do condomínio Raposo Tavares, localizado no Bairro Soares em nosso Município.</t>
   </si>
   <si>
     <t>15688</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15688/indicacao_133.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15688/indicacao_133.pdf</t>
   </si>
   <si>
     <t>Ao CHEFE DO EXECUTIVO MUNICIPAL, para que o mesmo após consulta ao setor competente, realize com URGÊNCIA os serviços de  motonivelamento, cascalhamento e limpeza de laterais na Alameda dos Caqui, no Bairro Lageadinho, em nosso Município.</t>
   </si>
   <si>
     <t>15689</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15689/indicacao_134.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15689/indicacao_134.pdf</t>
   </si>
   <si>
     <t>indicação sobre o Ponto de ônibus do Nascib na Ressaca</t>
   </si>
   <si>
     <t>15690</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15690/indicacao_135.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15690/indicacao_135.pdf</t>
   </si>
   <si>
     <t>Indicação sobre o Ponto de ônibus do Bananeiro na Ressaca</t>
   </si>
   <si>
     <t>15691</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15691/indicacao_136.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15691/indicacao_136.pdf</t>
   </si>
   <si>
     <t>Indicação Finisa da Travessa Lázaro Rodrigues da Silva</t>
   </si>
   <si>
     <t>15692</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15692/indicacao_137.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15692/indicacao_137.pdf</t>
   </si>
   <si>
     <t>Indicação Finisa da Travessa 16</t>
   </si>
   <si>
     <t>15721</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15721/indicacao_138.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15721/indicacao_138.pdf</t>
   </si>
   <si>
     <t>Indico para estudos, verificação e instalação de pontos de ônibus para os bairros e área central do município.</t>
   </si>
   <si>
     <t>15722</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15722/indicacao_139.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15722/indicacao_139.pdf</t>
   </si>
   <si>
     <t>Indico para estudos a verificação do convênio para Pavimentação e Drenagem em ruas do Bairro da Ressaca.</t>
   </si>
   <si>
     <t>15723</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15723/indicacao_140.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15723/indicacao_140.pdf</t>
   </si>
   <si>
     <t>Indico para estudos, a viabilização da visita do setor de Obras à Agência Comunitária dos Correios, no Bairro do Paruru.</t>
   </si>
   <si>
     <t>15724</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15724/indicacao_141.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15724/indicacao_141.pdf</t>
   </si>
   <si>
     <t>Execução dos serviços de tapa-buracos nas ruas do Distrito do Paruru.</t>
   </si>
   <si>
     <t>15725</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15725/indicacao_142.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15725/indicacao_142.pdf</t>
   </si>
   <si>
     <t>Execução dos serviços de tapa-buracos nas ruas do bairro Recanto das Orquídeas.</t>
   </si>
   <si>
     <t>15732</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>PRESIDENTE DA CÂMARA MUNICIPAL, para que o mesmo após consulta ao setor competente realize estudos para destinar algum espaço físico nas dependências da Câmara Municipal, cujo intuito é Denominar e prestar uma justa homenagem ao Sr. Geraldo Rodrigues que por mais de 35 anos dedicou a sua vida ao Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>15740</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15740/indicacao_144.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15740/indicacao_144.pdf</t>
   </si>
   <si>
     <t>Lombada, estrada dos Luz, Bairro Colégio</t>
   </si>
   <si>
     <t>15741</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15741/indicacao_145.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15741/indicacao_145.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo através do setor competente realize melhorias na Rua Antônio Soares, localizada no bairro Paiol Pequeno.</t>
   </si>
   <si>
     <t>15742</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15742/indicacao_146.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15742/indicacao_146.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo através do setor competente realize melhorias na Estrada Potreiro, na altura do número 859, Estrada do Veleiros, localizada no bairro da Ressaca.</t>
   </si>
   <si>
     <t>15743</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15743/indicacao_147.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15743/indicacao_147.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo através do setor competente realize melhorias na Rua no Loteamento Pousada dos sonhos, localizada no bairro dos Tavares.</t>
   </si>
   <si>
     <t>15744</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Lombada, segurança, estrada dos Luz, Bairro do Colégio</t>
   </si>
   <si>
     <t>15745</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15745/indicacao_149.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15745/indicacao_149.pdf</t>
   </si>
   <si>
     <t>Indico para estudos a construção e viabilização de uma lombada, na Estrada dos Luz (Bar Nicos), no Bairro do Colégio.</t>
   </si>
   <si>
     <t>15746</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15746/indicacao_150.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15746/indicacao_150.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo através do setor competente realize a manutenção na Travessa da Rua Universal Oliver, no bairro Primavera.</t>
   </si>
   <si>
     <t>15751</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15751/indicacao_151.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15751/indicacao_151.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo através do setor competente realize a manutenção na Estrada Municipal da Cachoeira, na altura do número 196, Dito Pires.</t>
   </si>
   <si>
     <t>15752</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15752/indicacao_152.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15752/indicacao_152.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo através do setor competente realize melhorias na Rua São Paulo, localizada na estrada que dá acesso ao bairro da Ressaca.</t>
   </si>
   <si>
     <t>15753</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15753/indicacao_153.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15753/indicacao_153.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo através do setor competente realize a operação tapa buracos da Rua José Juni, localizada no centro.</t>
   </si>
   <si>
     <t>15771</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15771/indicacao_154.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15771/indicacao_154.pdf</t>
   </si>
   <si>
     <t>Indicação da inclusão do itinerário Bairro Regi até Rodoviária no transporte coletivo municipal.</t>
   </si>
   <si>
     <t>15804</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15804/indicacao_162.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15804/indicacao_162.pdf</t>
   </si>
   <si>
     <t>Indico para estudos a limpeza de córregos, bueiros, bocas de lobo.</t>
   </si>
   <si>
     <t>15805</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15805/indicacao_163.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15805/indicacao_163.pdf</t>
   </si>
   <si>
     <t>Indico para estudos o serviço da instalação  de cinco (5) bicos de luz, na altura do Km 85,0 da Rodovia Bunjiro Nakao (próximo às caçambas de lixo).</t>
   </si>
   <si>
     <t>15806</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15806/indicacao_164.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15806/indicacao_164.pdf</t>
   </si>
   <si>
     <t>Indico estudos para viabilização de substituição de lâmpada queimada.</t>
   </si>
   <si>
     <t>15807</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15807/indicacao_165.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15807/indicacao_165.pdf</t>
   </si>
   <si>
     <t>Indico para estudos e urgência a manutenção com máquina Patrol e pedras, na Estrada da Barra, no Paruru.</t>
   </si>
   <si>
     <t>15808</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15808/indicacao_166.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15808/indicacao_166.pdf</t>
   </si>
   <si>
     <t>Indico para estudos o serviço de instalação de quatro (04) bicos de luz, na Travessa Mauro Reikiti Baba (próxima à Rua Benedito da Veiga), no Bairro do Paruru.</t>
   </si>
   <si>
     <t>15809</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15809/indicacao_167.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15809/indicacao_167.pdf</t>
   </si>
   <si>
     <t>Indico para estudos e afins  a Escola Municipal no Bairro dos Domingues, que se encontra desativada.</t>
   </si>
   <si>
     <t>15810</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15810/indicacao_168.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15810/indicacao_168.pdf</t>
   </si>
   <si>
     <t>Instalação de Bicos de Luz no Calçadão da Rodoviária</t>
   </si>
   <si>
     <t>15811</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15811/indicacao_169.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15811/indicacao_169.pdf</t>
   </si>
   <si>
     <t>PEAD (Programa Emergencial de Auxílio Desemprego) - 10% Menor Aprendiz</t>
   </si>
   <si>
     <t>15824</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15824/indicacao_170.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15824/indicacao_170.pdf</t>
   </si>
   <si>
     <t>ao chefe do Executivo Municipal para que o mesmo após consulta ao setor competente, envie a esta Casa de Leis, Projeto de Lei para Denominar uma Travessa no Bairro Campo Verde em nosso Município.</t>
   </si>
   <si>
     <t>15825</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15825/indicacao_171.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15825/indicacao_171.pdf</t>
   </si>
   <si>
     <t>Estudos para viabilizar a nomeação de Rua no Bairro do Campo Verde 2021</t>
   </si>
   <si>
     <t>15850</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15850/indicacao_172.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15850/indicacao_172.pdf</t>
   </si>
   <si>
     <t>ao CHEFE DO EXECUTIVO MUNICIPAL, para que o mesmo após consulta ao setor competente intensifique e notifique as empresas de telefonia e de instalação de internet que utilizam os postes de energia elétrica em nosso Município.</t>
   </si>
   <si>
     <t>15887</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15887/indicacao_173.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15887/indicacao_173.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando providências necessárias para entrada em operação das motolâncias resgate pelo Resgate municipal</t>
   </si>
   <si>
     <t>15888</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15888/indicacao_174.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15888/indicacao_174.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que solicite a instituição de um CRAS (Centro de Referência e Assistência Social) no Bairro Vargem do Salto.</t>
   </si>
   <si>
     <t>15897</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>ao CHEFE DO EXECUTIVO MUNICIPAL, para que o mesmo após consulta ao setor competente realize as seguintes alterações na Lei N° 2066 de 19 de fevereiro de 2016, que trata do sistema de estacionamento rotativo (Zona Azul), em nosso Município.</t>
   </si>
   <si>
     <t>15916</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>a MESA DA CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA, para solicitar que a Resolução N° 08/2009 que instituiu a Tribuna Popular na Câmara Municipal da Estância Turística de Ibiúna, seja devidamente colocada em prática.</t>
   </si>
   <si>
     <t>15918</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15918/indicacao_177.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15918/indicacao_177.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitação construção de redutor de velocidade (lombada) na Estrada do Lageadinho, entre o condomínio Harmonia e a Chácara Flamboyant</t>
   </si>
   <si>
     <t>15924</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15924/indicacao_179.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15924/indicacao_179.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, para que o mesmo após consulta ao setor competente, envie a esta Casa de Leis, Projeto de Lei para Denominar uma Rua no Bairro do Paruru em nosso Município.</t>
   </si>
   <si>
     <t>15926</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15926/indicacao_180.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15926/indicacao_180.pdf</t>
   </si>
   <si>
     <t>Indicação à MESA DA CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA, para solicitar que a Resolução N° 08/2009 que instituiu a Tribuna Popular na Câmara Municipal da Estância Turística de Ibiúna, seja devidamente colocada em prática.</t>
   </si>
   <si>
     <t>15927</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15927/indicacao_181.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15927/indicacao_181.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando a construção de Lombada e dispositivos de segurança na Rua Francisco de Barros, centro</t>
   </si>
   <si>
     <t>15928</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15928/indicacao_182.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15928/indicacao_182.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando manutenção e pedras na Rua Benedito Godinho do Nascimento, Paruru</t>
   </si>
   <si>
     <t>15929</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15929/indicacao_183.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15929/indicacao_183.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando a Instalação de bicos de luz, na Travessa dos Ribeiros  ou Santa Generosa, no Bairro dos Ribeiros.</t>
   </si>
   <si>
     <t>15935</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15935/indicacao_184.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15935/indicacao_184.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos para instalação de quatro (4) bicos de luz, na Rua Manuel Clemente (que finaliza no Condomínio Mar Azul), no Bairro dos Pintos.</t>
   </si>
   <si>
     <t>15938</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15938/indicacao_185.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15938/indicacao_185.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo através do setor competente realize a manutenção na Estrada do bairro dos Paes.</t>
   </si>
   <si>
     <t>15939</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15939/indicacao_186.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15939/indicacao_186.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo através do setor competente realize a manutenção na Estrada Municipal do bairro Feital.</t>
   </si>
   <si>
     <t>15943</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15943/indicacao_187.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15943/indicacao_187.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo através do setor competente realize a manutenção da Rua Sol Eterno, localizada no bairro Tavares.</t>
   </si>
   <si>
     <t>15944</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15944/indicacao_188.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15944/indicacao_188.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando instalação de bicos de luz na Estrada Municipal do Colégio, próximo ao Barracão Cebolas Bastos.</t>
   </si>
   <si>
     <t>15946</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15946/indicacao_189.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15946/indicacao_189.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de Iluminação pública em todo o Bairro do Rio de Una de Baixo em nosso Município.</t>
   </si>
   <si>
     <t>15957</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15957/indicacao_190.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15957/indicacao_190.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando implantação  de 3 placas na entrada da cidade com os dizeres : A Estância Turística de Ibiúna  pertence ao Senhor Jesus “.</t>
   </si>
   <si>
     <t>15958</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15958/indicacao_191.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15958/indicacao_191.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando troca de lâmpadas queimadas na Rua Benedito Francisco de Góes, bairro dos Pintos.</t>
   </si>
   <si>
     <t>15959</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15959/indicacao_192.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15959/indicacao_192.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando troca de lâmpadas queimadas na Estrada Vicinal Antônio Rodrigues Pinto, Estrada da Cachoeira.</t>
   </si>
   <si>
     <t>15960</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15960/indicacao_193.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15960/indicacao_193.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando substituição de Lâmpada queimada em poste de iluminação pública na estradada municipal no bairro Lageadinho.</t>
   </si>
   <si>
     <t>15969</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15969/indicacao_198.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15969/indicacao_198.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de iluminação pública na Travessa Cerqueira César, Centro, bem como na Rua João Matiusso no Bairro Votoramtim.</t>
   </si>
   <si>
     <t>15974</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15974/indicacao_202.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15974/indicacao_202.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando troca de lâmpadas queimadas nas ruas do conjunto habitacional Santa Lúcia - CDHU</t>
   </si>
   <si>
     <t>15975</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15975/indicacao_203.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15975/indicacao_203.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos para substituição de oito (8) lâmpadas quemadas, na Rua Principal, no Bairro do Recreio.</t>
   </si>
   <si>
     <t>15976</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15976/indicacao_204.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15976/indicacao_204.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando a instalação de braços de luz com  lâmpadas, na  Rua Belgrado no bairro Residencial Europa.</t>
   </si>
   <si>
     <t>16085</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16085/indicacao_205.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16085/indicacao_205.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, para que realize a manutenção da Rua dos Nhambiquaras, localizada no bairro Curral.</t>
   </si>
   <si>
     <t>16086</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16086/indicacao_206.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16086/indicacao_206.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal para que realize a operação tapa-buraco nas ruas Miguel Fabiano de Góes e Marcimino Fabiano de Góes, no bairro Rosarial.</t>
   </si>
   <si>
     <t>16087</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16087/indicacao_207.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16087/indicacao_207.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que realize os serviços de recapeamento asfáltico no bairro da Cachoeira - estrada do Clube de Campo.</t>
   </si>
   <si>
     <t>16088</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16088/indicacao_208.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16088/indicacao_208.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando os serviços de recapeamento asfáltico do Bairro Vila Lima</t>
   </si>
   <si>
     <t>16089</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16089/indicacao_209.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16089/indicacao_209.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando pavimentação asfáltica no bairro do Recreio e Gato.</t>
   </si>
   <si>
     <t>16128</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16128/indicacao_221.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16128/indicacao_221.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos necessários para construção de dois redutores de velocidade (lombada) no bairro do Gabriel.</t>
   </si>
   <si>
     <t>16130</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16130/indicacao_222.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16130/indicacao_222.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando a construção de Lombada na altura do Km 11,5 da Rodovia Júlio Dal Fabbro</t>
   </si>
   <si>
     <t>16167</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16167/indicacao__242.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16167/indicacao__242.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando manutenção e melhorias nos Bairros Colégio, Coleginho, Dias e Luz</t>
   </si>
   <si>
     <t>15961</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15961/mocao_12.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15961/mocao_12.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A ATLETA JESSICA OLIVEIRA KICKBOXING</t>
   </si>
   <si>
     <t>16133</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16133/mocao_14.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16133/mocao_14.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Senhor Waldemar Antônio Nieri, em reconhecimento a sua contribuição ao esporte (Ciclismo) desta cidade de Ibiúna.</t>
   </si>
   <si>
     <t>15832</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Paulo Kenji Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15832/projeto_de_lei_45.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15832/projeto_de_lei_45.pdf</t>
   </si>
   <si>
     <t>Institui a Lei do Cicloturismo no âmbito da Estância Turística de Ibiúna e cria Rotas Cicloturísticas.</t>
   </si>
   <si>
     <t>15908</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15908/projeto_de_lei_82.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15908/projeto_de_lei_82.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2018/2021, LDO para 2021 e a abertura de Crédito Adicional  Suplementar ao Orçamento de 2021 e dá outras providências. (Pavimentação Avenida Nossa Senhora do Carmo - Bº Carmo Messias).</t>
   </si>
   <si>
     <t>15925</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15925/projeto_de_lei_90.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15925/projeto_de_lei_90.pdf</t>
   </si>
   <si>
     <t>Reconhece como de Utilidade Pública a Organização Não Governamental Cidadão Ibiunense Feliz</t>
   </si>
   <si>
     <t>15566</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15566/projeto_de_resolucao_01.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15566/projeto_de_resolucao_01.pdf</t>
   </si>
   <si>
     <t>Constitui Comissão Especial de Vereadores denominada “Frente Parlamentar em defesa da Rodovia Bunjiro Nakao” e dá outras providências.</t>
   </si>
   <si>
     <t>15567</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15567/projeto_de_resolucao_02.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15567/projeto_de_resolucao_02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da “Frente Parlamentar em Defesa da Vida e da Família” no âmbito da Câmara Municipal de Ibiúna.</t>
   </si>
   <si>
     <t>15575</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15575/projeto_de_resolucao_03.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15575/projeto_de_resolucao_03.pdf</t>
   </si>
   <si>
     <t>Constitui Comissão Especial de Vereadores e dá outras providências. (Sabesp)</t>
   </si>
   <si>
     <t>15624</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15624/projeto_de_resolucao_05.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15624/projeto_de_resolucao_05.pdf</t>
   </si>
   <si>
     <t>Constitui Comissão Especial de Vereadores - Revisão do Regimento Interno da Câmara</t>
   </si>
   <si>
     <t>15931</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15931/projeto_de_resolucao_09.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15931/projeto_de_resolucao_09.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 08, de 09 de setembro de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>15562</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15562/requerimento_03.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15562/requerimento_03.pdf</t>
   </si>
   <si>
     <t>PRESIDENTE DA CÂMARA MUNICIPAL  DA ESTÂNCIA TURÍSTICA DE IBIÚNA, disponibilize para  votação o Projeto de Resolução n° 21/2019, que altera o horário das sessões da Câmara Municipal.</t>
   </si>
   <si>
     <t>15655</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15655/requerimento_32.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15655/requerimento_32.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe a previsão de reestabelecimento do serviço de coleta dos resíduos de serviços de Saúde (Lixo Hospitalar).</t>
   </si>
   <si>
     <t>15656</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15656/requerimento_33.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15656/requerimento_33.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe quando será restabelecido o serviço de atendimento odontológico no âmbito do Município.</t>
   </si>
   <si>
     <t>15657</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15657/requerimento_34.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15657/requerimento_34.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações sobre a situação da licitação referente ao edital n. 001/2020, cujo objeto é a contratação de empresa especializada em serviços de ampliação do Parque de Iluminação Pública</t>
   </si>
   <si>
     <t>15658</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15658/requerimento_35.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15658/requerimento_35.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe se há previsão de continuidade da construção do muro de contenção na Avenida João Benedicto de Mello Júinor.</t>
   </si>
   <si>
     <t>15659</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15659/requerimento_36.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15659/requerimento_36.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe sobre a reforma da Rodoviária, esclarecendo se existe alguma previsão de início das obras.</t>
   </si>
   <si>
     <t>15650</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Disponibilização de cópia do contrato  firmado com a empresa de transporte de alunos da rede municipal em 2020, empenhos e extratos analíticos de pagamentos.</t>
   </si>
   <si>
     <t>15660</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15660/requerimento_38.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15660/requerimento_38.pdf</t>
   </si>
   <si>
     <t>Ao CHEFE DO EXECUTIVO MUNICIPAL, para que o mesmo após consulta ao setor competente, envie a está casa de Leis, informações sobre quais medidas serão tomadas com urgência referente ao melhoramento da infra estrutura do local que são realizadas as feiras livres</t>
   </si>
   <si>
     <t>15661</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15661/requerimento_39.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15661/requerimento_39.pdf</t>
   </si>
   <si>
     <t>Ao CHEFE DO EXECUTIVO MUNICIPAL, para que o mesmo após consulta ao setor competente, envie a está casa de Leis, informações sobre a situação do andamento de regularização do Loteamento Portal dos Taquaras, localizado no Bairro da Cachoeira em nosso Município.</t>
   </si>
   <si>
     <t>15662</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15662/requerimento_40.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15662/requerimento_40.pdf</t>
   </si>
   <si>
     <t>Ao CHEFE DO EXECUTIVO MUNICIPAL, para que o mesmo após consulta ao setor competente, envie a está casa de Leis, informações sobre a possibilidade de instalação de uma academia ao ar livre na Praça Roque S. Campos bem como limpeza e manutenção, localizada entre as Ruas Osvaldo Cruz, Emilio Ribas e Joaquim Inácio Rodrigues, no Jardim Sandra Maria, centro em nosso Município</t>
   </si>
   <si>
     <t>15663</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Ao CHEFE DO EXECUTIVO MUNICIPAL, para que o mesmo após consulta ao setor competente, envie a está casa de Leis, projeto de Lei para a Denominação do Centro de Convivência ao idoso, em homenagem a Ilustríssima Senhora ANÉSIA DA SILVA TRUVILHO.</t>
   </si>
   <si>
     <t>15664</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15664/requerimento_42.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15664/requerimento_42.pdf</t>
   </si>
   <si>
     <t>Requerimento ao DER, solicitando informações sobre a manutenção nos pontos de alagamento da Rodovia Bunjiro Nakao, trecho entre o Município de Ibiúna a Piedade</t>
   </si>
   <si>
     <t>15665</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15665/requerimento_43.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15665/requerimento_43.pdf</t>
   </si>
   <si>
     <t>Requerimento ao DER solicitando cópia do processo atualizado de duplicação da Rodovia Bunjiro Nakao</t>
   </si>
   <si>
     <t>15666</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15666/requerimento_44.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15666/requerimento_44.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que envie informações e documentos sobre a lista de funcionários concursados e cargos de origem que exercem cargos em comissões; lista de cargos em comissões, com cargos, salários e grau de instrução.</t>
   </si>
   <si>
     <t>15667</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15667/requerimento_45.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15667/requerimento_45.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, para que solicite o serviço de controle ao acesso ao Velório Municipal.</t>
   </si>
   <si>
     <t>15683</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Dispensa de leitura das indicações já apresentadas</t>
   </si>
   <si>
     <t>15693</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15693/requerimento_47.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15693/requerimento_47.pdf</t>
   </si>
   <si>
     <t>Informações sobre Contrato Administrativo n.º 59/2020, firmado entre a Prefeitura da Estância Turística de Ibiúna e a empresa R.M. Empreendimentos Eireli – EPP, cujo objeto é a instalação de luminárias em LED em diversos Pontos do município</t>
   </si>
   <si>
     <t>15694</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15694/requerimento_48.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15694/requerimento_48.pdf</t>
   </si>
   <si>
     <t>Informações sobre o contrato administrativo n.º 60/2020, firmado entre a Prefeitura da Estância Turística de Ibiúna e a empresa R.M. Empreendimentos Eireli – EPP, cujo objeto é ampliação do parque de iluminação pública em diversos bairros do município</t>
   </si>
   <si>
     <t>15696</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15696/requerimento_49.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15696/requerimento_49.pdf</t>
   </si>
   <si>
     <t>Ao CHEFE DO EXECUTIVO MUNICIPAL, para que o mesmo após consulta ao setor competente intervenha com urgência junto a Empresa Responsável pelo Transporte Público para elevar o número de ônibus em dias de semana e sábado também em nosso Município.</t>
   </si>
   <si>
     <t>15697</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15697/requerimento_50.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15697/requerimento_50.pdf</t>
   </si>
   <si>
     <t>Ao CHEFE DO EXECUTIVO MUNICIPAL, para que o mesmo após consulta ao setor competente envie a está Casa de Leis, Projeto de Lei que Disponha sobre a concessão de Subvenção a Banda Marcial Independente de Ibiúna – ABMII.</t>
   </si>
   <si>
     <t>15698</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15698/requerimento_51.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15698/requerimento_51.pdf</t>
   </si>
   <si>
     <t>Informações e cópia do contrato referente a empresa UNIDUI desde 2017; empenhos; planilha da execução de serviços prestados, assinado pelo responsável da Garagem; cópias dos cheques pagos pelos serviços prestados; valores a serem pagos e número de processo judicial casso possua.</t>
   </si>
   <si>
     <t>15699</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15699/requerimento_52.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15699/requerimento_52.pdf</t>
   </si>
   <si>
     <t>Informações e cópias dos contratos referente a empresa ULTIRENT desde 2017; empenhos; planilha da execução de serviços prestados, assinado pelo responsável da Garagem; cópias dos cheques pagos pelos serviços prestados; valores a serem pagos e número de processo judicial casso possua.</t>
   </si>
   <si>
     <t>15705</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Valnei Galvão</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15705/requerimento_54.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15705/requerimento_54.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que envie informações sobre a contratação de empresa para fornecimento de pedras e cascalhos.</t>
   </si>
   <si>
     <t>15706</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15706/requerimento_55.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15706/requerimento_55.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações sobre a contratação de empresa para locação de máquinas pesadas</t>
   </si>
   <si>
     <t>15707</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15707/requerimento_56.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15707/requerimento_56.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações a respeito da contratação de empresa para fornecimento de medicamentos e materiais sociais</t>
   </si>
   <si>
     <t>15729</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15729/requerimento_59.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15729/requerimento_59.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações referentes à possibilidade de alguns imóveis históricos de nosso Município ser Tombados como patrimônio histórico - cultural, como por exemplo, o Prédio do Fórum,  Praça  Monsenhor Antônio Pepe, Praça da Matriz, Mirante da Figueira, Santuário de São Sebastião, entre outros, Bem como Elevar a Patrimônio histórico – cultural do Estado de São Paulo a Capela do Senhor Bom Jesus da Prisão que já é Patrimônio Histórico – Cultural do nosso Município</t>
   </si>
   <si>
     <t>15736</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15736/requerimento_64.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15736/requerimento_64.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando envio de informações e documentos referentes aos servidores concursados que ocupam cargos comissionados; Relação de cargos comissionados</t>
   </si>
   <si>
     <t>15750</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15750/requerimento_69.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15750/requerimento_69.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que envie informações sobre  o uso irregular do veículo Fiat Pálio destinado a Secretária de Assistência Social de nosso Município.</t>
   </si>
   <si>
     <t>15883</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15883/requerimento_114.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15883/requerimento_114.pdf</t>
   </si>
   <si>
     <t>Requerimento à Mesa Diretora, solicitando dispensa da leitura em Plenário das indicações protocoladas</t>
   </si>
   <si>
     <t>15930</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15930/requerimento_126.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15930/requerimento_126.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações sobre os valores de Royalties recebidos pela exploração da Represa Itupararanga</t>
   </si>
   <si>
     <t>15962</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15962/requerimento_132.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15962/requerimento_132.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações e documentos sobre a Execução das obras de muro de contenção na Av. João Benedicto de Mello Júnior, em nosso Município</t>
   </si>
   <si>
     <t>16090</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16090/requerimento_137.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16090/requerimento_137.pdf</t>
   </si>
   <si>
     <t>Requerimento a Secretaria de Estado da Habitação, a Companhia de Desenvolvimento Habitacional e Urbano (CDHU) e a Secretaria Estadual de Desenvolvimento Social, para que os mesmos implantem o “Programa Vida Longa” do Governo do Estado de São Paulo, em nosso Município da Estância Turística de Ibiúna, para que nossos Idosos possam usufruir deste beneficio</t>
   </si>
   <si>
     <t>16116</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16116/requerimento_148.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16116/requerimento_148.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando o Cronograma e a Execução imediata dos serviços de Motonivelamento, Cascalhamento limpeza das laterais e manutenção das Ruas e Estradas nos Bairros que estão em situação critica de circulação de veículos, quais sejam: Toda região do Bairro dos Cardoso, toda região do Bairro Paiol Grande, Gabriel e Loteamento Raposo Tavares, esse último que sejam realizadas também as trocas de lâmpadas e instalações de iluminação pública</t>
   </si>
   <si>
     <t>16132</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16132/requerimento_155.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16132/requerimento_155.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações e documentos sobre a construção do Muro de Arrimo na Av. João Benedicto de Mello Júnior,  em nosso Município, tais como:</t>
   </si>
   <si>
     <t>16155</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16155/requerimento_157.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16155/requerimento_157.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, dispensadas as formalidades regimentais, seja o presente encaminhado ao CHEFE DO EXECUTIVO MUNICIPAL, para que o mesmo após consulta ao setor competente envie a está Casa de Leis, informações  sobre os constantes atrasos de salários, bem como a falta de recolhimentos de FGTS e INSS, que Empresas terceirizadas contratadas pelo Executivo Municipal, vem cometendo com seus funcionários.</t>
   </si>
   <si>
     <t>15531</t>
   </si>
   <si>
     <t>RUE</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial</t>
   </si>
   <si>
     <t>Maioria</t>
   </si>
   <si>
     <t>Requerimento solicitando retirada do Regime de Urgência do Projeto Lei Complementar n° 02/2021.</t>
   </si>
   <si>
     <t>15653</t>
   </si>
   <si>
     <t>4</t>
   </si>
@@ -2403,93 +2403,93 @@
   <si>
     <t>Requerimento de Urgência Especial ao Projeto de Lei Nº 111 de 2021</t>
   </si>
   <si>
     <t>16200</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial aos Projetos de Lei nºs 119, 120, 121, 122, 123, 124, 127 e 128 de 2021.</t>
   </si>
   <si>
     <t>15992</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>EImp</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Orçamento</t>
   </si>
   <si>
     <t>Pururuca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15992/emenda_impositiva_06.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15992/emenda_impositiva_06.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 90.735,07 para reforma, ampliação e mobiliário da Unidade de Saúde do Bairro Carmo Messias.</t>
   </si>
   <si>
     <t>16053</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16053/emenda_impositiva_63.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16053/emenda_impositiva_63.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 90.470,14  para aquisição aquisição de ambulância para uso do SAMU</t>
   </si>
   <si>
     <t>16062</t>
   </si>
   <si>
     <t>Fausto Dourado</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16062/emenda_impositiva_72.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16062/emenda_impositiva_72.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 20.000,00 destinados para o desenvolvimento de oficinas para a população do Bairro Gabriel/Feital</t>
   </si>
   <si>
     <t>16063</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16063/emenda_impositiva_73.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16063/emenda_impositiva_73.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 25.000,00 destinados para o desenvolvimento de Oficinas para a população do Bairro Gabriel/Feital</t>
   </si>
   <si>
     <t>16082</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16082/emenda_impositiva_92.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16082/emenda_impositiva_92.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00 destinados para "Casa de Santa Rita", entidade assistencial de caráter filantrópico</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2796,68 +2796,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15489/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15490/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15573/indicacao_071.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15574/indicacao_072.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15576/indicacao_073.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15577/indicacao_074.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15578/indicacao_075.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15591/indicacao_076.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15593/indicacao_077.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15594/indicacao_078.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15595/indicacao_079.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15596/indicacao_080.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15597/indicacao_081.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15598/indicacao_082.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15599/indicacao_083.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15600/indicacao_084.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15601/indicacao_085.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15602/indicacao_086.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15603/indicacao_087.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15605/indicacao_088.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15607/indicacao_089.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15608/indicacao_090.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15609/indicacao_091.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15610/indicacao_092.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15611/indicacao_093.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15613/indicacao_094.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15614/indicacao_095.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15615/indicacao_096.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15616/indicacao_097.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15617/indicacao_098.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15618/indicacao_099.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15620/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15629/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15630/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15631/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15632/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15633/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15634/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15635/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15636/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15637/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15639/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15641/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15645/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15651/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15652/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15669/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15670/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15671/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15672/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15673/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15674/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15675/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15676/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15677/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15678/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15679/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15680/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15681/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15682/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15684/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15685/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15686/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15687/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15688/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15689/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15690/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15691/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15692/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15721/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15722/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15723/indicacao_140.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15724/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15725/indicacao_142.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15740/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15741/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15742/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15743/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15745/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15746/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15751/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15752/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15753/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15771/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15804/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15805/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15806/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15807/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15808/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15809/indicacao_167.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15810/indicacao_168.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15811/indicacao_169.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15824/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15825/indicacao_171.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15850/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15887/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15888/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15918/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15924/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15926/indicacao_180.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15927/indicacao_181.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15928/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15929/indicacao_183.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15935/indicacao_184.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15938/indicacao_185.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15939/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15943/indicacao_187.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15944/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15946/indicacao_189.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15957/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15958/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15959/indicacao_192.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15960/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15969/indicacao_198.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15974/indicacao_202.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15975/indicacao_203.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15976/indicacao_204.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16085/indicacao_205.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16086/indicacao_206.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16087/indicacao_207.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16088/indicacao_208.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16089/indicacao_209.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16128/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16130/indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16167/indicacao__242.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15961/mocao_12.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16133/mocao_14.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15832/projeto_de_lei_45.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15908/projeto_de_lei_82.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15925/projeto_de_lei_90.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15566/projeto_de_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15567/projeto_de_resolucao_02.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15575/projeto_de_resolucao_03.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15624/projeto_de_resolucao_05.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15931/projeto_de_resolucao_09.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15562/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15655/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15656/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15657/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15658/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15659/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15660/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15661/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15662/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15664/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15665/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15666/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15667/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15693/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15694/requerimento_48.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15696/requerimento_49.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15697/requerimento_50.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15698/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15699/requerimento_52.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15705/requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15706/requerimento_55.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15707/requerimento_56.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15729/requerimento_59.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15736/requerimento_64.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15750/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15883/requerimento_114.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15930/requerimento_126.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15962/requerimento_132.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16090/requerimento_137.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16116/requerimento_148.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16132/requerimento_155.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16155/requerimento_157.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15992/emenda_impositiva_06.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16053/emenda_impositiva_63.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16062/emenda_impositiva_72.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16063/emenda_impositiva_73.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16082/emenda_impositiva_92.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15489/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15490/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15573/indicacao_071.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15574/indicacao_072.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15576/indicacao_073.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15577/indicacao_074.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15578/indicacao_075.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15591/indicacao_076.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15593/indicacao_077.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15594/indicacao_078.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15595/indicacao_079.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15596/indicacao_080.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15597/indicacao_081.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15598/indicacao_082.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15599/indicacao_083.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15600/indicacao_084.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15601/indicacao_085.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15602/indicacao_086.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15603/indicacao_087.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15605/indicacao_088.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15607/indicacao_089.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15608/indicacao_090.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15609/indicacao_091.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15610/indicacao_092.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15611/indicacao_093.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15613/indicacao_094.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15614/indicacao_095.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15615/indicacao_096.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15616/indicacao_097.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15617/indicacao_098.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15618/indicacao_099.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15620/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15629/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15630/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15631/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15632/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15633/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15634/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15635/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15636/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15637/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15639/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15641/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15645/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15651/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15652/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15669/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15670/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15671/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15672/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15673/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15674/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15675/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15676/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15677/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15678/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15679/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15680/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15681/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15682/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15684/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15685/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15686/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15687/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15688/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15689/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15690/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15691/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15692/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15721/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15722/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15723/indicacao_140.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15724/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15725/indicacao_142.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15740/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15741/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15742/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15743/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15745/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15746/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15751/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15752/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15753/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15771/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15804/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15805/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15806/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15807/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15808/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15809/indicacao_167.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15810/indicacao_168.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15811/indicacao_169.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15824/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15825/indicacao_171.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15850/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15887/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15888/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15918/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15924/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15926/indicacao_180.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15927/indicacao_181.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15928/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15929/indicacao_183.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15935/indicacao_184.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15938/indicacao_185.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15939/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15943/indicacao_187.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15944/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15946/indicacao_189.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15957/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15958/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15959/indicacao_192.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15960/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15969/indicacao_198.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15974/indicacao_202.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15975/indicacao_203.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15976/indicacao_204.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16085/indicacao_205.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16086/indicacao_206.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16087/indicacao_207.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16088/indicacao_208.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16089/indicacao_209.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16128/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16130/indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16167/indicacao__242.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15961/mocao_12.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16133/mocao_14.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15832/projeto_de_lei_45.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15908/projeto_de_lei_82.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15925/projeto_de_lei_90.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15566/projeto_de_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15567/projeto_de_resolucao_02.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15575/projeto_de_resolucao_03.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15624/projeto_de_resolucao_05.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15931/projeto_de_resolucao_09.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15562/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15655/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15656/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15657/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15658/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15659/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15660/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15661/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15662/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15664/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15665/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15666/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15667/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15693/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15694/requerimento_48.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15696/requerimento_49.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15697/requerimento_50.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15698/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15699/requerimento_52.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15705/requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15706/requerimento_55.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15707/requerimento_56.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15729/requerimento_59.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15736/requerimento_64.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15750/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15883/requerimento_114.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15930/requerimento_126.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15962/requerimento_132.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16090/requerimento_137.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16116/requerimento_148.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16132/requerimento_155.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16155/requerimento_157.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15992/emenda_impositiva_06.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16053/emenda_impositiva_63.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16062/emenda_impositiva_72.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16063/emenda_impositiva_73.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16082/emenda_impositiva_92.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H209"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>