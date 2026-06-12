--- v0 (2026-02-05)
+++ v1 (2026-06-12)
@@ -54,189 +54,189 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>15542</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15542/indicacao_049.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15542/indicacao_049.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando placas indicando Nossos Pontos Turísticos do nosso município.</t>
   </si>
   <si>
     <t>15814</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Paulo Kenji Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15814/projeto_de_lei_37.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15814/projeto_de_lei_37.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma travessa no Bairro Cupim, e dá outras providências. (Travessa Francisco Vieira da Silva)</t>
   </si>
   <si>
     <t>15834</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15834/projeto_de_lei_47.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15834/projeto_de_lei_47.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação da Lei nº 1866, de 13 de junho de 2013. (Afetiva Cosmética Ltda)</t>
   </si>
   <si>
     <t>15835</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15835/projeto_de_lei_48.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15835/projeto_de_lei_48.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação da Lei nº 1867, de 13 de junho de 2013. (Embalaplast Indústria e Comércio de Artigos Plásticos Ltda).</t>
   </si>
   <si>
     <t>15865</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15865/projeto_de_lei_70.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15865/projeto_de_lei_70.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Travessa no Bairro do Carmo Messias, e dá outras providências. (Travessa Silvana Soares da Silva Góes)</t>
   </si>
   <si>
     <t>16195</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16195/projeto_de_lei_124.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16195/projeto_de_lei_124.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a adquirir, via de desapropriação amigável ou judicial, uma área localizada no Bairro Colégio, neste Município e comarca de Ibiúna, SP, necessária para a implantação de uma Creche, e dá outras providências.</t>
   </si>
   <si>
     <t>15774</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15774/requerimento_78.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15774/requerimento_78.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que envie a está Casa de Leis informações sobre o processo de Regularização Fundiária de imóveis em nosso Município.</t>
   </si>
   <si>
     <t>15829</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15829/requerimento_94.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15829/requerimento_94.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe se o Município já tomou todas as providências necessárias para a reincorporação das áreas existentes no Polo Industrial e que não foram utilizadas pelas empresas recebedoras, e em caso ainda não tenham incorporados, quais as providências o Município está tomando em relação a essas propriedades.</t>
   </si>
   <si>
     <t>15977</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15977/requerimento_134.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15977/requerimento_134.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que envie a está Casa de Leis, informações sobre o andamento do processo de Regularização Fundiária em nosso Município em especial dos imóveis localizados na Rua Lázara Maria da Conceição – Centro.</t>
   </si>
   <si>
     <t>16106</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16106/requerimento_142.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16106/requerimento_142.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações com relação ao serviço de regularização fundiária no âmbito do Município</t>
   </si>
   <si>
     <t>16179</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16179/requerimento_167.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16179/requerimento_167.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que envie a está Casa de Leis, informações e que sejam cobradas as empresas de telefonia e internet, para a manutenção, instalação de redes e melhoramento dos serviços de fibra ótica em nosso Município, principalmente aos Bairros mais distantes como o Vargedo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -543,68 +543,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15542/indicacao_049.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15814/projeto_de_lei_37.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15834/projeto_de_lei_47.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15835/projeto_de_lei_48.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15865/projeto_de_lei_70.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16195/projeto_de_lei_124.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15774/requerimento_78.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15829/requerimento_94.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15977/requerimento_134.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16106/requerimento_142.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16179/requerimento_167.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15542/indicacao_049.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15814/projeto_de_lei_37.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15834/projeto_de_lei_47.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15835/projeto_de_lei_48.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15865/projeto_de_lei_70.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16195/projeto_de_lei_124.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15774/requerimento_78.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15829/requerimento_94.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15977/requerimento_134.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16106/requerimento_142.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16179/requerimento_167.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>